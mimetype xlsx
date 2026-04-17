--- v1 (2026-02-12)
+++ v2 (2026-04-17)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M323"/>
+  <dimension ref="A1:M541"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="40.83203125" customWidth="1"/>
     <col min="2" max="2" width="40.83203125" customWidth="1"/>
     <col min="3" max="3" width="6.83203125" customWidth="1"/>
     <col min="4" max="4" width="25.83203125" customWidth="1"/>
     <col min="5" max="5" width="25.83203125" customWidth="1"/>
     <col min="6" max="6" width="25.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="6.83203125" customWidth="1"/>
     <col min="11" max="11" width="30.83203125" customWidth="1"/>
     <col min="12" max="12" width="10.83203125" customWidth="1"/>
     <col min="13" max="13" width="12.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Tytuł polski</v>
       </c>
       <c r="B1" t="str">
         <v>Tytuł angielski</v>
@@ -473,13253 +473,22191 @@
       </c>
       <c r="G1" t="str">
         <v>Czas (min)</v>
       </c>
       <c r="H1" t="str">
         <v>Status</v>
       </c>
       <c r="I1" t="str">
         <v>Format</v>
       </c>
       <c r="J1" t="str">
         <v>Ocena</v>
       </c>
       <c r="K1" t="str">
         <v>Notatki</v>
       </c>
       <c r="L1" t="str">
         <v>TMDB ID</v>
       </c>
       <c r="M1" t="str">
         <v>IMDB ID</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>101 dalmatyńczyków</v>
+        <v>10 000 lat przed naszą erą</v>
       </c>
       <c r="B2" t="str">
-        <v>One Hundred and One Dalmatians</v>
+        <v>10,000 BC</v>
       </c>
       <c r="C2">
-        <v>1961</v>
+        <v>2008</v>
       </c>
       <c r="D2" t="str">
-        <v>Wolfgang Reitherman, Clyde Geronimi, Hamilton Luske</v>
+        <v>Roland Emmerich</v>
       </c>
       <c r="E2" t="str">
-        <v>Bill Peet</v>
+        <v>Roland Emmerich, Harald Kloser</v>
       </c>
       <c r="F2" t="str">
-        <v>Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Przygodowy, Akcja, Dramat, Fantasy</v>
       </c>
       <c r="G2">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="H2" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I2" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J2">
-        <v>7.175</v>
+        <v>5.497</v>
       </c>
       <c r="K2" t="str">
         <v/>
       </c>
       <c r="L2">
-        <v>12230</v>
+        <v>7840</v>
       </c>
       <c r="M2" t="str">
-        <v>tt0055254</v>
+        <v>tt0443649</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>127 Godzin</v>
+        <v>101 dalmatyńczyków</v>
       </c>
       <c r="B3" t="str">
-        <v>127 Hours</v>
+        <v>One Hundred and One Dalmatians</v>
       </c>
       <c r="C3">
-        <v>2010</v>
+        <v>1961</v>
       </c>
       <c r="D3" t="str">
-        <v>Danny Boyle</v>
+        <v>Wolfgang Reitherman, Clyde Geronimi, Hamilton Luske</v>
       </c>
       <c r="E3" t="str">
-        <v>Simon Beaufoy, Danny Boyle</v>
+        <v>Bill Peet</v>
       </c>
       <c r="F3" t="str">
-        <v>Przygodowy, Dramat, Thriller</v>
+        <v>Przygodowy, Animacja, Komedia, Familijny</v>
       </c>
       <c r="G3">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="H3" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I3" t="str">
         <v>DVD</v>
       </c>
       <c r="J3">
-        <v>7.085</v>
+        <v>7.175</v>
       </c>
       <c r="K3" t="str">
         <v/>
       </c>
       <c r="L3">
-        <v>44115</v>
+        <v>12230</v>
       </c>
       <c r="M3" t="str">
-        <v>tt1542344</v>
+        <v>tt0055254</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Absolwent</v>
+        <v>127 Godzin</v>
       </c>
       <c r="B4" t="str">
-        <v>The Graduate</v>
+        <v>127 Hours</v>
       </c>
       <c r="C4">
-        <v>1967</v>
+        <v>2010</v>
       </c>
       <c r="D4" t="str">
-        <v>Mike Nichols</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E4" t="str">
-        <v>Calder Willingham, Buck Henry</v>
+        <v>Simon Beaufoy, Danny Boyle</v>
       </c>
       <c r="F4" t="str">
-        <v>Dramat, Romans, Komedia</v>
+        <v>Przygodowy, Dramat, Thriller</v>
       </c>
       <c r="G4">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="H4" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I4" t="str">
         <v>DVD</v>
       </c>
       <c r="J4">
-        <v>7.6</v>
+        <v>7.085</v>
       </c>
       <c r="K4" t="str">
         <v/>
       </c>
       <c r="L4">
-        <v>37247</v>
+        <v>44115</v>
       </c>
       <c r="M4" t="str">
-        <v>tt0061722</v>
+        <v>tt1542344</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Alibi.com</v>
+        <v>17 Again</v>
       </c>
       <c r="B5" t="str">
-        <v/>
+        <v>17 Again</v>
       </c>
       <c r="C5">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="D5" t="str">
-        <v>Philippe Lacheau</v>
+        <v>Burr Steers</v>
       </c>
       <c r="E5" t="str">
-        <v>Philippe Lacheau, Julien Arruti, Pierre Dudan</v>
+        <v>Jason Filardi</v>
       </c>
       <c r="F5" t="str">
-        <v>Komedia, Familijny</v>
+        <v>Komedia, Fantasy, Dramat, Romans</v>
       </c>
       <c r="G5">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="H5" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I5" t="str">
         <v>DVD</v>
       </c>
-      <c r="J5">
-        <v>6.466</v>
+      <c r="J5" t="str">
+        <v/>
       </c>
       <c r="K5" t="str">
         <v/>
       </c>
       <c r="L5">
-        <v>398929</v>
+        <v>16996</v>
       </c>
       <c r="M5" t="str">
-        <v>tt5657028</v>
+        <v>tt0974661</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Amelia</v>
+        <v>183 metry strachu</v>
       </c>
       <c r="B6" t="str">
-        <v>Amélie</v>
+        <v>The Shallows</v>
       </c>
       <c r="C6">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="D6" t="str">
-        <v>Jean-Pierre Jeunet</v>
+        <v>Jaume Collet-Serra</v>
       </c>
       <c r="E6" t="str">
-        <v>Guillaume Laurant, Jean-Pierre Jeunet</v>
+        <v>Anthony Jaswinski</v>
       </c>
       <c r="F6" t="str">
-        <v>Komedia, Romans</v>
+        <v>Horror, Dramat, Thriller</v>
       </c>
       <c r="G6">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="H6" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I6" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J6">
-        <v>7.914</v>
+        <v>6.351</v>
       </c>
       <c r="K6" t="str">
         <v/>
       </c>
       <c r="L6">
-        <v>194</v>
+        <v>332567</v>
       </c>
       <c r="M6" t="str">
-        <v>tt0211915</v>
+        <v>tt4052882</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>American Pie</v>
+        <v>1900 Człowiek legenda</v>
       </c>
       <c r="B7" t="str">
-        <v/>
+        <v>The Legend of 1900</v>
       </c>
       <c r="C7">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="D7" t="str">
-        <v>Paul Weitz</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="E7" t="str">
-        <v>Adam Herz</v>
+        <v>Alessandro Baricco, Giuseppe Tornatore</v>
       </c>
       <c r="F7" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Muzyczny</v>
       </c>
       <c r="G7">
-        <v>95</v>
+        <v>170</v>
       </c>
       <c r="H7" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I7" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J7">
-        <v>6.598</v>
+        <v>8.244</v>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7">
-        <v>2105</v>
+        <v>10376</v>
       </c>
       <c r="M7" t="str">
-        <v>tt0163651</v>
+        <v>tt0120731</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>American Pie 2</v>
+        <v>21 Gramów</v>
       </c>
       <c r="B8" t="str">
-        <v/>
+        <v>21 Grams</v>
       </c>
       <c r="C8">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D8" t="str">
-        <v>J.B. Rogers</v>
+        <v>Alejandro González Iñárritu</v>
       </c>
       <c r="E8" t="str">
-        <v>Adam Herz, David H. Steinberg</v>
+        <v>Guillermo Arriaga</v>
       </c>
       <c r="F8" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Kryminał, Thriller</v>
       </c>
       <c r="G8">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="H8" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I8" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J8">
-        <v>6.246</v>
+        <v>7.321</v>
       </c>
       <c r="K8" t="str">
         <v/>
       </c>
       <c r="L8">
-        <v>2770</v>
+        <v>470</v>
       </c>
       <c r="M8" t="str">
-        <v>tt0252866</v>
+        <v>tt0315733</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>American Pie: Bractwo Beta</v>
+        <v>300</v>
       </c>
       <c r="B9" t="str">
-        <v>American Pie Presents: Beta House</v>
+        <v/>
       </c>
       <c r="C9">
         <v>2007</v>
       </c>
       <c r="D9" t="str">
-        <v>Andrew Waller</v>
+        <v>Zack Snyder</v>
       </c>
       <c r="E9" t="str">
-        <v>Erik Lindsay</v>
+        <v>Zack Snyder, Kurt Johnstad, Michael B. Gordon</v>
       </c>
       <c r="F9" t="str">
-        <v>Komedia</v>
+        <v>Akcja, Przygodowy, Wojenny</v>
       </c>
       <c r="G9">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="H9" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I9" t="str">
         <v>DVD</v>
       </c>
       <c r="J9">
-        <v>5.651</v>
+        <v>7.192</v>
       </c>
       <c r="K9" t="str">
         <v/>
       </c>
       <c r="L9">
-        <v>8277</v>
+        <v>1271</v>
       </c>
       <c r="M9" t="str">
-        <v>tt0974959</v>
+        <v>tt0416449</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>American Pie: Księga Miłości</v>
+        <v>500 dni miłości</v>
       </c>
       <c r="B10" t="str">
-        <v>American Pie Presents: The Book of Love</v>
+        <v>(500) Days of Summer</v>
       </c>
       <c r="C10">
         <v>2009</v>
       </c>
       <c r="D10" t="str">
-        <v>John Putch</v>
+        <v>Marc Webb</v>
       </c>
       <c r="E10" t="str">
-        <v>David H. Steinberg</v>
+        <v>Michael H. Weber, Scott Neustadter</v>
       </c>
       <c r="F10" t="str">
-        <v>Komedia</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G10">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H10" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I10" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J10">
-        <v>5.259</v>
+        <v>7.298</v>
       </c>
       <c r="K10" t="str">
         <v/>
       </c>
       <c r="L10">
-        <v>26123</v>
+        <v>19913</v>
       </c>
       <c r="M10" t="str">
-        <v>tt1407050</v>
+        <v>tt1022603</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>American Pie: Naga Mila</v>
+        <v>7 rzeczy, których nie wiecie o facetach</v>
       </c>
       <c r="B11" t="str">
-        <v>American Pie Presents: The Naked Mile</v>
+        <v>7 Things You Don&amp;#x27;t Know About Men</v>
       </c>
       <c r="C11">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="D11" t="str">
-        <v>Joe Nussbaum</v>
+        <v>Kinga Lewińska</v>
       </c>
       <c r="E11" t="str">
-        <v>Erik Lindsay</v>
+        <v>Piotr Wereśniak, Kacper Szymon</v>
       </c>
       <c r="F11" t="str">
         <v>Komedia</v>
       </c>
       <c r="G11">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="H11" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I11" t="str">
         <v>DVD</v>
       </c>
       <c r="J11">
-        <v>5.505</v>
+        <v>4.924</v>
       </c>
       <c r="K11" t="str">
         <v/>
       </c>
       <c r="L11">
-        <v>8275</v>
+        <v>388340</v>
       </c>
       <c r="M11" t="str">
-        <v>tt0808146</v>
+        <v>tt5312370</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>American Pie: Wakacje</v>
+        <v>Absolwent</v>
       </c>
       <c r="B12" t="str">
-        <v>American Pie Presents: Band Camp</v>
+        <v>The Graduate</v>
       </c>
       <c r="C12">
-        <v>2005</v>
+        <v>1967</v>
       </c>
       <c r="D12" t="str">
-        <v>Steve Rash</v>
+        <v>Mike Nichols</v>
       </c>
       <c r="E12" t="str">
-        <v>Brad Riddell</v>
+        <v>Calder Willingham, Buck Henry</v>
       </c>
       <c r="F12" t="str">
-        <v>Komedia</v>
+        <v>Dramat, Romans, Komedia</v>
       </c>
       <c r="G12">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="H12" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I12" t="str">
         <v>DVD</v>
       </c>
       <c r="J12">
-        <v>5.465</v>
+        <v>7.6</v>
       </c>
       <c r="K12" t="str">
         <v/>
       </c>
       <c r="L12">
-        <v>8274</v>
+        <v>37247</v>
       </c>
       <c r="M12" t="str">
-        <v>tt0436058</v>
+        <v>tt0061722</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>American Pie: Wesele</v>
+        <v>Across the Universe</v>
       </c>
       <c r="B13" t="str">
-        <v>American Wedding</v>
+        <v/>
       </c>
       <c r="C13">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="D13" t="str">
-        <v>Jesse Dylan</v>
+        <v>Julie Taymor</v>
       </c>
       <c r="E13" t="str">
-        <v>Adam Herz</v>
+        <v>Dick Clement, Ian La Frenais</v>
       </c>
       <c r="F13" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Romans, Fantasy</v>
       </c>
       <c r="G13">
-        <v>96</v>
+        <v>133</v>
       </c>
       <c r="H13" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I13" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J13">
-        <v>6.217</v>
+        <v>7.12</v>
       </c>
       <c r="K13" t="str">
         <v/>
       </c>
       <c r="L13">
-        <v>8273</v>
+        <v>4688</v>
       </c>
       <c r="M13" t="str">
-        <v>tt0328828</v>
+        <v>tt0445922</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>American Pie: Zjazd Absolwentów</v>
+        <v>Afonia i pszczoły</v>
       </c>
       <c r="B14" t="str">
-        <v>American Reunion</v>
+        <v/>
       </c>
       <c r="C14">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D14" t="str">
-        <v>Jon Hurwitz, Hayden Schlossberg</v>
+        <v>Jan Jakub Kolski</v>
       </c>
       <c r="E14" t="str">
-        <v>Hayden Schlossberg, Jon Hurwitz</v>
+        <v>Jan Jakub Kolski</v>
       </c>
       <c r="F14" t="str">
-        <v>Komedia</v>
+        <v>Dramat</v>
       </c>
       <c r="G14">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H14" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I14" t="str">
         <v>DVD</v>
       </c>
       <c r="J14">
-        <v>6.302</v>
+        <v>5</v>
       </c>
       <c r="K14" t="str">
         <v/>
       </c>
       <c r="L14">
-        <v>71552</v>
+        <v>24800</v>
       </c>
       <c r="M14" t="str">
-        <v>tt1605630</v>
+        <v>tt1443335</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Ania z Zielonego Wzgórza</v>
+        <v>Aladyn</v>
       </c>
       <c r="B15" t="str">
-        <v>Anne of Green Gables</v>
+        <v>Aladdin</v>
       </c>
       <c r="C15">
-        <v>1985</v>
+        <v>2019</v>
       </c>
       <c r="D15" t="str">
-        <v>Kevin Sullivan</v>
+        <v>Guy Ritchie</v>
       </c>
       <c r="E15" t="str">
-        <v/>
+        <v>John August, Guy Ritchie</v>
       </c>
       <c r="F15" t="str">
-        <v>Familijny, Dramat</v>
+        <v>Przygodowy, Fantasy, Romans, Familijny</v>
       </c>
       <c r="G15">
-        <v>199</v>
+        <v>127</v>
       </c>
       <c r="H15" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I15" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J15">
-        <v>8.1</v>
+        <v>7.087</v>
       </c>
       <c r="K15" t="str">
         <v/>
       </c>
       <c r="L15">
-        <v>17663</v>
+        <v>420817</v>
       </c>
       <c r="M15" t="str">
-        <v>tt0088727</v>
+        <v>tt6139732</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Apartament</v>
+        <v>Alibi.com</v>
       </c>
       <c r="B16" t="str">
-        <v>Wicker Park</v>
+        <v/>
       </c>
       <c r="C16">
-        <v>2004</v>
+        <v>2017</v>
       </c>
       <c r="D16" t="str">
-        <v>Paul McGuigan</v>
+        <v>Philippe Lacheau</v>
       </c>
       <c r="E16" t="str">
-        <v>Brandon Boyce</v>
+        <v>Philippe Lacheau, Julien Arruti, Pierre Dudan</v>
       </c>
       <c r="F16" t="str">
-        <v>Dramat, Tajemnica, Romans, Thriller</v>
+        <v>Komedia, Familijny</v>
       </c>
       <c r="G16">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="H16" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I16" t="str">
         <v>DVD</v>
       </c>
       <c r="J16">
-        <v>6.818</v>
+        <v>6.466</v>
       </c>
       <c r="K16" t="str">
         <v/>
       </c>
       <c r="L16">
-        <v>11208</v>
+        <v>398929</v>
       </c>
       <c r="M16" t="str">
-        <v>tt0324554</v>
+        <v>tt5657028</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Atak paniki</v>
+        <v>Amelia</v>
       </c>
       <c r="B17" t="str">
-        <v>Panic Attack</v>
+        <v>Amélie</v>
       </c>
       <c r="C17">
-        <v>2018</v>
+        <v>2001</v>
       </c>
       <c r="D17" t="str">
-        <v>Paweł Maślona</v>
+        <v>Jean-Pierre Jeunet</v>
       </c>
       <c r="E17" t="str">
-        <v>Aleksandra Pisula, Bartłomiej Kotschedoff, Paweł Maślona</v>
+        <v>Guillaume Laurant, Jean-Pierre Jeunet</v>
       </c>
       <c r="F17" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G17">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="H17" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I17" t="str">
         <v>DVD</v>
       </c>
       <c r="J17">
-        <v>5.757</v>
+        <v>7.914</v>
       </c>
       <c r="K17" t="str">
         <v/>
       </c>
       <c r="L17">
-        <v>470135</v>
+        <v>194</v>
       </c>
       <c r="M17" t="str">
-        <v>tt6147260</v>
+        <v>tt0211915</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Avatar</v>
+        <v>American Beauty</v>
       </c>
       <c r="B18" t="str">
         <v/>
       </c>
       <c r="C18">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="D18" t="str">
-        <v>James Cameron</v>
+        <v>Sam Mendes</v>
       </c>
       <c r="E18" t="str">
-        <v>James Cameron</v>
+        <v>Alan Ball</v>
       </c>
       <c r="F18" t="str">
-        <v>Akcja, Przygodowy, Fantasy, Sci-Fi</v>
+        <v>Dramat</v>
       </c>
       <c r="G18">
-        <v>162</v>
+        <v>117</v>
       </c>
       <c r="H18" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I18" t="str">
         <v>DVD</v>
       </c>
       <c r="J18">
-        <v>7.594</v>
+        <v>8.001</v>
       </c>
       <c r="K18" t="str">
         <v/>
       </c>
       <c r="L18">
-        <v>19995</v>
+        <v>14</v>
       </c>
       <c r="M18" t="str">
-        <v>tt0499549</v>
+        <v>tt0169547</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Bandyta</v>
+        <v>American Honey</v>
       </c>
       <c r="B19" t="str">
-        <v>Brute</v>
+        <v/>
       </c>
       <c r="C19">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="D19" t="str">
-        <v>Maciej Dejczer</v>
+        <v>Andrea Arnold</v>
       </c>
       <c r="E19" t="str">
-        <v>Cezary Harasimowicz</v>
+        <v>Andrea Arnold</v>
       </c>
       <c r="F19" t="str">
-        <v>Dramat, Kryminał</v>
+        <v>Dramat</v>
       </c>
       <c r="G19">
-        <v>102</v>
+        <v>163</v>
       </c>
       <c r="H19" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I19" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J19">
-        <v>5.7</v>
+        <v>6.8</v>
       </c>
       <c r="K19" t="str">
         <v/>
       </c>
       <c r="L19">
-        <v>471</v>
+        <v>340485</v>
       </c>
       <c r="M19" t="str">
-        <v>tt0129774</v>
+        <v>tt3721936</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Basen</v>
+        <v>American Pie</v>
       </c>
       <c r="B20" t="str">
-        <v>Swimming Pool</v>
+        <v/>
       </c>
       <c r="C20">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="D20" t="str">
-        <v>François Ozon</v>
+        <v>Paul Weitz</v>
       </c>
       <c r="E20" t="str">
-        <v>François Ozon, Emmanuèle Bernheim</v>
+        <v>Adam Herz</v>
       </c>
       <c r="F20" t="str">
-        <v>Kryminał, Thriller</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G20">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="H20" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I20" t="str">
         <v>DVD</v>
       </c>
       <c r="J20">
-        <v>6.486</v>
+        <v>6.598</v>
       </c>
       <c r="K20" t="str">
         <v/>
       </c>
       <c r="L20">
-        <v>302</v>
+        <v>2105</v>
       </c>
       <c r="M20" t="str">
-        <v>tt0324133</v>
+        <v>tt0163651</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Beethoven 4</v>
+        <v>American Pie 2</v>
       </c>
       <c r="B21" t="str">
-        <v>Beethoven&amp;#x27;s 4th</v>
+        <v/>
       </c>
       <c r="C21">
         <v>2001</v>
       </c>
       <c r="D21" t="str">
-        <v>David Mickey Evans</v>
+        <v>J.B. Rogers</v>
       </c>
       <c r="E21" t="str">
-        <v>John Loy</v>
+        <v>Adam Herz, David H. Steinberg</v>
       </c>
       <c r="F21" t="str">
-        <v>Familijny, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G21">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="H21" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I21" t="str">
         <v>DVD</v>
       </c>
       <c r="J21">
-        <v>5.242</v>
+        <v>6.246</v>
       </c>
       <c r="K21" t="str">
         <v/>
       </c>
       <c r="L21">
-        <v>24478</v>
+        <v>2770</v>
       </c>
       <c r="M21" t="str">
-        <v>tt0294345</v>
+        <v>tt0252866</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Błękitny motyl</v>
+        <v>American Pie: Bractwo Beta</v>
       </c>
       <c r="B22" t="str">
-        <v>The Blue Butterfly</v>
+        <v>American Pie Presents: Beta House</v>
       </c>
       <c r="C22">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D22" t="str">
-        <v>Léa Pool</v>
+        <v>Andrew Waller</v>
       </c>
       <c r="E22" t="str">
-        <v>Pete McCormack</v>
+        <v>Erik Lindsay</v>
       </c>
       <c r="F22" t="str">
-        <v>Przygodowy, Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G22">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="H22" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I22" t="str">
         <v>DVD</v>
       </c>
-      <c r="J22" t="str">
-        <v/>
+      <c r="J22">
+        <v>5.651</v>
       </c>
       <c r="K22" t="str">
         <v/>
       </c>
       <c r="L22">
-        <v>25379</v>
+        <v>8277</v>
       </c>
       <c r="M22" t="str">
-        <v>tt0313300</v>
+        <v>tt0974959</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Brzydka prawda</v>
+        <v>American Pie: Księga Miłości</v>
       </c>
       <c r="B23" t="str">
-        <v>The Ugly Truth</v>
+        <v>American Pie Presents: The Book of Love</v>
       </c>
       <c r="C23">
         <v>2009</v>
       </c>
       <c r="D23" t="str">
-        <v>Robert Luketic</v>
+        <v>John Putch</v>
       </c>
       <c r="E23" t="str">
-        <v>Nicole Eastman, Karen McCullah</v>
+        <v>David H. Steinberg</v>
       </c>
       <c r="F23" t="str">
-        <v>Komedia, Romans</v>
+        <v>Komedia</v>
       </c>
       <c r="G23">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="H23" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I23" t="str">
         <v>DVD</v>
       </c>
       <c r="J23">
-        <v>6.508</v>
+        <v>5.259</v>
       </c>
       <c r="K23" t="str">
         <v/>
       </c>
       <c r="L23">
-        <v>20943</v>
+        <v>26123</v>
       </c>
       <c r="M23" t="str">
-        <v>tt1142988</v>
+        <v>tt1407050</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Californication</v>
+        <v>American Pie: Naga Mila</v>
       </c>
       <c r="B24" t="str">
-        <v>Californication</v>
+        <v>American Pie Presents: The Naked Mile</v>
       </c>
       <c r="C24">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D24" t="str">
-        <v/>
+        <v>Joe Nussbaum</v>
       </c>
       <c r="E24" t="str">
-        <v/>
+        <v>Erik Lindsay</v>
       </c>
       <c r="F24" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Komedia</v>
+      </c>
+      <c r="G24">
+        <v>97</v>
       </c>
       <c r="H24" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I24" t="str">
         <v>DVD</v>
       </c>
-      <c r="J24" t="str">
-        <v/>
+      <c r="J24">
+        <v>5.505</v>
       </c>
       <c r="K24" t="str">
         <v/>
       </c>
-      <c r="L24" t="str">
-        <v/>
+      <c r="L24">
+        <v>8275</v>
       </c>
       <c r="M24" t="str">
-        <v/>
+        <v>tt0808146</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Całkowite zaćmienie</v>
+        <v>American Pie: Wakacje</v>
       </c>
       <c r="B25" t="str">
-        <v>Total Eclipse</v>
+        <v>American Pie Presents: Band Camp</v>
       </c>
       <c r="C25">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="D25" t="str">
-        <v>Agnieszka Holland</v>
+        <v>Steve Rash</v>
       </c>
       <c r="E25" t="str">
-        <v>Christopher Hampton</v>
+        <v>Brad Riddell</v>
       </c>
       <c r="F25" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia</v>
       </c>
       <c r="G25">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="H25" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I25" t="str">
         <v>DVD</v>
       </c>
       <c r="J25">
-        <v>6.436</v>
+        <v>5.465</v>
       </c>
       <c r="K25" t="str">
         <v/>
       </c>
       <c r="L25">
-        <v>36834</v>
+        <v>8274</v>
       </c>
       <c r="M25" t="str">
-        <v>tt0114702</v>
+        <v>tt0436058</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Camille Claudel</v>
+        <v>American Pie: Wesele</v>
       </c>
       <c r="B26" t="str">
-        <v/>
+        <v>American Wedding</v>
       </c>
       <c r="C26">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="D26" t="str">
-        <v>Bruno Nuytten</v>
+        <v>Jesse Dylan</v>
       </c>
       <c r="E26" t="str">
-        <v>Bruno Nuytten, Marilyn Goldin</v>
+        <v>Adam Herz</v>
       </c>
       <c r="F26" t="str">
-        <v>Dramat, Historyczny, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G26">
-        <v>175</v>
+        <v>96</v>
       </c>
       <c r="H26" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I26" t="str">
         <v>DVD</v>
       </c>
       <c r="J26">
-        <v>6.759</v>
+        <v>6.217</v>
       </c>
       <c r="K26" t="str">
         <v/>
       </c>
       <c r="L26">
-        <v>11709</v>
+        <v>8273</v>
       </c>
       <c r="M26" t="str">
-        <v>tt0094828</v>
+        <v>tt0328828</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Chata</v>
+        <v>American Pie: Zjazd Absolwentów</v>
       </c>
       <c r="B27" t="str">
-        <v>The Shack</v>
+        <v>American Reunion</v>
       </c>
       <c r="C27">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="D27" t="str">
-        <v>Stuart Hazeldine</v>
+        <v>Jon Hurwitz, Hayden Schlossberg</v>
       </c>
       <c r="E27" t="str">
-        <v>John Fusco, Andrew Lanham, Destin Daniel Cretton</v>
+        <v>Hayden Schlossberg, Jon Hurwitz</v>
       </c>
       <c r="F27" t="str">
-        <v>Dramat, Familijny</v>
+        <v>Komedia</v>
       </c>
       <c r="G27">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="H27" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I27" t="str">
         <v>DVD</v>
       </c>
       <c r="J27">
-        <v>7.493</v>
+        <v>6.302</v>
       </c>
       <c r="K27" t="str">
         <v/>
       </c>
       <c r="L27">
-        <v>345938</v>
+        <v>71552</v>
       </c>
       <c r="M27" t="str">
-        <v>tt2872518</v>
+        <v>tt1605630</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Coco</v>
+        <v>Ania z Zielonego Wzgórza</v>
       </c>
       <c r="B28" t="str">
-        <v/>
+        <v>Anne of Green Gables</v>
       </c>
       <c r="C28">
-        <v>2017</v>
+        <v>1985</v>
       </c>
       <c r="D28" t="str">
-        <v>Lee Unkrich</v>
+        <v>Kevin Sullivan</v>
       </c>
       <c r="E28" t="str">
-        <v>Adrian Molina, Matthew Aldrich</v>
+        <v/>
       </c>
       <c r="F28" t="str">
-        <v>Familijny, Animacja, Muzyczny, Przygodowy</v>
+        <v>Familijny, Dramat</v>
       </c>
       <c r="G28">
-        <v>108</v>
+        <v>199</v>
       </c>
       <c r="H28" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I28" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J28">
-        <v>8.201</v>
+        <v>8.1</v>
       </c>
       <c r="K28" t="str">
         <v/>
       </c>
       <c r="L28">
-        <v>354912</v>
+        <v>17663</v>
       </c>
       <c r="M28" t="str">
-        <v>tt2380307</v>
+        <v>tt0088727</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Cruella</v>
+        <v>Anora</v>
       </c>
       <c r="B29" t="str">
         <v/>
       </c>
       <c r="C29">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D29" t="str">
-        <v>Craig Gillespie</v>
+        <v>Sean Baker</v>
       </c>
       <c r="E29" t="str">
-        <v>Dana Fox, Tony McNamara, Aline Brosh McKenna</v>
+        <v>Sean Baker</v>
       </c>
       <c r="F29" t="str">
-        <v>Komedia, Kryminał, Przygodowy</v>
+        <v>Dramat, Komedia, Romans</v>
       </c>
       <c r="G29">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="H29" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I29" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J29">
-        <v>7.982</v>
+        <v>7.059</v>
       </c>
       <c r="K29" t="str">
         <v/>
       </c>
       <c r="L29">
-        <v>337404</v>
+        <v>1064213</v>
       </c>
       <c r="M29" t="str">
-        <v>tt3228774</v>
+        <v>tt28607951</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Cudowny chłopak</v>
+        <v>Apartament</v>
       </c>
       <c r="B30" t="str">
-        <v>Wonder</v>
+        <v>Wicker Park</v>
       </c>
       <c r="C30">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="D30" t="str">
-        <v>Stephen Chbosky</v>
+        <v>Paul McGuigan</v>
       </c>
       <c r="E30" t="str">
-        <v>Steven Conrad, Stephen Chbosky, Jack Thorne</v>
+        <v>Brandon Boyce</v>
       </c>
       <c r="F30" t="str">
-        <v>Familijny, Dramat</v>
+        <v>Dramat, Tajemnica, Romans, Thriller</v>
       </c>
       <c r="G30">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H30" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I30" t="str">
         <v>DVD</v>
       </c>
       <c r="J30">
-        <v>8.11</v>
+        <v>6.818</v>
       </c>
       <c r="K30" t="str">
         <v/>
       </c>
       <c r="L30">
-        <v>406997</v>
+        <v>11208</v>
       </c>
       <c r="M30" t="str">
-        <v>tt2543472</v>
+        <v>tt0324554</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Czarny Łabędź</v>
+        <v>Apokalipsa Z: początek końca</v>
       </c>
       <c r="B31" t="str">
-        <v>Black Swan</v>
+        <v>Apocalypse Z: The Beginning of the End</v>
       </c>
       <c r="C31">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="D31" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Carles Torrens</v>
       </c>
       <c r="E31" t="str">
-        <v>John J. McLaughlin, Mark Heyman, Andres Heinz</v>
+        <v>Ángel Agudo</v>
       </c>
       <c r="F31" t="str">
-        <v>Dramat, Thriller, Horror</v>
+        <v>Dramat, Akcja, Horror</v>
       </c>
       <c r="G31">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="H31" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I31" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J31">
-        <v>7.686</v>
+        <v>6.72</v>
       </c>
       <c r="K31" t="str">
         <v/>
       </c>
       <c r="L31">
-        <v>44214</v>
+        <v>1118031</v>
       </c>
       <c r="M31" t="str">
-        <v>tt0947798</v>
+        <v>tt27599851</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Czas Zemsty</v>
+        <v>Atak paniki</v>
       </c>
       <c r="B32" t="str">
-        <v>Dead Man Down</v>
+        <v>Panic Attack</v>
       </c>
       <c r="C32">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="D32" t="str">
-        <v>Niels Arden Oplev</v>
+        <v>Paweł Maślona</v>
       </c>
       <c r="E32" t="str">
-        <v>J. H. Wyman</v>
+        <v>Aleksandra Pisula, Bartłomiej Kotschedoff, Paweł Maślona</v>
       </c>
       <c r="F32" t="str">
-        <v>Thriller, Akcja, Kryminał, Dramat</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G32">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="H32" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I32" t="str">
         <v>DVD</v>
       </c>
       <c r="J32">
-        <v>6.161</v>
+        <v>5.757</v>
       </c>
       <c r="K32" t="str">
         <v/>
       </c>
       <c r="L32">
-        <v>102362</v>
+        <v>470135</v>
       </c>
       <c r="M32" t="str">
-        <v>tt2101341</v>
+        <v>tt6147260</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Czego pragną kobiety</v>
+        <v>Australia</v>
       </c>
       <c r="B33" t="str">
-        <v>What Women Want</v>
+        <v/>
       </c>
       <c r="C33">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="D33" t="str">
-        <v>Nancy Meyers</v>
+        <v>Baz Luhrmann</v>
       </c>
       <c r="E33" t="str">
-        <v>Cathy Yuspa, Diane Drake, Josh Goldsmith</v>
+        <v>Baz Luhrmann, Stuart Beattie, Ronald Harwood</v>
       </c>
       <c r="F33" t="str">
-        <v>Komedia, Romans</v>
+        <v>Przygodowy, Romans, Dramat</v>
       </c>
       <c r="G33">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="H33" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I33" t="str">
         <v>DVD</v>
       </c>
       <c r="J33">
-        <v>6.446</v>
+        <v>6.584</v>
       </c>
       <c r="K33" t="str">
         <v/>
       </c>
       <c r="L33">
-        <v>3981</v>
+        <v>6972</v>
       </c>
       <c r="M33" t="str">
-        <v>tt0207201</v>
+        <v>tt0455824</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Desperado</v>
+        <v>Avatar</v>
       </c>
       <c r="B34" t="str">
         <v/>
       </c>
       <c r="C34">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="D34" t="str">
-        <v>Robert Rodriguez</v>
+        <v>James Cameron</v>
       </c>
       <c r="E34" t="str">
-        <v>Robert Rodriguez</v>
+        <v>James Cameron</v>
       </c>
       <c r="F34" t="str">
-        <v>Thriller, Akcja, Kryminał</v>
+        <v>Akcja, Przygodowy, Fantasy, Sci-Fi</v>
       </c>
       <c r="G34">
-        <v>106</v>
+        <v>162</v>
       </c>
       <c r="H34" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I34" t="str">
         <v>DVD</v>
       </c>
       <c r="J34">
-        <v>6.923</v>
+        <v>7.594</v>
       </c>
       <c r="K34" t="str">
         <v/>
       </c>
       <c r="L34">
-        <v>8068</v>
+        <v>19995</v>
       </c>
       <c r="M34" t="str">
-        <v>tt0112851</v>
+        <v>tt0499549</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Dinozaur</v>
+        <v>Babel</v>
       </c>
       <c r="B35" t="str">
-        <v>Dinosaur</v>
+        <v/>
       </c>
       <c r="C35">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="D35" t="str">
-        <v>Eric Leighton, Ralph Zondag</v>
+        <v>Alejandro González Iñárritu</v>
       </c>
       <c r="E35" t="str">
-        <v>Robert Nelson Jacobs, Robert Nelson Jacobs, Thom Enriquez</v>
+        <v>Guillermo Arriaga</v>
       </c>
       <c r="F35" t="str">
-        <v>Animacja, Familijny, Przygodowy, Dramat</v>
+        <v>Dramat</v>
       </c>
       <c r="G35">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="H35" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I35" t="str">
         <v>DVD</v>
       </c>
       <c r="J35">
-        <v>6.548</v>
+        <v>7.165</v>
       </c>
       <c r="K35" t="str">
         <v/>
       </c>
       <c r="L35">
-        <v>10567</v>
+        <v>1164</v>
       </c>
       <c r="M35" t="str">
-        <v>tt0130623</v>
+        <v>tt0449467</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Dirty Dancing</v>
+        <v>Bandyta</v>
       </c>
       <c r="B36" t="str">
-        <v/>
+        <v>Brute</v>
       </c>
       <c r="C36">
-        <v>1987</v>
+        <v>1997</v>
       </c>
       <c r="D36" t="str">
-        <v>Emile Ardolino</v>
+        <v>Maciej Dejczer</v>
       </c>
       <c r="E36" t="str">
-        <v>Eleanor Bergstein</v>
+        <v>Cezary Harasimowicz</v>
       </c>
       <c r="F36" t="str">
-        <v>Dramat, Muzyczny, Romans</v>
+        <v>Dramat, Kryminał</v>
       </c>
       <c r="G36">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H36" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I36" t="str">
         <v>DVD</v>
       </c>
       <c r="J36">
-        <v>7.329</v>
+        <v>5.7</v>
       </c>
       <c r="K36" t="str">
         <v/>
       </c>
       <c r="L36">
-        <v>88</v>
+        <v>471</v>
       </c>
       <c r="M36" t="str">
-        <v>tt0092890</v>
+        <v>tt0129774</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Dirty Dancing 2</v>
+        <v>Barbarzyńcy</v>
       </c>
       <c r="B37" t="str">
-        <v>Dirty Dancing: Havana Nights</v>
+        <v>Barbarian</v>
       </c>
       <c r="C37">
-        <v>2004</v>
+        <v>2022</v>
       </c>
       <c r="D37" t="str">
-        <v>Guy Ferland</v>
+        <v>Zach Cregger</v>
       </c>
       <c r="E37" t="str">
-        <v>Boaz Yakin, Victoria Arch, Kate Gunzinger</v>
+        <v>Zach Cregger</v>
       </c>
       <c r="F37" t="str">
-        <v>Romans, Dramat</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G37">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="H37" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I37" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J37">
-        <v>6.428</v>
+        <v>6.842</v>
       </c>
       <c r="K37" t="str">
         <v/>
       </c>
       <c r="L37">
-        <v>10677</v>
+        <v>913290</v>
       </c>
       <c r="M37" t="str">
-        <v>tt0338096</v>
+        <v>tt15791034</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Dla niej wszystko</v>
+        <v>Basen</v>
       </c>
       <c r="B38" t="str">
-        <v>The Next Three Days</v>
+        <v>Swimming Pool</v>
       </c>
       <c r="C38">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="D38" t="str">
-        <v>Paul Haggis</v>
+        <v>François Ozon</v>
       </c>
       <c r="E38" t="str">
-        <v>Paul Haggis</v>
+        <v>François Ozon, Emmanuèle Bernheim</v>
       </c>
       <c r="F38" t="str">
-        <v>Romans, Dramat, Thriller, Kryminał</v>
+        <v>Kryminał, Thriller</v>
       </c>
       <c r="G38">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="H38" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I38" t="str">
         <v>DVD</v>
       </c>
       <c r="J38">
-        <v>7.082</v>
+        <v>6.486</v>
       </c>
       <c r="K38" t="str">
         <v/>
       </c>
       <c r="L38">
-        <v>43539</v>
+        <v>302</v>
       </c>
       <c r="M38" t="str">
-        <v>tt1458175</v>
+        <v>tt0324133</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Dobrze się kłamie w miłym towarzystwie</v>
+        <v>Beethoven 4</v>
       </c>
       <c r="B39" t="str">
-        <v>Perfect Strangers</v>
+        <v>Beethoven&amp;#x27;s 4th</v>
       </c>
       <c r="C39">
-        <v>2016</v>
+        <v>2001</v>
       </c>
       <c r="D39" t="str">
-        <v>Paolo Genovese</v>
+        <v>David Mickey Evans</v>
       </c>
       <c r="E39" t="str">
-        <v>Paolo Genovese, Paolo Genovese, Filippo Bologna</v>
+        <v>John Loy</v>
       </c>
       <c r="F39" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Familijny, Komedia</v>
       </c>
       <c r="G39">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H39" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I39" t="str">
         <v>DVD</v>
       </c>
       <c r="J39">
-        <v>7.855</v>
+        <v>5.242</v>
       </c>
       <c r="K39" t="str">
         <v/>
       </c>
       <c r="L39">
-        <v>381341</v>
+        <v>24478</v>
       </c>
       <c r="M39" t="str">
-        <v>tt4901306</v>
+        <v>tt0294345</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Doktor Dolittle</v>
+        <v>Bliżej</v>
       </c>
       <c r="B40" t="str">
-        <v>Doctor Dolittle</v>
+        <v>Closer</v>
       </c>
       <c r="C40">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="D40" t="str">
-        <v>Betty Thomas</v>
+        <v>Mike Nichols</v>
       </c>
       <c r="E40" t="str">
-        <v>Nat Mauldin, Larry Levin, Hugh Lofting</v>
+        <v>Patrick Marber</v>
       </c>
       <c r="F40" t="str">
-        <v>Komedia, Familijny, Fantasy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G40">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="H40" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I40" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J40">
-        <v>5.713</v>
+        <v>6.829</v>
       </c>
       <c r="K40" t="str">
         <v/>
       </c>
       <c r="L40">
-        <v>3050</v>
+        <v>2288</v>
       </c>
       <c r="M40" t="str">
-        <v>tt0118998</v>
+        <v>tt0376541</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Dom dusz</v>
+        <v>Blue Valentine</v>
       </c>
       <c r="B41" t="str">
-        <v>The House of the Spirits</v>
+        <v/>
       </c>
       <c r="C41">
-        <v>1993</v>
+        <v>2010</v>
       </c>
       <c r="D41" t="str">
-        <v>Bille August</v>
+        <v>Derek Cianfrance</v>
       </c>
       <c r="E41" t="str">
-        <v>Bille August</v>
+        <v>Derek Cianfrance, Cami Delavigne, Joey Curtis</v>
       </c>
       <c r="F41" t="str">
-        <v>Romans, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G41">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="H41" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I41" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J41">
-        <v>6.9</v>
+        <v>6.959</v>
       </c>
       <c r="K41" t="str">
         <v/>
       </c>
       <c r="L41">
-        <v>2259</v>
+        <v>46705</v>
       </c>
       <c r="M41" t="str">
-        <v>tt0107151</v>
+        <v>tt1120985</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Don Jon</v>
+        <v>Błękitny motyl</v>
       </c>
       <c r="B42" t="str">
-        <v/>
+        <v>The Blue Butterfly</v>
       </c>
       <c r="C42">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="D42" t="str">
-        <v>Joseph Gordon-Levitt</v>
+        <v>Léa Pool</v>
       </c>
       <c r="E42" t="str">
-        <v>Joseph Gordon-Levitt</v>
+        <v>Pete McCormack</v>
       </c>
       <c r="F42" t="str">
-        <v>Romans, Komedia, Dramat</v>
+        <v>Przygodowy, Dramat</v>
       </c>
       <c r="G42">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="H42" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I42" t="str">
         <v>DVD</v>
       </c>
-      <c r="J42">
-        <v>6.014</v>
+      <c r="J42" t="str">
+        <v/>
       </c>
       <c r="K42" t="str">
         <v/>
       </c>
       <c r="L42">
-        <v>138697</v>
+        <v>25379</v>
       </c>
       <c r="M42" t="str">
-        <v>tt2229499</v>
+        <v>tt0313300</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Dorian Gray</v>
+        <v>Bohemian Rhapsody</v>
       </c>
       <c r="B43" t="str">
         <v/>
       </c>
       <c r="C43">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="D43" t="str">
-        <v>Oliver Parker</v>
+        <v>Bryan Singer</v>
       </c>
       <c r="E43" t="str">
-        <v>Toby Finlay</v>
+        <v>Anthony McCarten, Peter Morgan, Anthony McCarten</v>
       </c>
       <c r="F43" t="str">
-        <v>Fantasy, Dramat, Thriller</v>
+        <v>Muzyczny, Dramat</v>
       </c>
       <c r="G43">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="H43" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I43" t="str">
         <v>DVD</v>
       </c>
       <c r="J43">
-        <v>6.048</v>
+        <v>7.961</v>
       </c>
       <c r="K43" t="str">
         <v/>
       </c>
       <c r="L43">
-        <v>23488</v>
+        <v>424694</v>
       </c>
       <c r="M43" t="str">
-        <v>tt1235124</v>
+        <v>tt1727824</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Drapacz Chmur</v>
+        <v>Boyhood</v>
       </c>
       <c r="B44" t="str">
-        <v>Skyscraper</v>
+        <v/>
       </c>
       <c r="C44">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="D44" t="str">
-        <v>Rawson Marshall Thurber</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E44" t="str">
-        <v>Rawson Marshall Thurber</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="F44" t="str">
-        <v>Akcja, Thriller, Przygodowy</v>
+        <v>Dramat</v>
       </c>
       <c r="G44">
-        <v>102</v>
+        <v>164</v>
       </c>
       <c r="H44" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I44" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J44">
-        <v>6.316</v>
+        <v>7.491</v>
       </c>
       <c r="K44" t="str">
         <v/>
       </c>
       <c r="L44">
-        <v>447200</v>
+        <v>85350</v>
       </c>
       <c r="M44" t="str">
-        <v>tt5758778</v>
+        <v>tt1065073</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Droga bez powrotu</v>
+        <v>Bóg nie umarł</v>
       </c>
       <c r="B45" t="str">
-        <v>Wrong Turn</v>
+        <v>God&amp;#x27;s Not Dead</v>
       </c>
       <c r="C45">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="D45" t="str">
-        <v>Rob Schmidt</v>
+        <v>Harold Cronk</v>
       </c>
       <c r="E45" t="str">
-        <v>Alan B. McElroy</v>
+        <v>Hunter Dennis, Chuck Konzelman, Cary Solomon</v>
       </c>
       <c r="F45" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat</v>
       </c>
       <c r="G45">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="H45" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I45" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J45">
-        <v>6.4</v>
+        <v>5.98</v>
       </c>
       <c r="K45" t="str">
         <v/>
       </c>
       <c r="L45">
-        <v>9902</v>
+        <v>249660</v>
       </c>
       <c r="M45" t="str">
-        <v>tt0295700</v>
+        <v>tt2528814</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Droga do El Dorado</v>
+        <v>Bridget Jones 3</v>
       </c>
       <c r="B46" t="str">
-        <v>The Road to El Dorado</v>
+        <v>Bridget Jones&amp;#x27;s Baby</v>
       </c>
       <c r="C46">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="D46" t="str">
-        <v>Bibo Bergeron, Don Paul</v>
+        <v>Sharon Maguire</v>
       </c>
       <c r="E46" t="str">
-        <v>Ted Elliott, Terry Rossio</v>
+        <v>Helen Fielding, Dan Mazer, Emma Thompson</v>
       </c>
       <c r="F46" t="str">
-        <v>Familijny, Przygodowy, Animacja, Komedia, Fantasy</v>
+        <v>Dramat, Komedia, Romans</v>
       </c>
       <c r="G46">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="H46" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I46" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J46">
-        <v>7.251</v>
+        <v>6.411</v>
       </c>
       <c r="K46" t="str">
         <v/>
       </c>
       <c r="L46">
-        <v>10501</v>
+        <v>95610</v>
       </c>
       <c r="M46" t="str">
-        <v>tt0138749</v>
+        <v>tt1473832</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Druhny</v>
+        <v>Bridget Jones: W pogoni za rozumem</v>
       </c>
       <c r="B47" t="str">
-        <v>Bridesmaids</v>
+        <v>Bridget Jones: The Edge of Reason</v>
       </c>
       <c r="C47">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="D47" t="str">
-        <v>Paul Feig</v>
+        <v>Beeban Kidron</v>
       </c>
       <c r="E47" t="str">
-        <v>Kristen Wiig, Annie Mumolo</v>
+        <v>Richard Curtis, Andrew Davies, Adam Brooks</v>
       </c>
       <c r="F47" t="str">
         <v>Komedia, Romans</v>
       </c>
       <c r="G47">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="H47" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I47" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J47">
-        <v>6.515</v>
+        <v>6.229</v>
       </c>
       <c r="K47" t="str">
         <v/>
       </c>
       <c r="L47">
-        <v>55721</v>
+        <v>9801</v>
       </c>
       <c r="M47" t="str">
-        <v>tt1478338</v>
+        <v>tt0317198</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Duchy moich byłych</v>
+        <v>Bridget Jones. Szalejąc za facetem</v>
       </c>
       <c r="B48" t="str">
-        <v>Ghosts of Girlfriends Past</v>
+        <v>Bridget Jones: Mad About the Boy</v>
       </c>
       <c r="C48">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="D48" t="str">
-        <v>Mark Waters</v>
+        <v>Michael Morris</v>
       </c>
       <c r="E48" t="str">
-        <v>Jon Lucas, Scott Moore</v>
+        <v>Helen Fielding, Abi Morgan, Dan Mazer</v>
       </c>
       <c r="F48" t="str">
-        <v>Romans, Komedia, Fantasy</v>
+        <v>Romans, Komedia, Dramat</v>
       </c>
       <c r="G48">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="H48" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I48" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J48">
-        <v>5.958</v>
+        <v>6.406</v>
       </c>
       <c r="K48" t="str">
         <v/>
       </c>
       <c r="L48">
-        <v>12556</v>
+        <v>1272149</v>
       </c>
       <c r="M48" t="str">
-        <v>tt0821640</v>
+        <v>tt32063050</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Duma i uprzedzenie</v>
+        <v>Brooklyn</v>
       </c>
       <c r="B49" t="str">
-        <v>Pride &amp;amp; Prejudice</v>
+        <v/>
       </c>
       <c r="C49">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="D49" t="str">
-        <v>Joe Wright</v>
+        <v>John Crowley</v>
       </c>
       <c r="E49" t="str">
-        <v>Deborah Moggach</v>
+        <v>Nick Hornby</v>
       </c>
       <c r="F49" t="str">
-        <v>Dramat, Romans</v>
+        <v>Romans, Dramat, Historyczny</v>
       </c>
       <c r="G49">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="H49" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I49" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J49">
-        <v>8.052</v>
+        <v>7.308</v>
       </c>
       <c r="K49" t="str">
         <v/>
       </c>
       <c r="L49">
-        <v>4348</v>
+        <v>167073</v>
       </c>
       <c r="M49" t="str">
-        <v>tt0414387</v>
+        <v>tt2381111</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Duma: Podróż do domu</v>
+        <v>Brzydka prawda</v>
       </c>
       <c r="B50" t="str">
-        <v>Duma</v>
+        <v>The Ugly Truth</v>
       </c>
       <c r="C50">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D50" t="str">
-        <v>Carroll Ballard</v>
+        <v>Robert Luketic</v>
       </c>
       <c r="E50" t="str">
-        <v>Carol Cawthra, Carol Cawthra Hopcraft, Xan Hopcraft</v>
+        <v>Nicole Eastman, Karen McCullah</v>
       </c>
       <c r="F50" t="str">
-        <v>Przygodowy, Dramat, Familijny</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G50">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="H50" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I50" t="str">
         <v>DVD</v>
       </c>
       <c r="J50">
-        <v>7.3</v>
+        <v>6.508</v>
       </c>
       <c r="K50" t="str">
         <v/>
       </c>
       <c r="L50">
-        <v>15907</v>
+        <v>20943</v>
       </c>
       <c r="M50" t="str">
-        <v>tt0361715</v>
+        <v>tt1142988</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Dumbo</v>
+        <v>Californication</v>
       </c>
       <c r="B51" t="str">
-        <v/>
+        <v>Californication</v>
       </c>
       <c r="C51">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="D51" t="str">
-        <v>Tim Burton</v>
+        <v/>
       </c>
       <c r="E51" t="str">
-        <v>Ehren Kruger</v>
+        <v/>
       </c>
       <c r="F51" t="str">
-        <v>Familijny, Fantasy, Przygodowy</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v/>
+      </c>
+      <c r="G51" t="str">
+        <v/>
       </c>
       <c r="H51" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I51" t="str">
         <v>DVD</v>
       </c>
-      <c r="J51">
-        <v>6.591</v>
+      <c r="J51" t="str">
+        <v/>
       </c>
       <c r="K51" t="str">
         <v/>
       </c>
-      <c r="L51">
-        <v>329996</v>
+      <c r="L51" t="str">
+        <v/>
       </c>
       <c r="M51" t="str">
-        <v>tt3861390</v>
+        <v/>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Dziewczyna moich koszmarów</v>
+        <v>Całkowite zaćmienie</v>
       </c>
       <c r="B52" t="str">
-        <v>The Heartbreak Kid</v>
+        <v>Total Eclipse</v>
       </c>
       <c r="C52">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="D52" t="str">
-        <v>Bobby Farrelly, Peter Farrelly</v>
+        <v>Agnieszka Holland</v>
       </c>
       <c r="E52" t="str">
-        <v>Bobby Farrelly, Leslie Dixon, Scot Armstrong</v>
+        <v>Christopher Hampton</v>
       </c>
       <c r="F52" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G52">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="H52" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I52" t="str">
         <v>DVD</v>
       </c>
       <c r="J52">
-        <v>5.739</v>
+        <v>6.436</v>
       </c>
       <c r="K52" t="str">
         <v/>
       </c>
       <c r="L52">
-        <v>9038</v>
+        <v>36834</v>
       </c>
       <c r="M52" t="str">
-        <v>tt0408839</v>
+        <v>tt0114702</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Dziewczyna mojego kumpla</v>
+        <v>Camille Claudel</v>
       </c>
       <c r="B53" t="str">
-        <v>My Best Friend&amp;#x27;s Girl</v>
+        <v/>
       </c>
       <c r="C53">
-        <v>2008</v>
+        <v>1988</v>
       </c>
       <c r="D53" t="str">
-        <v>Howard Deutch</v>
+        <v>Bruno Nuytten</v>
       </c>
       <c r="E53" t="str">
-        <v>Jordan Cahan</v>
+        <v>Bruno Nuytten, Marilyn Goldin</v>
       </c>
       <c r="F53" t="str">
-        <v>Romans, Komedia</v>
+        <v>Dramat, Historyczny, Romans</v>
       </c>
       <c r="G53">
-        <v>101</v>
+        <v>175</v>
       </c>
       <c r="H53" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I53" t="str">
         <v>DVD</v>
       </c>
       <c r="J53">
-        <v>5.649</v>
+        <v>6.759</v>
       </c>
       <c r="K53" t="str">
         <v/>
       </c>
       <c r="L53">
-        <v>13596</v>
+        <v>11709</v>
       </c>
       <c r="M53" t="str">
-        <v>tt1046163</v>
+        <v>tt0094828</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Dziewczyna z pociągu</v>
+        <v>Chata</v>
       </c>
       <c r="B54" t="str">
-        <v>The Girl on the Train</v>
+        <v>The Shack</v>
       </c>
       <c r="C54">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D54" t="str">
-        <v>Tate Taylor</v>
+        <v>Stuart Hazeldine</v>
       </c>
       <c r="E54" t="str">
-        <v>Erin Cressida Wilson</v>
+        <v>John Fusco, Andrew Lanham, Destin Daniel Cretton</v>
       </c>
       <c r="F54" t="str">
-        <v>Kryminał, Tajemnica, Thriller</v>
+        <v>Dramat, Familijny</v>
       </c>
       <c r="G54">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="H54" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I54" t="str">
         <v>DVD</v>
       </c>
       <c r="J54">
-        <v>6.444</v>
+        <v>7.493</v>
       </c>
       <c r="K54" t="str">
         <v/>
       </c>
       <c r="L54">
-        <v>346685</v>
+        <v>345938</v>
       </c>
       <c r="M54" t="str">
-        <v>tt3631112</v>
+        <v>tt2872518</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Dziewczyna z tatuażem</v>
+        <v>Chłopi</v>
       </c>
       <c r="B55" t="str">
-        <v>The Girl with the Dragon Tattoo</v>
+        <v>The Peasants</v>
       </c>
       <c r="C55">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="D55" t="str">
-        <v>David Fincher</v>
+        <v>Hugh Welchman, DK Welchman</v>
       </c>
       <c r="E55" t="str">
-        <v>Steven Zaillian</v>
+        <v>DK Welchman, Hugh Welchman</v>
       </c>
       <c r="F55" t="str">
-        <v>Thriller, Kryminał, Tajemnica</v>
+        <v>Animacja, Historyczny, Dramat</v>
       </c>
       <c r="G55">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="H55" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I55" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J55">
-        <v>7.377</v>
+        <v>7.516</v>
       </c>
       <c r="K55" t="str">
         <v/>
       </c>
       <c r="L55">
-        <v>65754</v>
+        <v>734002</v>
       </c>
       <c r="M55" t="str">
-        <v>tt1568346</v>
+        <v>tt10651230</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Dzika Rzeka</v>
+        <v>Chłopiec w pasiastej piżamie</v>
       </c>
       <c r="B56" t="str">
-        <v>The River Wild</v>
+        <v>The Boy in the Striped Pyjamas</v>
       </c>
       <c r="C56">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="D56" t="str">
-        <v>Curtis Hanson</v>
+        <v>Mark Herman</v>
       </c>
       <c r="E56" t="str">
-        <v>Denis O&amp;#x27;Neill</v>
+        <v>Mark Herman</v>
       </c>
       <c r="F56" t="str">
-        <v>Przygodowy, Thriller, Dramat</v>
+        <v>Dramat, Wojenny, Historyczny</v>
       </c>
       <c r="G56">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="H56" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I56" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J56">
-        <v>6.442</v>
+        <v>7.817</v>
       </c>
       <c r="K56" t="str">
         <v/>
       </c>
       <c r="L56">
-        <v>8987</v>
+        <v>14574</v>
       </c>
       <c r="M56" t="str">
-        <v>tt0110997</v>
+        <v>tt0914798</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Dzikie historie</v>
+        <v>Ciekawy przypadek Benjamina Buttona</v>
       </c>
       <c r="B57" t="str">
-        <v>Wild Tales</v>
+        <v>The Curious Case of Benjamin Button</v>
       </c>
       <c r="C57">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="D57" t="str">
-        <v>Damián Szifron</v>
+        <v>David Fincher</v>
       </c>
       <c r="E57" t="str">
-        <v>Damián Szifron</v>
+        <v>Eric Roth</v>
       </c>
       <c r="F57" t="str">
-        <v>Dramat, Thriller, Komedia</v>
+        <v>Dramat, Fantasy, Romans</v>
       </c>
       <c r="G57">
-        <v>122</v>
+        <v>166</v>
       </c>
       <c r="H57" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I57" t="str">
         <v>DVD</v>
       </c>
       <c r="J57">
-        <v>7.866</v>
+        <v>7.6</v>
       </c>
       <c r="K57" t="str">
         <v/>
       </c>
       <c r="L57">
-        <v>265195</v>
+        <v>4922</v>
       </c>
       <c r="M57" t="str">
-        <v>tt3011894</v>
+        <v>tt0421715</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Dziobem i pazurem</v>
+        <v>Ciemna strona słońca</v>
       </c>
       <c r="B58" t="str">
-        <v/>
+        <v>The Dark Side of the Sun</v>
       </c>
       <c r="C58">
-        <v>2002</v>
+        <v>1988</v>
       </c>
       <c r="D58" t="str">
-        <v>Krystian Matysek</v>
+        <v>Božidar &amp;amp;#x27;Bota&amp;amp;#x27; Nikolić</v>
       </c>
       <c r="E58" t="str">
-        <v/>
+        <v>Andrew Horton, Željko Mijanović</v>
       </c>
       <c r="F58" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G58">
+        <v>101</v>
       </c>
       <c r="H58" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I58" t="str">
         <v>DVD</v>
       </c>
       <c r="J58" t="str">
         <v/>
       </c>
       <c r="K58" t="str">
         <v/>
       </c>
-      <c r="L58" t="str">
-        <v/>
+      <c r="L58">
+        <v>26642</v>
       </c>
       <c r="M58" t="str">
-        <v/>
+        <v>tt0118930</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>E.T.</v>
+        <v>Cinema Paradiso</v>
       </c>
       <c r="B59" t="str">
-        <v>E.T. the Extra-Terrestrial</v>
+        <v/>
       </c>
       <c r="C59">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="D59" t="str">
-        <v>Steven Spielberg</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="E59" t="str">
-        <v>Melissa Mathison</v>
+        <v>Giuseppe Tornatore, Vanna Paoli, Giuseppe Tornatore</v>
       </c>
       <c r="F59" t="str">
-        <v>Sci-Fi, Przygodowy, Familijny, Fantasy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G59">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="H59" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I59" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J59">
-        <v>7.51</v>
+        <v>8.424</v>
       </c>
       <c r="K59" t="str">
         <v/>
       </c>
       <c r="L59">
-        <v>601</v>
+        <v>11216</v>
       </c>
       <c r="M59" t="str">
-        <v>tt0083866</v>
+        <v>tt0095765</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Epoka Lodowcowa</v>
+        <v>Co Gryzie Gilberta Grape&amp;#x27;a</v>
       </c>
       <c r="B60" t="str">
-        <v>Ice Age</v>
+        <v>What&amp;#x27;s Eating Gilbert Grape</v>
       </c>
       <c r="C60">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="D60" t="str">
-        <v>Chris Wedge</v>
+        <v>Lasse Hallström</v>
       </c>
       <c r="E60" t="str">
-        <v>Michael Berg, Michael J. Wilson, Peter Ackerman</v>
+        <v>Peter Hedges</v>
       </c>
       <c r="F60" t="str">
-        <v>Animacja, Komedia, Familijny, Przygodowy</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G60">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="H60" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I60" t="str">
         <v>DVD</v>
       </c>
       <c r="J60">
-        <v>7.367</v>
+        <v>7.662</v>
       </c>
       <c r="K60" t="str">
         <v/>
       </c>
       <c r="L60">
-        <v>425</v>
+        <v>1587</v>
       </c>
       <c r="M60" t="str">
-        <v>tt0268380</v>
+        <v>tt0108550</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Epoka Lodowcowa 2: Odwilż</v>
+        <v>Co się wydarzyło w Madison County</v>
       </c>
       <c r="B61" t="str">
-        <v>Ice Age: The Meltdown</v>
+        <v>The Bridges of Madison County</v>
       </c>
       <c r="C61">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="D61" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Clint Eastwood</v>
       </c>
       <c r="E61" t="str">
-        <v>Jim Hecht, Gerry Swallow, Gerry Swallow</v>
+        <v>Richard LaGravenese</v>
       </c>
       <c r="F61" t="str">
-        <v>Animacja, Familijny, Komedia, Przygodowy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G61">
-        <v>91</v>
+        <v>135</v>
       </c>
       <c r="H61" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I61" t="str">
         <v>DVD</v>
       </c>
       <c r="J61">
-        <v>6.717</v>
+        <v>7.703</v>
       </c>
       <c r="K61" t="str">
         <v/>
       </c>
       <c r="L61">
-        <v>950</v>
+        <v>688</v>
       </c>
       <c r="M61" t="str">
-        <v>tt0438097</v>
+        <v>tt0112579</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Epoka Lodowcowa 3: Era Dinozaurów</v>
+        <v>Coco</v>
       </c>
       <c r="B62" t="str">
-        <v>Ice Age: Dawn of the Dinosaurs</v>
+        <v/>
       </c>
       <c r="C62">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="D62" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Lee Unkrich</v>
       </c>
       <c r="E62" t="str">
-        <v>Peter Ackerman, Michael Berg, Jason Carter Eaton</v>
+        <v>Adrian Molina, Matthew Aldrich</v>
       </c>
       <c r="F62" t="str">
-        <v>Animacja, Komedia, Familijny, Przygodowy</v>
+        <v>Familijny, Animacja, Muzyczny, Przygodowy</v>
       </c>
       <c r="G62">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="H62" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I62" t="str">
         <v>DVD</v>
       </c>
       <c r="J62">
-        <v>6.8</v>
+        <v>8.201</v>
       </c>
       <c r="K62" t="str">
         <v/>
       </c>
       <c r="L62">
-        <v>8355</v>
+        <v>354912</v>
       </c>
       <c r="M62" t="str">
-        <v>tt1080016</v>
+        <v>tt2380307</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Escape Room</v>
+        <v>Coś za mną chodzi</v>
       </c>
       <c r="B63" t="str">
-        <v/>
+        <v>It Follows</v>
       </c>
       <c r="C63">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D63" t="str">
-        <v>Adam Robitel</v>
+        <v>David Robert Mitchell</v>
       </c>
       <c r="E63" t="str">
-        <v>Bragi F. Schut, Maria Melnik, Bragi F. Schut</v>
+        <v>David Robert Mitchell</v>
       </c>
       <c r="F63" t="str">
-        <v>Horror, Thriller, Tajemnica</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G63">
         <v>100</v>
       </c>
       <c r="H63" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I63" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J63">
-        <v>6.544</v>
+        <v>6.6</v>
       </c>
       <c r="K63" t="str">
         <v/>
       </c>
       <c r="L63">
-        <v>522681</v>
+        <v>270303</v>
       </c>
       <c r="M63" t="str">
-        <v>tt5886046</v>
+        <v>tt3235888</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Ex Machina</v>
+        <v>Crossroads - Dogonić marzenia</v>
       </c>
       <c r="B64" t="str">
-        <v/>
+        <v>Crossroads</v>
       </c>
       <c r="C64">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="D64" t="str">
-        <v>Alex Garland</v>
+        <v>Tamra Davis</v>
       </c>
       <c r="E64" t="str">
-        <v>Alex Garland</v>
+        <v>Shonda Rhimes</v>
       </c>
       <c r="F64" t="str">
-        <v>Dramat, Sci-Fi</v>
+        <v>Dramat, Romans, Komedia</v>
       </c>
       <c r="G64">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H64" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I64" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J64">
-        <v>7.572</v>
+        <v>5.206</v>
       </c>
       <c r="K64" t="str">
         <v/>
       </c>
       <c r="L64">
-        <v>264660</v>
+        <v>17130</v>
       </c>
       <c r="M64" t="str">
-        <v>tt0470752</v>
+        <v>tt0275022</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Fala</v>
+        <v>Cruella</v>
       </c>
       <c r="B65" t="str">
-        <v>The Wave</v>
+        <v/>
       </c>
       <c r="C65">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="D65" t="str">
-        <v>Dennis Gansel</v>
+        <v>Craig Gillespie</v>
       </c>
       <c r="E65" t="str">
-        <v>Peter Thorwarth, Dennis Gansel</v>
+        <v>Dana Fox, Tony McNamara, Aline Brosh McKenna</v>
       </c>
       <c r="F65" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Komedia, Kryminał, Przygodowy</v>
       </c>
       <c r="G65">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="H65" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I65" t="str">
         <v>DVD</v>
       </c>
       <c r="J65">
-        <v>7.485</v>
+        <v>7.982</v>
       </c>
       <c r="K65" t="str">
         <v/>
       </c>
       <c r="L65">
-        <v>7735</v>
+        <v>337404</v>
       </c>
       <c r="M65" t="str">
-        <v>tt1063669</v>
+        <v>tt3228774</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Fałszerze</v>
+        <v>Cudowny chłopak</v>
       </c>
       <c r="B66" t="str">
-        <v>The Counterfeiters</v>
+        <v>Wonder</v>
       </c>
       <c r="C66">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="D66" t="str">
-        <v>Stefan Ruzowitzky</v>
+        <v>Stephen Chbosky</v>
       </c>
       <c r="E66" t="str">
-        <v>Stefan Ruzowitzky</v>
+        <v>Steven Conrad, Stephen Chbosky, Jack Thorne</v>
       </c>
       <c r="F66" t="str">
-        <v>Dramat, Wojenny</v>
+        <v>Familijny, Dramat</v>
       </c>
       <c r="G66">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="H66" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I66" t="str">
         <v>DVD</v>
       </c>
       <c r="J66">
-        <v>7.369</v>
+        <v>8.11</v>
       </c>
       <c r="K66" t="str">
         <v/>
       </c>
       <c r="L66">
-        <v>7862</v>
+        <v>406997</v>
       </c>
       <c r="M66" t="str">
-        <v>tt0813547</v>
+        <v>tt2543472</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Fantastyczne zwierzęta i jak je znaleźć</v>
+        <v>Cudowny chłopak. Biały ptak</v>
       </c>
       <c r="B67" t="str">
-        <v>Fantastic Beasts and Where to Find Them</v>
+        <v>White Bird</v>
       </c>
       <c r="C67">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="D67" t="str">
-        <v>David Yates</v>
+        <v>Marc Forster</v>
       </c>
       <c r="E67" t="str">
-        <v>J.K. Rowling</v>
+        <v>Mark Bomback</v>
       </c>
       <c r="F67" t="str">
-        <v>Fantasy, Przygodowy</v>
+        <v>Dramat, Wojenny</v>
       </c>
       <c r="G67">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="H67" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I67" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J67">
-        <v>7.311</v>
+        <v>7.833</v>
       </c>
       <c r="K67" t="str">
         <v/>
       </c>
       <c r="L67">
-        <v>259316</v>
+        <v>779816</v>
       </c>
       <c r="M67" t="str">
-        <v>tt3183660</v>
+        <v>tt11068094</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Fantastyczne zwierzęta: Zbrodnie Grindelwalda</v>
+        <v>Czarny balonik</v>
       </c>
       <c r="B68" t="str">
-        <v>Fantastic Beasts: The Crimes of Grindelwald</v>
+        <v>The Black Balloon</v>
       </c>
       <c r="C68">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D68" t="str">
-        <v>David Yates</v>
+        <v>Elissa Down</v>
       </c>
       <c r="E68" t="str">
-        <v>J.K. Rowling</v>
+        <v>Jimmy Jack, Elissa Down</v>
       </c>
       <c r="F68" t="str">
-        <v>Fantasy, Przygodowy</v>
+        <v>Dramat</v>
       </c>
       <c r="G68">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="H68" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I68" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J68">
-        <v>6.842</v>
+        <v>6.372</v>
       </c>
       <c r="K68" t="str">
         <v/>
       </c>
       <c r="L68">
-        <v>338952</v>
+        <v>8747</v>
       </c>
       <c r="M68" t="str">
-        <v>tt4123430</v>
+        <v>tt0865297</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Fatalne zauroczenie</v>
+        <v>Czarny Łabędź</v>
       </c>
       <c r="B69" t="str">
-        <v>Fatal Attraction</v>
+        <v>Black Swan</v>
       </c>
       <c r="C69">
-        <v>1987</v>
+        <v>2010</v>
       </c>
       <c r="D69" t="str">
-        <v>Adrian Lyne</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E69" t="str">
-        <v>James Dearden</v>
+        <v>John J. McLaughlin, Mark Heyman, Andres Heinz</v>
       </c>
       <c r="F69" t="str">
-        <v>Thriller, Dramat, Romans</v>
+        <v>Dramat, Thriller, Horror</v>
       </c>
       <c r="G69">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="H69" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I69" t="str">
         <v>DVD</v>
       </c>
       <c r="J69">
-        <v>6.842</v>
+        <v>7.686</v>
       </c>
       <c r="K69" t="str">
         <v/>
       </c>
       <c r="L69">
-        <v>10998</v>
+        <v>44214</v>
       </c>
       <c r="M69" t="str">
-        <v>tt0093010</v>
+        <v>tt0947798</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Free Guy</v>
+        <v>Czarny telefon</v>
       </c>
       <c r="B70" t="str">
-        <v/>
+        <v>The Black Phone</v>
       </c>
       <c r="C70">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D70" t="str">
-        <v>Shawn Levy</v>
+        <v>Scott Derrickson</v>
       </c>
       <c r="E70" t="str">
-        <v>Matt Lieberman, Matt Lieberman, Zak Penn</v>
+        <v>Scott Derrickson, C. Robert Cargill</v>
       </c>
       <c r="F70" t="str">
-        <v>Komedia, Przygodowy, Sci-Fi</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G70">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="H70" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I70" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J70">
-        <v>7.463</v>
+        <v>7.5</v>
       </c>
       <c r="K70" t="str">
         <v/>
       </c>
       <c r="L70">
-        <v>550988</v>
+        <v>756999</v>
       </c>
       <c r="M70" t="str">
-        <v>tt6264654</v>
+        <v>tt7144666</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Gdzie jest Dory</v>
+        <v>Czas Zemsty</v>
       </c>
       <c r="B71" t="str">
-        <v>Finding Dory</v>
+        <v>Dead Man Down</v>
       </c>
       <c r="C71">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="D71" t="str">
-        <v>Andrew Stanton</v>
+        <v>Niels Arden Oplev</v>
       </c>
       <c r="E71" t="str">
-        <v>Andrew Stanton, Victoria Strouse, Andrew Stanton</v>
+        <v>J. H. Wyman</v>
       </c>
       <c r="F71" t="str">
-        <v>Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Thriller, Akcja, Kryminał, Dramat</v>
       </c>
       <c r="G71">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="H71" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I71" t="str">
         <v>DVD</v>
       </c>
       <c r="J71">
-        <v>7.039</v>
+        <v>6.161</v>
       </c>
       <c r="K71" t="str">
         <v/>
       </c>
       <c r="L71">
-        <v>127380</v>
+        <v>102362</v>
       </c>
       <c r="M71" t="str">
-        <v>tt2277860</v>
+        <v>tt2101341</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Gdzie jest Nemo</v>
+        <v>Czego pragną kobiety</v>
       </c>
       <c r="B72" t="str">
-        <v>Finding Nemo</v>
+        <v>What Women Want</v>
       </c>
       <c r="C72">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="D72" t="str">
-        <v>Andrew Stanton</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="E72" t="str">
-        <v>David Reynolds, Bob Peterson, Andrew Stanton</v>
+        <v>Cathy Yuspa, Diane Drake, Josh Goldsmith</v>
       </c>
       <c r="F72" t="str">
-        <v>Animacja, Familijny</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G72">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="H72" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I72" t="str">
         <v>DVD</v>
       </c>
       <c r="J72">
-        <v>7.8</v>
+        <v>6.446</v>
       </c>
       <c r="K72" t="str">
         <v/>
       </c>
       <c r="L72">
-        <v>12</v>
+        <v>3981</v>
       </c>
       <c r="M72" t="str">
-        <v>tt0266543</v>
+        <v>tt0207201</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Ghostland</v>
+        <v>Desperado</v>
       </c>
       <c r="B73" t="str">
         <v/>
       </c>
       <c r="C73">
-        <v>2018</v>
+        <v>1995</v>
       </c>
       <c r="D73" t="str">
-        <v>Pascal Laugier</v>
+        <v>Robert Rodriguez</v>
       </c>
       <c r="E73" t="str">
-        <v>Pascal Laugier</v>
+        <v>Robert Rodriguez</v>
       </c>
       <c r="F73" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Thriller, Akcja, Kryminał</v>
       </c>
       <c r="G73">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="H73" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I73" t="str">
         <v>DVD</v>
       </c>
       <c r="J73">
-        <v>7.39</v>
+        <v>6.923</v>
       </c>
       <c r="K73" t="str">
         <v/>
       </c>
       <c r="L73">
-        <v>476299</v>
+        <v>8068</v>
       </c>
       <c r="M73" t="str">
-        <v>tt6195094</v>
+        <v>tt0112851</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Gorzkie gody</v>
+        <v>Dinozaur</v>
       </c>
       <c r="B74" t="str">
-        <v>Bitter Moon</v>
+        <v>Dinosaur</v>
       </c>
       <c r="C74">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="D74" t="str">
-        <v>Roman Polański</v>
+        <v>Eric Leighton, Ralph Zondag</v>
       </c>
       <c r="E74" t="str">
-        <v>Roman Polański, Gérard Brach, John Brownjohn</v>
+        <v>Robert Nelson Jacobs, Robert Nelson Jacobs, Thom Enriquez</v>
       </c>
       <c r="F74" t="str">
-        <v>Thriller, Dramat, Romans</v>
+        <v>Animacja, Familijny, Przygodowy, Dramat</v>
       </c>
       <c r="G74">
-        <v>140</v>
+        <v>82</v>
       </c>
       <c r="H74" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I74" t="str">
         <v>DVD</v>
       </c>
       <c r="J74">
-        <v>7.102</v>
+        <v>6.548</v>
       </c>
       <c r="K74" t="str">
         <v/>
       </c>
       <c r="L74">
-        <v>10497</v>
+        <v>10567</v>
       </c>
       <c r="M74" t="str">
-        <v>tt0104779</v>
+        <v>tt0130623</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Gosford Park</v>
+        <v>Dirty Dancing</v>
       </c>
       <c r="B75" t="str">
         <v/>
       </c>
       <c r="C75">
-        <v>2001</v>
+        <v>1987</v>
       </c>
       <c r="D75" t="str">
-        <v>Robert Altman</v>
+        <v>Emile Ardolino</v>
       </c>
       <c r="E75" t="str">
-        <v>Julian Fellowes</v>
+        <v>Eleanor Bergstein</v>
       </c>
       <c r="F75" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Dramat, Muzyczny, Romans</v>
       </c>
       <c r="G75">
-        <v>137</v>
+        <v>100</v>
       </c>
       <c r="H75" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I75" t="str">
         <v>DVD</v>
       </c>
       <c r="J75">
-        <v>6.821</v>
+        <v>7.329</v>
       </c>
       <c r="K75" t="str">
         <v/>
       </c>
       <c r="L75">
-        <v>5279</v>
+        <v>88</v>
       </c>
       <c r="M75" t="str">
-        <v>tt0280707</v>
+        <v>tt0092890</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Greenland</v>
+        <v>Dirty Dancing 2</v>
       </c>
       <c r="B76" t="str">
-        <v/>
+        <v>Dirty Dancing: Havana Nights</v>
       </c>
       <c r="C76">
-        <v>2020</v>
+        <v>2004</v>
       </c>
       <c r="D76" t="str">
-        <v>Ric Roman Waugh</v>
+        <v>Guy Ferland</v>
       </c>
       <c r="E76" t="str">
-        <v>Chris Sparling</v>
+        <v>Boaz Yakin, Victoria Arch, Kate Gunzinger</v>
       </c>
       <c r="F76" t="str">
-        <v>Akcja, Przygodowy, Thriller, Sci-Fi</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G76">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="H76" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I76" t="str">
         <v>DVD</v>
       </c>
       <c r="J76">
-        <v>7.123</v>
+        <v>6.428</v>
       </c>
       <c r="K76" t="str">
         <v/>
       </c>
       <c r="L76">
-        <v>524047</v>
+        <v>10677</v>
       </c>
       <c r="M76" t="str">
-        <v>tt7737786</v>
+        <v>tt0338096</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Grinch</v>
+        <v>Dla niej wszystko</v>
       </c>
       <c r="B77" t="str">
-        <v>The Grinch</v>
+        <v>The Next Three Days</v>
       </c>
       <c r="C77">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="D77" t="str">
-        <v>Yarrow Cheney, Scott Mosier</v>
+        <v>Paul Haggis</v>
       </c>
       <c r="E77" t="str">
-        <v>Michael LeSieur, Tommy Swerdlow</v>
+        <v>Paul Haggis</v>
       </c>
       <c r="F77" t="str">
-        <v>Familijny, Komedia, Animacja</v>
+        <v>Romans, Dramat, Thriller, Kryminał</v>
       </c>
       <c r="G77">
-        <v>90</v>
+        <v>133</v>
       </c>
       <c r="H77" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I77" t="str">
         <v>DVD</v>
       </c>
       <c r="J77">
-        <v>6.873</v>
+        <v>7.082</v>
       </c>
       <c r="K77" t="str">
         <v/>
       </c>
       <c r="L77">
-        <v>360920</v>
+        <v>43539</v>
       </c>
       <c r="M77" t="str">
-        <v>tt2709692</v>
+        <v>tt1458175</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Grzeczni chłopcy</v>
+        <v>Dobrze się kłamie w miłym towarzystwie</v>
       </c>
       <c r="B78" t="str">
-        <v>Good Boys</v>
+        <v>Perfect Strangers</v>
       </c>
       <c r="C78">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="D78" t="str">
-        <v>Gene Stupnitsky</v>
+        <v>Paolo Genovese</v>
       </c>
       <c r="E78" t="str">
-        <v>Gene Stupnitsky, Lee Eisenberg</v>
+        <v>Paolo Genovese, Paolo Genovese, Filippo Bologna</v>
       </c>
       <c r="F78" t="str">
-        <v>Komedia</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G78">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H78" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I78" t="str">
         <v>DVD</v>
       </c>
       <c r="J78">
-        <v>6.847</v>
+        <v>7.855</v>
       </c>
       <c r="K78" t="str">
         <v/>
       </c>
       <c r="L78">
-        <v>521777</v>
+        <v>381341</v>
       </c>
       <c r="M78" t="str">
-        <v>tt6977338</v>
+        <v>tt4901306</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Harry Potter - Mistrzostwa świata w quidditchu [PC]</v>
+        <v>Dodaj do ulubionych</v>
       </c>
       <c r="B79" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Follow Me</v>
+      </c>
+      <c r="C79">
+        <v>2020</v>
       </c>
       <c r="D79" t="str">
-        <v/>
+        <v>Will Wernick</v>
       </c>
       <c r="E79" t="str">
-        <v/>
+        <v>Will Wernick</v>
       </c>
       <c r="F79" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Horror, Thriller</v>
+      </c>
+      <c r="G79">
+        <v>88</v>
       </c>
       <c r="H79" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I79" t="str">
         <v/>
       </c>
-      <c r="J79" t="str">
-        <v/>
+      <c r="J79">
+        <v>6.227</v>
       </c>
       <c r="K79" t="str">
         <v/>
       </c>
-      <c r="L79" t="str">
-        <v/>
+      <c r="L79">
+        <v>606625</v>
       </c>
       <c r="M79" t="str">
-        <v/>
+        <v>tt8160834</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Harry Potter i Czara Ognia</v>
+        <v>Doktor Dolittle</v>
       </c>
       <c r="B80" t="str">
-        <v>Harry Potter and the Goblet of Fire</v>
+        <v>Doctor Dolittle</v>
       </c>
       <c r="C80">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="D80" t="str">
-        <v>Mike Newell</v>
+        <v>Betty Thomas</v>
       </c>
       <c r="E80" t="str">
-        <v>Steve Kloves</v>
+        <v>Nat Mauldin, Larry Levin, Hugh Lofting</v>
       </c>
       <c r="F80" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G80">
-        <v>157</v>
+        <v>85</v>
       </c>
       <c r="H80" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I80" t="str">
         <v>DVD</v>
       </c>
-      <c r="J80" t="str">
-        <v/>
+      <c r="J80">
+        <v>5.713</v>
       </c>
       <c r="K80" t="str">
         <v/>
       </c>
       <c r="L80">
-        <v>674</v>
+        <v>3050</v>
       </c>
       <c r="M80" t="str">
-        <v>tt0330373</v>
+        <v>tt0118998</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Harry Potter i Insygnia Śmierci: Część I</v>
+        <v>Dom dusz</v>
       </c>
       <c r="B81" t="str">
-        <v>Harry Potter and the Deathly Hallows: Part 1</v>
+        <v>The House of the Spirits</v>
       </c>
       <c r="C81">
-        <v>2010</v>
+        <v>1993</v>
       </c>
       <c r="D81" t="str">
-        <v>David Yates</v>
+        <v>Bille August</v>
       </c>
       <c r="E81" t="str">
-        <v>Steve Kloves</v>
+        <v>Bille August</v>
       </c>
       <c r="F81" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G81">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="H81" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I81" t="str">
         <v>DVD</v>
       </c>
       <c r="J81">
-        <v>7.738</v>
+        <v>6.9</v>
       </c>
       <c r="K81" t="str">
         <v/>
       </c>
       <c r="L81">
-        <v>12444</v>
+        <v>2259</v>
       </c>
       <c r="M81" t="str">
-        <v>tt0926084</v>
+        <v>tt0107151</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Harry Potter i Insygnia Śmierci: Część II</v>
+        <v>Dom snów</v>
       </c>
       <c r="B82" t="str">
-        <v>Harry Potter and the Deathly Hallows: Part 2</v>
+        <v>Dream House</v>
       </c>
       <c r="C82">
         <v>2011</v>
       </c>
       <c r="D82" t="str">
-        <v>David Yates</v>
+        <v>Jim Sheridan</v>
       </c>
       <c r="E82" t="str">
-        <v>Steve Kloves</v>
+        <v>David Loucka</v>
       </c>
       <c r="F82" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Tajemnica, Dramat, Thriller</v>
       </c>
       <c r="G82">
-        <v>130</v>
+        <v>92</v>
       </c>
       <c r="H82" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I82" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J82">
-        <v>8.1</v>
+        <v>6.201</v>
       </c>
       <c r="K82" t="str">
         <v/>
       </c>
       <c r="L82">
-        <v>12445</v>
+        <v>69668</v>
       </c>
       <c r="M82" t="str">
-        <v>tt1201607</v>
+        <v>tt1462041</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Harry Potter i Kamień Filozoficzny</v>
+        <v>Dom strachów</v>
       </c>
       <c r="B83" t="str">
-        <v>Harry Potter and the Philosopher&amp;#x27;s Stone</v>
+        <v>Haunt</v>
       </c>
       <c r="C83">
-        <v>2001</v>
+        <v>2019</v>
       </c>
       <c r="D83" t="str">
-        <v>Chris Columbus</v>
+        <v>Bryan Woods, Scott Beck</v>
       </c>
       <c r="E83" t="str">
-        <v>Steve Kloves</v>
+        <v>Scott Beck, Bryan Woods</v>
       </c>
       <c r="F83" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G83">
-        <v>153</v>
+        <v>93</v>
       </c>
       <c r="H83" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I83" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J83">
-        <v>7.9</v>
+        <v>6.675</v>
       </c>
       <c r="K83" t="str">
         <v/>
       </c>
       <c r="L83">
-        <v>671</v>
+        <v>517116</v>
       </c>
       <c r="M83" t="str">
-        <v>tt0241527</v>
+        <v>tt6535880</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Harry Potter i Komnata Tajemnic</v>
+        <v>Don Jon</v>
       </c>
       <c r="B84" t="str">
-        <v>Harry Potter and the Chamber of Secrets</v>
+        <v/>
       </c>
       <c r="C84">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="D84" t="str">
-        <v>Chris Columbus</v>
+        <v>Joseph Gordon-Levitt</v>
       </c>
       <c r="E84" t="str">
-        <v>Steve Kloves</v>
+        <v>Joseph Gordon-Levitt</v>
       </c>
       <c r="F84" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Romans, Komedia, Dramat</v>
       </c>
       <c r="G84">
-        <v>161</v>
+        <v>90</v>
       </c>
       <c r="H84" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I84" t="str">
         <v>DVD</v>
       </c>
       <c r="J84">
-        <v>7.705</v>
+        <v>6.014</v>
       </c>
       <c r="K84" t="str">
         <v/>
       </c>
       <c r="L84">
-        <v>672</v>
+        <v>138697</v>
       </c>
       <c r="M84" t="str">
-        <v>tt0295297</v>
+        <v>tt2229499</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Harry Potter i komnata tajemnic [PC]</v>
+        <v>Dorian Gray</v>
       </c>
       <c r="B85" t="str">
         <v/>
       </c>
-      <c r="C85" t="str">
-        <v/>
+      <c r="C85">
+        <v>2009</v>
       </c>
       <c r="D85" t="str">
-        <v/>
+        <v>Oliver Parker</v>
       </c>
       <c r="E85" t="str">
-        <v/>
+        <v>Toby Finlay</v>
       </c>
       <c r="F85" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Fantasy, Dramat, Thriller</v>
+      </c>
+      <c r="G85">
+        <v>112</v>
       </c>
       <c r="H85" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I85" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J85">
+        <v>6.048</v>
       </c>
       <c r="K85" t="str">
         <v/>
       </c>
-      <c r="L85" t="str">
-        <v/>
+      <c r="L85">
+        <v>23488</v>
       </c>
       <c r="M85" t="str">
-        <v/>
+        <v>tt1235124</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Harry Potter i Książę Półkrwi</v>
+        <v>Dotyk Przeznaczenia</v>
       </c>
       <c r="B86" t="str">
-        <v>Harry Potter and the Half-Blood Prince</v>
+        <v>The Gift</v>
       </c>
       <c r="C86">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="D86" t="str">
-        <v>David Yates</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E86" t="str">
-        <v>Steve Kloves</v>
+        <v>Billy Bob Thornton, Tom Epperson</v>
       </c>
       <c r="F86" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Horror, Dramat, Thriller, Tajemnica</v>
       </c>
       <c r="G86">
-        <v>153</v>
+        <v>112</v>
       </c>
       <c r="H86" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I86" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J86">
-        <v>7.7</v>
+        <v>6.472</v>
       </c>
       <c r="K86" t="str">
         <v/>
       </c>
       <c r="L86">
-        <v>767</v>
+        <v>2046</v>
       </c>
       <c r="M86" t="str">
-        <v>tt0417741</v>
+        <v>tt0219699</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Harry Potter i więzień Azkabanu</v>
+        <v>Drapacz Chmur</v>
       </c>
       <c r="B87" t="str">
-        <v>Harry Potter and the Prisoner of Azkaban</v>
+        <v>Skyscraper</v>
       </c>
       <c r="C87">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="D87" t="str">
-        <v>Alfonso Cuarón</v>
+        <v>Rawson Marshall Thurber</v>
       </c>
       <c r="E87" t="str">
-        <v>Steve Kloves</v>
+        <v>Rawson Marshall Thurber</v>
       </c>
       <c r="F87" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Akcja, Thriller, Przygodowy</v>
       </c>
       <c r="G87">
-        <v>141</v>
+        <v>102</v>
       </c>
       <c r="H87" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I87" t="str">
         <v>DVD</v>
       </c>
       <c r="J87">
-        <v>8</v>
+        <v>6.316</v>
       </c>
       <c r="K87" t="str">
         <v/>
       </c>
       <c r="L87">
-        <v>673</v>
+        <v>447200</v>
       </c>
       <c r="M87" t="str">
-        <v>tt0304141</v>
+        <v>tt5758778</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Harry Potter i Zakon Feniksa</v>
+        <v>Drive</v>
       </c>
       <c r="B88" t="str">
-        <v>Harry Potter and the Order of the Phoenix</v>
+        <v/>
       </c>
       <c r="C88">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D88" t="str">
-        <v>David Yates</v>
+        <v>Nicolas Winding Refn</v>
       </c>
       <c r="E88" t="str">
-        <v>Michael Goldenberg</v>
+        <v>Hossein Amini</v>
       </c>
       <c r="F88" t="str">
-        <v>Przygodowy, Fantasy</v>
+        <v>Dramat, Thriller, Kryminał</v>
       </c>
       <c r="G88">
-        <v>138</v>
+        <v>100</v>
       </c>
       <c r="H88" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I88" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J88">
-        <v>7.7</v>
+        <v>7.583</v>
       </c>
       <c r="K88" t="str">
         <v/>
       </c>
       <c r="L88">
-        <v>675</v>
+        <v>64690</v>
       </c>
       <c r="M88" t="str">
-        <v>tt0373889</v>
+        <v>tt0780504</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Herkules</v>
+        <v>Droga bez powrotu</v>
       </c>
       <c r="B89" t="str">
-        <v>Hercules</v>
+        <v>Wrong Turn</v>
       </c>
       <c r="C89">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="D89" t="str">
-        <v>Ron Clements, John Musker</v>
+        <v>Rob Schmidt</v>
       </c>
       <c r="E89" t="str">
-        <v>Bob Shaw, Ron Clements, John Musker</v>
+        <v>Alan B. McElroy</v>
       </c>
       <c r="F89" t="str">
-        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Romans</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G89">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="H89" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I89" t="str">
         <v>DVD</v>
       </c>
       <c r="J89">
-        <v>7.496</v>
+        <v>6.4</v>
       </c>
       <c r="K89" t="str">
         <v/>
       </c>
       <c r="L89">
-        <v>11970</v>
+        <v>9902</v>
       </c>
       <c r="M89" t="str">
-        <v>tt0119282</v>
+        <v>tt0295700</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Holiday</v>
+        <v>Droga do El Dorado</v>
       </c>
       <c r="B90" t="str">
-        <v>The Holiday</v>
+        <v>The Road to El Dorado</v>
       </c>
       <c r="C90">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="D90" t="str">
-        <v>Nancy Meyers</v>
+        <v>Bibo Bergeron, Don Paul</v>
       </c>
       <c r="E90" t="str">
-        <v>Nancy Meyers</v>
+        <v>Ted Elliott, Terry Rossio</v>
       </c>
       <c r="F90" t="str">
-        <v>Komedia, Romans</v>
+        <v>Familijny, Przygodowy, Animacja, Komedia, Fantasy</v>
       </c>
       <c r="G90">
-        <v>138</v>
+        <v>89</v>
       </c>
       <c r="H90" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I90" t="str">
         <v>DVD</v>
       </c>
       <c r="J90">
-        <v>7.098</v>
+        <v>7.251</v>
       </c>
       <c r="K90" t="str">
         <v/>
       </c>
       <c r="L90">
-        <v>1581</v>
+        <v>10501</v>
       </c>
       <c r="M90" t="str">
-        <v>tt0457939</v>
+        <v>tt0138749</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Hotel Transylwania</v>
+        <v>Droga do szczęścia</v>
       </c>
       <c r="B91" t="str">
-        <v>Hotel Transylvania</v>
+        <v>Revolutionary Road</v>
       </c>
       <c r="C91">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D91" t="str">
-        <v>Genndy Tartakovsky</v>
+        <v>Sam Mendes</v>
       </c>
       <c r="E91" t="str">
-        <v>Dan Hageman, Todd Durham, Kevin Hageman</v>
+        <v>Justin Haythe</v>
       </c>
       <c r="F91" t="str">
-        <v>Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G91">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="H91" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I91" t="str">
         <v>DVD</v>
       </c>
       <c r="J91">
-        <v>6.963</v>
+        <v>6.982</v>
       </c>
       <c r="K91" t="str">
         <v/>
       </c>
       <c r="L91">
-        <v>76492</v>
+        <v>4148</v>
       </c>
       <c r="M91" t="str">
-        <v>tt0837562</v>
+        <v>tt0959337</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Hotel Transylwania 2</v>
+        <v>Druhny</v>
       </c>
       <c r="B92" t="str">
-        <v>Hotel Transylvania 2</v>
+        <v>Bridesmaids</v>
       </c>
       <c r="C92">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D92" t="str">
-        <v>Genndy Tartakovsky</v>
+        <v>Paul Feig</v>
       </c>
       <c r="E92" t="str">
-        <v>Robert Smigel, Adam Sandler</v>
+        <v>Kristen Wiig, Annie Mumolo</v>
       </c>
       <c r="F92" t="str">
-        <v>Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G92">
-        <v>89</v>
+        <v>125</v>
       </c>
       <c r="H92" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I92" t="str">
         <v>DVD</v>
       </c>
       <c r="J92">
-        <v>6.768</v>
+        <v>6.515</v>
       </c>
       <c r="K92" t="str">
         <v/>
       </c>
       <c r="L92">
-        <v>159824</v>
+        <v>55721</v>
       </c>
       <c r="M92" t="str">
-        <v>tt2510894</v>
+        <v>tt1478338</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Hotel Transylwania 3</v>
+        <v>Duchy Inisherin</v>
       </c>
       <c r="B93" t="str">
-        <v>Hotel Transylvania 3: Summer Vacation</v>
+        <v>The Banshees of Inisherin</v>
       </c>
       <c r="C93">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D93" t="str">
-        <v>Genndy Tartakovsky</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="E93" t="str">
-        <v>Genndy Tartakovsky, Michael McCullers</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="F93" t="str">
-        <v>Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G93">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="H93" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I93" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J93">
-        <v>6.855</v>
+        <v>7.462</v>
       </c>
       <c r="K93" t="str">
         <v/>
       </c>
       <c r="L93">
-        <v>400155</v>
+        <v>674324</v>
       </c>
       <c r="M93" t="str">
-        <v>tt5220122</v>
+        <v>tt11813216</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Hugo tropikalna wyspa [PC]</v>
+        <v>Duchy moich byłych</v>
       </c>
       <c r="B94" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Ghosts of Girlfriends Past</v>
+      </c>
+      <c r="C94">
+        <v>2009</v>
       </c>
       <c r="D94" t="str">
-        <v/>
+        <v>Mark Waters</v>
       </c>
       <c r="E94" t="str">
-        <v/>
+        <v>Jon Lucas, Scott Moore</v>
       </c>
       <c r="F94" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Romans, Komedia, Fantasy</v>
+      </c>
+      <c r="G94">
+        <v>100</v>
       </c>
       <c r="H94" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I94" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J94">
+        <v>5.958</v>
       </c>
       <c r="K94" t="str">
         <v/>
       </c>
-      <c r="L94" t="str">
-        <v/>
+      <c r="L94">
+        <v>12556</v>
       </c>
       <c r="M94" t="str">
-        <v/>
+        <v>tt0821640</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Hugo tropikalna wyspa 2 [PC]</v>
+        <v>Duma i uprzedzenie</v>
       </c>
       <c r="B95" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Pride &amp;amp; Prejudice</v>
+      </c>
+      <c r="C95">
+        <v>2005</v>
       </c>
       <c r="D95" t="str">
-        <v/>
+        <v>Joe Wright</v>
       </c>
       <c r="E95" t="str">
-        <v/>
+        <v>Deborah Moggach</v>
       </c>
       <c r="F95" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G95">
+        <v>127</v>
       </c>
       <c r="H95" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I95" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J95">
+        <v>8.052</v>
       </c>
       <c r="K95" t="str">
         <v/>
       </c>
-      <c r="L95" t="str">
-        <v/>
+      <c r="L95">
+        <v>4348</v>
       </c>
       <c r="M95" t="str">
-        <v/>
+        <v>tt0414387</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Hugo tropikalna wyspa 3 [PC]</v>
+        <v>Duma: Podróż do domu</v>
       </c>
       <c r="B96" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Duma</v>
+      </c>
+      <c r="C96">
+        <v>2005</v>
       </c>
       <c r="D96" t="str">
-        <v/>
+        <v>Carroll Ballard</v>
       </c>
       <c r="E96" t="str">
-        <v/>
+        <v>Carol Cawthra, Carol Cawthra Hopcraft, Xan Hopcraft</v>
       </c>
       <c r="F96" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Przygodowy, Dramat, Familijny</v>
+      </c>
+      <c r="G96">
+        <v>100</v>
       </c>
       <c r="H96" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I96" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J96">
+        <v>7.3</v>
       </c>
       <c r="K96" t="str">
         <v/>
       </c>
-      <c r="L96" t="str">
-        <v/>
+      <c r="L96">
+        <v>15907</v>
       </c>
       <c r="M96" t="str">
-        <v/>
+        <v>tt0361715</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>I tak cię kocham</v>
+        <v>Dumbo</v>
       </c>
       <c r="B97" t="str">
-        <v>The Big Sick</v>
+        <v/>
       </c>
       <c r="C97">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D97" t="str">
-        <v>Michael Showalter</v>
+        <v>Tim Burton</v>
       </c>
       <c r="E97" t="str">
-        <v>Kumail Nanjiani, Emily V. Gordon</v>
+        <v>Ehren Kruger</v>
       </c>
       <c r="F97" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Familijny, Fantasy, Przygodowy</v>
       </c>
       <c r="G97">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H97" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I97" t="str">
         <v>DVD</v>
       </c>
       <c r="J97">
-        <v>7.336</v>
+        <v>6.591</v>
       </c>
       <c r="K97" t="str">
         <v/>
       </c>
       <c r="L97">
-        <v>416477</v>
+        <v>329996</v>
       </c>
       <c r="M97" t="str">
-        <v>tt5462602</v>
+        <v>tt3861390</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Iluzjonista</v>
+        <v>Dziennik Bridget Jones</v>
       </c>
       <c r="B98" t="str">
-        <v>The Illusionist</v>
+        <v>Bridget Jones&amp;#x27;s Diary</v>
       </c>
       <c r="C98">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="D98" t="str">
-        <v>Neil Burger</v>
+        <v>Sharon Maguire</v>
       </c>
       <c r="E98" t="str">
-        <v>Neil Burger</v>
+        <v>Richard Curtis, Andrew Davies, Helen Fielding</v>
       </c>
       <c r="F98" t="str">
-        <v>Fantasy, Dramat, Thriller, Romans</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G98">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="H98" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I98" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J98">
-        <v>7.294</v>
+        <v>6.7</v>
       </c>
       <c r="K98" t="str">
         <v/>
       </c>
       <c r="L98">
-        <v>1491</v>
+        <v>634</v>
       </c>
       <c r="M98" t="str">
-        <v>tt0443543</v>
+        <v>tt0243155</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Imperium Wilków</v>
+        <v>Dzień z Życia Blondynki</v>
       </c>
       <c r="B99" t="str">
-        <v>Empire of the Wolves</v>
+        <v>Walk of Shame</v>
       </c>
       <c r="C99">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="D99" t="str">
-        <v>Chris Nahon</v>
+        <v>Steven Brill</v>
       </c>
       <c r="E99" t="str">
-        <v>Christian Clavier, Franck Ollivier, Chris Nahon</v>
+        <v>Steven Brill</v>
       </c>
       <c r="F99" t="str">
-        <v>Akcja</v>
+        <v>Komedia</v>
       </c>
       <c r="G99">
-        <v>128</v>
+        <v>95</v>
       </c>
       <c r="H99" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I99" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J99">
-        <v>5.722</v>
+        <v>5.967</v>
       </c>
       <c r="K99" t="str">
         <v/>
       </c>
       <c r="L99">
-        <v>10799</v>
+        <v>187596</v>
       </c>
       <c r="M99" t="str">
-        <v>tt0402158</v>
+        <v>tt2463288</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Incubus</v>
+        <v>Dziewczyna i chłopak wszystko na opak</v>
       </c>
       <c r="B100" t="str">
-        <v/>
+        <v>Flipped</v>
       </c>
       <c r="C100">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="D100" t="str">
-        <v>Anya Camilleri</v>
+        <v>Rob Reiner</v>
       </c>
       <c r="E100" t="str">
-        <v>Gary Humphreys</v>
+        <v>Andrew Scheinman, Rob Reiner</v>
       </c>
       <c r="F100" t="str">
-        <v>Horror, Sci-Fi, Thriller</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G100">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="H100" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I100" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J100">
-        <v>3.415</v>
+        <v>8</v>
       </c>
       <c r="K100" t="str">
         <v/>
       </c>
       <c r="L100">
-        <v>68116</v>
+        <v>43949</v>
       </c>
       <c r="M100" t="str">
-        <v>tt0462359</v>
+        <v>tt0817177</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Inni</v>
+        <v>Dziewczyna moich koszmarów</v>
       </c>
       <c r="B101" t="str">
-        <v>The Others</v>
+        <v>The Heartbreak Kid</v>
       </c>
       <c r="C101">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="D101" t="str">
-        <v>Alejandro Amenábar</v>
+        <v>Bobby Farrelly, Peter Farrelly</v>
       </c>
       <c r="E101" t="str">
-        <v>Alejandro Amenábar</v>
+        <v>Bobby Farrelly, Leslie Dixon, Scot Armstrong</v>
       </c>
       <c r="F101" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G101">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="H101" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I101" t="str">
         <v>DVD</v>
       </c>
       <c r="J101">
-        <v>7.615</v>
+        <v>5.739</v>
       </c>
       <c r="K101" t="str">
         <v/>
       </c>
       <c r="L101">
-        <v>1933</v>
+        <v>9038</v>
       </c>
       <c r="M101" t="str">
-        <v>tt0230600</v>
+        <v>tt0408839</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Interstellar</v>
+        <v>Dziewczyna mojego kumpla</v>
       </c>
       <c r="B102" t="str">
-        <v/>
+        <v>My Best Friend&amp;#x27;s Girl</v>
       </c>
       <c r="C102">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="D102" t="str">
-        <v>Christopher Nolan</v>
+        <v>Howard Deutch</v>
       </c>
       <c r="E102" t="str">
-        <v>Jonathan Nolan, Christopher Nolan</v>
+        <v>Jordan Cahan</v>
       </c>
       <c r="F102" t="str">
-        <v>Przygodowy, Dramat, Sci-Fi</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G102">
-        <v>169</v>
+        <v>101</v>
       </c>
       <c r="H102" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I102" t="str">
         <v>DVD</v>
       </c>
       <c r="J102">
-        <v>8.464</v>
+        <v>5.649</v>
       </c>
       <c r="K102" t="str">
         <v/>
       </c>
       <c r="L102">
-        <v>157336</v>
+        <v>13596</v>
       </c>
       <c r="M102" t="str">
-        <v>tt0816692</v>
+        <v>tt1046163</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Jak stracić chłopaka w 10 dni</v>
+        <v>Dziewczyna z pociągu</v>
       </c>
       <c r="B103" t="str">
-        <v>How to Lose a Guy in 10 Days</v>
+        <v>The Girl on the Train</v>
       </c>
       <c r="C103">
-        <v>2003</v>
+        <v>2016</v>
       </c>
       <c r="D103" t="str">
-        <v>Donald Petrie</v>
+        <v>Tate Taylor</v>
       </c>
       <c r="E103" t="str">
-        <v>Brian Regan, Kristen Buckley, Burr Steers</v>
+        <v>Erin Cressida Wilson</v>
       </c>
       <c r="F103" t="str">
-        <v>Komedia, Romans</v>
+        <v>Kryminał, Tajemnica, Thriller</v>
       </c>
       <c r="G103">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H103" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I103" t="str">
         <v>DVD</v>
       </c>
       <c r="J103">
-        <v>6.853</v>
+        <v>6.444</v>
       </c>
       <c r="K103" t="str">
         <v/>
       </c>
       <c r="L103">
-        <v>9919</v>
+        <v>346685</v>
       </c>
       <c r="M103" t="str">
-        <v>tt0251127</v>
+        <v>tt3631112</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Jak w niebie</v>
+        <v>Dziewczyna z tatuażem</v>
       </c>
       <c r="B104" t="str">
-        <v>Just Like Heaven</v>
+        <v>The Girl with the Dragon Tattoo</v>
       </c>
       <c r="C104">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="D104" t="str">
-        <v>Mark Waters</v>
+        <v>David Fincher</v>
       </c>
       <c r="E104" t="str">
-        <v>Peter Tolan, Leslie Dixon</v>
+        <v>Steven Zaillian</v>
       </c>
       <c r="F104" t="str">
-        <v>Dramat, Komedia, Romans, Fantasy</v>
+        <v>Thriller, Kryminał, Tajemnica</v>
       </c>
       <c r="G104">
-        <v>95</v>
+        <v>158</v>
       </c>
       <c r="H104" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I104" t="str">
         <v>DVD</v>
       </c>
       <c r="J104">
-        <v>7</v>
+        <v>7.377</v>
       </c>
       <c r="K104" t="str">
         <v/>
       </c>
       <c r="L104">
-        <v>9007</v>
+        <v>65754</v>
       </c>
       <c r="M104" t="str">
-        <v>tt0425123</v>
+        <v>tt1568346</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Jak wytresować smoka</v>
+        <v>Dziewczyny z Dubaju</v>
       </c>
       <c r="B105" t="str">
-        <v>How to Train Your Dragon</v>
+        <v>Girls to Buy</v>
       </c>
       <c r="C105">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="D105" t="str">
-        <v>Chris Sanders, Dean DeBlois</v>
+        <v>Maria Sadowska</v>
       </c>
       <c r="E105" t="str">
-        <v>Dean DeBlois, Chris Sanders, William Davies</v>
+        <v>Peter Pasyk, Mitja Okorn, Max Turell</v>
       </c>
       <c r="F105" t="str">
-        <v>Fantasy, Przygodowy, Animacja, Familijny</v>
+        <v>Thriller, Dramat, Kryminał, Akcja</v>
       </c>
       <c r="G105">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="H105" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I105" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J105">
-        <v>7.855</v>
+        <v>5.968</v>
       </c>
       <c r="K105" t="str">
         <v/>
       </c>
       <c r="L105">
-        <v>10191</v>
+        <v>881764</v>
       </c>
       <c r="M105" t="str">
-        <v>tt0892769</v>
+        <v>tt11871074</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Jak wytresować smoka 2</v>
+        <v>Dzika droga</v>
       </c>
       <c r="B106" t="str">
-        <v>How to Train Your Dragon 2</v>
+        <v>Wild</v>
       </c>
       <c r="C106">
         <v>2014</v>
       </c>
       <c r="D106" t="str">
-        <v>Dean DeBlois</v>
+        <v>Jean-Marc Vallée</v>
       </c>
       <c r="E106" t="str">
-        <v>Dean DeBlois</v>
+        <v>Nick Hornby</v>
       </c>
       <c r="F106" t="str">
-        <v>Fantasy, Akcja, Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Dramat</v>
       </c>
       <c r="G106">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="H106" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I106" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J106">
-        <v>7.678</v>
+        <v>7.009</v>
       </c>
       <c r="K106" t="str">
         <v/>
       </c>
       <c r="L106">
-        <v>82702</v>
+        <v>228970</v>
       </c>
       <c r="M106" t="str">
-        <v>tt1646971</v>
+        <v>tt2305051</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Jak wytresować smoka 3</v>
+        <v>Dzika Rzeka</v>
       </c>
       <c r="B107" t="str">
-        <v>How to Train Your Dragon: The Hidden World</v>
+        <v>The River Wild</v>
       </c>
       <c r="C107">
-        <v>2019</v>
+        <v>1994</v>
       </c>
       <c r="D107" t="str">
-        <v>Dean DeBlois</v>
+        <v>Curtis Hanson</v>
       </c>
       <c r="E107" t="str">
-        <v>Dean DeBlois</v>
+        <v>Denis O&amp;#x27;Neill</v>
       </c>
       <c r="F107" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
+        <v>Przygodowy, Thriller, Dramat</v>
       </c>
       <c r="G107">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H107" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I107" t="str">
         <v>DVD</v>
       </c>
       <c r="J107">
-        <v>7.748</v>
+        <v>6.442</v>
       </c>
       <c r="K107" t="str">
         <v/>
       </c>
       <c r="L107">
-        <v>166428</v>
+        <v>8987</v>
       </c>
       <c r="M107" t="str">
-        <v>tt2386490</v>
+        <v>tt0110997</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Jestem Bogiem</v>
+        <v>Dzikie historie</v>
       </c>
       <c r="B108" t="str">
-        <v>Limitless</v>
+        <v>Wild Tales</v>
       </c>
       <c r="C108">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D108" t="str">
-        <v>Neil Burger</v>
+        <v>Damián Szifron</v>
       </c>
       <c r="E108" t="str">
-        <v>Leslie Dixon</v>
+        <v>Damián Szifron</v>
       </c>
       <c r="F108" t="str">
-        <v>Thriller, Tajemnica, Sci-Fi</v>
+        <v>Dramat, Thriller, Komedia</v>
       </c>
       <c r="G108">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="H108" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I108" t="str">
         <v>DVD</v>
       </c>
       <c r="J108">
-        <v>7.191</v>
+        <v>7.866</v>
       </c>
       <c r="K108" t="str">
         <v/>
       </c>
       <c r="L108">
-        <v>51876</v>
+        <v>265195</v>
       </c>
       <c r="M108" t="str">
-        <v>tt1219289</v>
+        <v>tt3011894</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Jestem taka piękna!</v>
+        <v>Dziobem i pazurem</v>
       </c>
       <c r="B109" t="str">
-        <v>I Feel Pretty</v>
+        <v/>
       </c>
       <c r="C109">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="D109" t="str">
-        <v>Abby Kohn, Marc Silverstein</v>
+        <v>Krystian Matysek</v>
       </c>
       <c r="E109" t="str">
-        <v>Abby Kohn, Marc Silverstein</v>
+        <v/>
       </c>
       <c r="F109" t="str">
-        <v>Komedia, Romans</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v/>
+      </c>
+      <c r="G109" t="str">
+        <v/>
       </c>
       <c r="H109" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I109" t="str">
         <v>DVD</v>
       </c>
-      <c r="J109">
-        <v>6.381</v>
+      <c r="J109" t="str">
+        <v/>
       </c>
       <c r="K109" t="str">
         <v/>
       </c>
-      <c r="L109">
-        <v>460668</v>
+      <c r="L109" t="str">
+        <v/>
       </c>
       <c r="M109" t="str">
-        <v>tt6791096</v>
+        <v/>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Jeszcze dalej niż północ</v>
+        <v>Dzwonnik z Notre Dame</v>
       </c>
       <c r="B110" t="str">
-        <v>Welcome to the Sticks</v>
+        <v>The Hunchback of Notre Dame</v>
       </c>
       <c r="C110">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="D110" t="str">
-        <v>Dany Boon</v>
+        <v>Gary Trousdale, Kirk Wise</v>
       </c>
       <c r="E110" t="str">
-        <v>Dany Boon, Alexandre Charlot, Franck Magnier</v>
+        <v>Jonathan Roberts, Noni White, Irene Mecchi</v>
       </c>
       <c r="F110" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Dramat, Animacja, Familijny</v>
       </c>
       <c r="G110">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="H110" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I110" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J110">
-        <v>6.697</v>
+        <v>7.125</v>
       </c>
       <c r="K110" t="str">
         <v/>
       </c>
       <c r="L110">
-        <v>8265</v>
+        <v>10545</v>
       </c>
       <c r="M110" t="str">
-        <v>tt1064932</v>
+        <v>tt0116583</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Joker</v>
+        <v>E.T.</v>
       </c>
       <c r="B111" t="str">
-        <v/>
+        <v>E.T. the Extra-Terrestrial</v>
       </c>
       <c r="C111">
-        <v>2019</v>
+        <v>1982</v>
       </c>
       <c r="D111" t="str">
-        <v>Todd Phillips</v>
+        <v>Steven Spielberg</v>
       </c>
       <c r="E111" t="str">
-        <v>Todd Phillips, Scott Silver</v>
+        <v>Melissa Mathison</v>
       </c>
       <c r="F111" t="str">
-        <v>Kryminał, Thriller, Dramat</v>
+        <v>Sci-Fi, Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G111">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="H111" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I111" t="str">
-        <v>DVD + Blu-ray</v>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J111">
+        <v>7.51</v>
       </c>
       <c r="K111" t="str">
         <v/>
       </c>
       <c r="L111">
-        <v>475557</v>
+        <v>601</v>
       </c>
       <c r="M111" t="str">
-        <v>tt7286456</v>
+        <v>tt0083866</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Julia wraca do domu</v>
+        <v>Efekt motyla</v>
       </c>
       <c r="B112" t="str">
-        <v>Julie Walking Home</v>
+        <v>The Butterfly Effect</v>
       </c>
       <c r="C112">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D112" t="str">
-        <v>Agnieszka Holland</v>
+        <v>J. Mackye Gruber, Eric Bress</v>
       </c>
       <c r="E112" t="str">
-        <v>Agnieszka Holland, Arlene Sarner, Roman Gren</v>
+        <v>J. Mackye Gruber, Eric Bress</v>
       </c>
       <c r="F112" t="str">
-        <v>Dramat, Romans</v>
+        <v>Sci-Fi, Thriller</v>
       </c>
       <c r="G112">
         <v>113</v>
       </c>
       <c r="H112" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I112" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J112">
-        <v>5.5</v>
+        <v>7.572</v>
       </c>
       <c r="K112" t="str">
         <v/>
       </c>
       <c r="L112">
-        <v>64523</v>
+        <v>1954</v>
       </c>
       <c r="M112" t="str">
-        <v>tt0246719</v>
+        <v>tt0289879</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Jurassic World</v>
+        <v>Elegia</v>
       </c>
       <c r="B113" t="str">
-        <v/>
+        <v>Elegy</v>
       </c>
       <c r="C113">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="D113" t="str">
-        <v>Colin Trevorrow</v>
+        <v>Isabel Coixet</v>
       </c>
       <c r="E113" t="str">
-        <v>Rick Jaffa, Amanda Silver, Amanda Silver</v>
+        <v>Nicholas Meyer</v>
       </c>
       <c r="F113" t="str">
-        <v>Akcja, Przygodowy, Sci-Fi, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G113">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H113" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I113" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J113">
-        <v>6.699</v>
+        <v>6.299</v>
       </c>
       <c r="K113" t="str">
         <v/>
       </c>
       <c r="L113">
-        <v>135397</v>
+        <v>11671</v>
       </c>
       <c r="M113" t="str">
-        <v>tt0369610</v>
+        <v>tt0974554</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>K-PAX</v>
+        <v>Epoka Lodowcowa</v>
       </c>
       <c r="B114" t="str">
-        <v/>
+        <v>Ice Age</v>
       </c>
       <c r="C114">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="D114" t="str">
-        <v>Iain Softley</v>
+        <v>Chris Wedge</v>
       </c>
       <c r="E114" t="str">
-        <v>Charles Leavitt</v>
+        <v>Michael Berg, Michael J. Wilson, Peter Ackerman</v>
       </c>
       <c r="F114" t="str">
-        <v>Sci-Fi, Dramat, Tajemnica</v>
+        <v>Animacja, Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G114">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="H114" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I114" t="str">
         <v>DVD</v>
       </c>
       <c r="J114">
-        <v>7.201</v>
+        <v>7.367</v>
       </c>
       <c r="K114" t="str">
         <v/>
       </c>
       <c r="L114">
-        <v>167</v>
+        <v>425</v>
       </c>
       <c r="M114" t="str">
-        <v>tt0272152</v>
+        <v>tt0268380</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Kaskader</v>
+        <v>Epoka Lodowcowa 2: Odwilż</v>
       </c>
       <c r="B115" t="str">
-        <v>The Fall Guy</v>
+        <v>Ice Age: The Meltdown</v>
       </c>
       <c r="C115">
-        <v>2024</v>
+        <v>2006</v>
       </c>
       <c r="D115" t="str">
-        <v>David Leitch</v>
+        <v>Carlos Saldanha</v>
       </c>
       <c r="E115" t="str">
-        <v>Drew Pearce</v>
+        <v>Jim Hecht, Gerry Swallow, Gerry Swallow</v>
       </c>
       <c r="F115" t="str">
-        <v>Akcja, Komedia, Romans</v>
+        <v>Animacja, Familijny, Komedia, Przygodowy</v>
       </c>
       <c r="G115">
-        <v>127</v>
+        <v>91</v>
       </c>
       <c r="H115" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I115" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J115">
-        <v>6.969</v>
+        <v>6.717</v>
       </c>
       <c r="K115" t="str">
         <v/>
       </c>
       <c r="L115">
-        <v>746036</v>
+        <v>950</v>
       </c>
       <c r="M115" t="str">
-        <v>tt1684562</v>
+        <v>tt0438097</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Kate i Leopold</v>
+        <v>Epoka Lodowcowa 3: Era Dinozaurów</v>
       </c>
       <c r="B116" t="str">
-        <v>Kate &amp;amp; Leopold</v>
+        <v>Ice Age: Dawn of the Dinosaurs</v>
       </c>
       <c r="C116">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="D116" t="str">
-        <v>James Mangold</v>
+        <v>Carlos Saldanha</v>
       </c>
       <c r="E116" t="str">
-        <v>Steven Rogers, James Mangold, Steven Rogers</v>
+        <v>Peter Ackerman, Michael Berg, Jason Carter Eaton</v>
       </c>
       <c r="F116" t="str">
-        <v>Romans, Komedia, Fantasy</v>
+        <v>Animacja, Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G116">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="H116" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I116" t="str">
         <v>DVD</v>
       </c>
       <c r="J116">
-        <v>6.337</v>
+        <v>6.8</v>
       </c>
       <c r="K116" t="str">
         <v/>
       </c>
       <c r="L116">
-        <v>11232</v>
+        <v>8355</v>
       </c>
       <c r="M116" t="str">
-        <v>tt0035423</v>
+        <v>tt1080016</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Kevin sam w domu</v>
+        <v>Escape Room</v>
       </c>
       <c r="B117" t="str">
-        <v>Home Alone</v>
+        <v/>
       </c>
       <c r="C117">
-        <v>1990</v>
+        <v>2019</v>
       </c>
       <c r="D117" t="str">
-        <v>Chris Columbus</v>
+        <v>Adam Robitel</v>
       </c>
       <c r="E117" t="str">
-        <v>John Hughes</v>
+        <v>Bragi F. Schut, Maria Melnik, Bragi F. Schut</v>
       </c>
       <c r="F117" t="str">
-        <v>Komedia, Familijny</v>
+        <v>Horror, Thriller, Tajemnica</v>
       </c>
       <c r="G117">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H117" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I117" t="str">
         <v>DVD</v>
       </c>
       <c r="J117">
-        <v>7.5</v>
+        <v>6.544</v>
       </c>
       <c r="K117" t="str">
         <v/>
       </c>
       <c r="L117">
-        <v>771</v>
+        <v>522681</v>
       </c>
       <c r="M117" t="str">
-        <v>tt0099785</v>
+        <v>tt5886046</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Kevin sam w Nowym Jorku</v>
+        <v>Eternity. Wybieram Ciebie</v>
       </c>
       <c r="B118" t="str">
-        <v>Home Alone 2: Lost in New York</v>
+        <v>Eternity</v>
       </c>
       <c r="C118">
-        <v>1992</v>
+        <v>2025</v>
       </c>
       <c r="D118" t="str">
-        <v>Chris Columbus</v>
+        <v>David Freyne</v>
       </c>
       <c r="E118" t="str">
-        <v>John Hughes</v>
+        <v>David Freyne, Pat Cunnane</v>
       </c>
       <c r="F118" t="str">
-        <v>Komedia, Familijny, Przygodowy</v>
+        <v>Romans, Komedia, Dramat</v>
       </c>
       <c r="G118">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H118" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I118" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J118">
-        <v>6.8</v>
+        <v>7</v>
       </c>
       <c r="K118" t="str">
         <v/>
       </c>
       <c r="L118">
-        <v>772</v>
+        <v>1259102</v>
       </c>
       <c r="M118" t="str">
-        <v>tt0104431</v>
+        <v>tt24950660</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Kiedy dzwoni nieznajomy</v>
+        <v>EuroTrip</v>
       </c>
       <c r="B119" t="str">
-        <v>When a Stranger Calls</v>
+        <v/>
       </c>
       <c r="C119">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D119" t="str">
-        <v>Simon West</v>
+        <v>Jeff Schaffer</v>
       </c>
       <c r="E119" t="str">
-        <v/>
+        <v>David Mandel, Jeff Schaffer, Alec Berg</v>
       </c>
       <c r="F119" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Komedia</v>
       </c>
       <c r="G119">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H119" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I119" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J119">
-        <v>5.746</v>
+        <v>6.6</v>
       </c>
       <c r="K119" t="str">
         <v/>
       </c>
       <c r="L119">
-        <v>10053</v>
+        <v>9352</v>
       </c>
       <c r="M119" t="str">
-        <v>tt0455857</v>
+        <v>tt0356150</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Kiedy mężczyzna kocha kobietę</v>
+        <v>Ex Machina</v>
       </c>
       <c r="B120" t="str">
-        <v>When a Man Loves a Woman</v>
+        <v/>
       </c>
       <c r="C120">
-        <v>1994</v>
+        <v>2015</v>
       </c>
       <c r="D120" t="str">
-        <v>Luis Mandoki</v>
+        <v>Alex Garland</v>
       </c>
       <c r="E120" t="str">
-        <v>Al Franken, Ronald Bass</v>
+        <v>Alex Garland</v>
       </c>
       <c r="F120" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Sci-Fi</v>
       </c>
       <c r="G120">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="H120" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I120" t="str">
         <v>DVD</v>
       </c>
       <c r="J120">
-        <v>6.591</v>
+        <v>7.572</v>
       </c>
       <c r="K120" t="str">
         <v/>
       </c>
       <c r="L120">
-        <v>10449</v>
+        <v>264660</v>
       </c>
       <c r="M120" t="str">
-        <v>tt0111693</v>
+        <v>tt0470752</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Kobieta w czerni</v>
+        <v>Fala</v>
       </c>
       <c r="B121" t="str">
-        <v>The Woman in Black</v>
+        <v>The Wave</v>
       </c>
       <c r="C121">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D121" t="str">
-        <v>James Watkins</v>
+        <v>Dennis Gansel</v>
       </c>
       <c r="E121" t="str">
-        <v>Jane Goldman</v>
+        <v>Peter Thorwarth, Dennis Gansel</v>
       </c>
       <c r="F121" t="str">
-        <v>Dramat, Horror, Thriller</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G121">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="H121" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I121" t="str">
         <v>DVD</v>
       </c>
       <c r="J121">
-        <v>6.141</v>
+        <v>7.485</v>
       </c>
       <c r="K121" t="str">
         <v/>
       </c>
       <c r="L121">
-        <v>65086</v>
+        <v>7735</v>
       </c>
       <c r="M121" t="str">
-        <v>tt1596365</v>
+        <v>tt1063669</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Kobiety pragną bardziej</v>
+        <v>Fałszerze</v>
       </c>
       <c r="B122" t="str">
-        <v>He&amp;#x27;s Just Not That Into You</v>
+        <v>The Counterfeiters</v>
       </c>
       <c r="C122">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D122" t="str">
-        <v>Ken Kwapis</v>
+        <v>Stefan Ruzowitzky</v>
       </c>
       <c r="E122" t="str">
-        <v>Abby Kohn, Marc Silverstein</v>
+        <v>Stefan Ruzowitzky</v>
       </c>
       <c r="F122" t="str">
-        <v>Komedia, Romans, Dramat</v>
+        <v>Dramat, Wojenny</v>
       </c>
       <c r="G122">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="H122" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I122" t="str">
         <v>DVD</v>
       </c>
       <c r="J122">
-        <v>6.614</v>
+        <v>7.369</v>
       </c>
       <c r="K122" t="str">
         <v/>
       </c>
       <c r="L122">
-        <v>10184</v>
+        <v>7862</v>
       </c>
       <c r="M122" t="str">
-        <v>tt1001508</v>
+        <v>tt0813547</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Kobiety z 6. piętra</v>
+        <v>Fantastyczne zwierzęta i jak je znaleźć</v>
       </c>
       <c r="B123" t="str">
-        <v>The Women on the 6th Floor</v>
+        <v>Fantastic Beasts and Where to Find Them</v>
       </c>
       <c r="C123">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="D123" t="str">
-        <v>Philippe Le Guay</v>
+        <v>David Yates</v>
       </c>
       <c r="E123" t="str">
-        <v>Philippe Le Guay, Jérôme Tonnerre</v>
+        <v>J.K. Rowling</v>
       </c>
       <c r="F123" t="str">
-        <v>Komedia</v>
+        <v>Fantasy, Przygodowy</v>
       </c>
       <c r="G123">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="H123" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I123" t="str">
         <v>DVD</v>
       </c>
       <c r="J123">
-        <v>6.788</v>
+        <v>7.311</v>
       </c>
       <c r="K123" t="str">
         <v/>
       </c>
       <c r="L123">
-        <v>57243</v>
+        <v>259316</v>
       </c>
       <c r="M123" t="str">
-        <v>tt1805297</v>
+        <v>tt3183660</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Kocha, lubi, szanuje</v>
+        <v>Fantastyczne zwierzęta: Zbrodnie Grindelwalda</v>
       </c>
       <c r="B124" t="str">
-        <v>Crazy, Stupid, Love.</v>
+        <v>Fantastic Beasts: The Crimes of Grindelwald</v>
       </c>
       <c r="C124">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D124" t="str">
-        <v>Glenn Ficarra, John Requa</v>
+        <v>David Yates</v>
       </c>
       <c r="E124" t="str">
-        <v>Dan Fogelman</v>
+        <v>J.K. Rowling</v>
       </c>
       <c r="F124" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Fantasy, Przygodowy</v>
       </c>
       <c r="G124">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="H124" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I124" t="str">
         <v>DVD</v>
       </c>
       <c r="J124">
-        <v>7.269</v>
+        <v>6.842</v>
       </c>
       <c r="K124" t="str">
         <v/>
       </c>
       <c r="L124">
-        <v>50646</v>
+        <v>338952</v>
       </c>
       <c r="M124" t="str">
-        <v>tt1570728</v>
+        <v>tt4123430</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Koneser</v>
+        <v>Fast Food Nation</v>
       </c>
       <c r="B125" t="str">
-        <v>The Best Offer</v>
+        <v/>
       </c>
       <c r="C125">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="D125" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E125" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="F125" t="str">
-        <v>Dramat, Romans, Kryminał</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G125">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="H125" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I125" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J125">
-        <v>7.804</v>
+        <v>6.058</v>
       </c>
       <c r="K125" t="str">
         <v/>
       </c>
       <c r="L125">
-        <v>152742</v>
+        <v>8324</v>
       </c>
       <c r="M125" t="str">
-        <v>tt1924396</v>
+        <v>tt0460792</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Kopciuszek</v>
+        <v>Fatalne zauroczenie</v>
       </c>
       <c r="B126" t="str">
-        <v>Cinderella</v>
+        <v>Fatal Attraction</v>
       </c>
       <c r="C126">
-        <v>1950</v>
+        <v>1987</v>
       </c>
       <c r="D126" t="str">
-        <v>Clyde Geronimi, Wilfred Jackson, Hamilton Luske</v>
+        <v>Adrian Lyne</v>
       </c>
       <c r="E126" t="str">
-        <v>Joe Rinaldi, Ken Anderson, Ted Sears</v>
+        <v>James Dearden</v>
       </c>
       <c r="F126" t="str">
-        <v>Familijny, Fantasy, Animacja, Romans</v>
+        <v>Thriller, Dramat, Romans</v>
       </c>
       <c r="G126">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="H126" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I126" t="str">
         <v>DVD</v>
       </c>
       <c r="J126">
-        <v>7.044</v>
+        <v>6.842</v>
       </c>
       <c r="K126" t="str">
         <v/>
       </c>
       <c r="L126">
-        <v>11224</v>
+        <v>10998</v>
       </c>
       <c r="M126" t="str">
-        <v>tt0042332</v>
+        <v>tt0093010</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Kot w butach</v>
+        <v>Fish Tank</v>
       </c>
       <c r="B127" t="str">
-        <v>Puss in Boots</v>
+        <v/>
       </c>
       <c r="C127">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D127" t="str">
-        <v>Chris Miller</v>
+        <v>Andrea Arnold</v>
       </c>
       <c r="E127" t="str">
-        <v>Tom Wheeler, Tom Wheeler, Brian Lynch</v>
+        <v>Andrea Arnold</v>
       </c>
       <c r="F127" t="str">
-        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Akcja</v>
+        <v>Dramat</v>
       </c>
       <c r="G127">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="H127" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I127" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J127">
-        <v>6.583</v>
+        <v>6.936</v>
       </c>
       <c r="K127" t="str">
         <v/>
       </c>
       <c r="L127">
-        <v>417859</v>
+        <v>24469</v>
       </c>
       <c r="M127" t="str">
-        <v>tt0448694</v>
+        <v>tt1232776</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Kraina lodu</v>
+        <v>Forrest Gump</v>
       </c>
       <c r="B128" t="str">
-        <v>Frozen</v>
+        <v/>
       </c>
       <c r="C128">
-        <v>2013</v>
+        <v>1994</v>
       </c>
       <c r="D128" t="str">
-        <v>Chris Buck, Jennifer Lee</v>
+        <v>Robert Zemeckis</v>
       </c>
       <c r="E128" t="str">
-        <v>Jennifer Lee, Chris Buck, Shane Morris</v>
+        <v>Eric Roth</v>
       </c>
       <c r="F128" t="str">
-        <v>Animacja, Familijny, Przygodowy, Fantasy</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G128">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="H128" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I128" t="str">
         <v>DVD</v>
       </c>
       <c r="J128">
-        <v>7.249</v>
+        <v>8.462</v>
       </c>
       <c r="K128" t="str">
         <v/>
       </c>
       <c r="L128">
-        <v>109445</v>
+        <v>13</v>
       </c>
       <c r="M128" t="str">
-        <v>tt2294629</v>
+        <v>tt0109830</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Króliczek</v>
+        <v>Free Guy</v>
       </c>
       <c r="B129" t="str">
-        <v>The House Bunny</v>
+        <v/>
       </c>
       <c r="C129">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="D129" t="str">
-        <v>Fred Wolf</v>
+        <v>Shawn Levy</v>
       </c>
       <c r="E129" t="str">
-        <v>Karen McCullah, Kirsten Smith</v>
+        <v>Matt Lieberman, Matt Lieberman, Zak Penn</v>
       </c>
       <c r="F129" t="str">
-        <v>Romans, Komedia</v>
+        <v>Komedia, Przygodowy, Sci-Fi</v>
       </c>
       <c r="G129">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="H129" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I129" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J129">
-        <v>5.673</v>
+        <v>7.463</v>
       </c>
       <c r="K129" t="str">
         <v/>
       </c>
       <c r="L129">
-        <v>12620</v>
+        <v>550988</v>
       </c>
       <c r="M129" t="str">
-        <v>tt0852713</v>
+        <v>tt6264654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Krudowie</v>
+        <v>Furia</v>
       </c>
       <c r="B130" t="str">
-        <v>The Croods</v>
+        <v>Fury</v>
       </c>
       <c r="C130">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D130" t="str">
-        <v>Chris Sanders, Kirk DeMicco</v>
+        <v>David Ayer</v>
       </c>
       <c r="E130" t="str">
-        <v>Chris Sanders, John Cleese, Chris Sanders</v>
+        <v>David Ayer</v>
       </c>
       <c r="F130" t="str">
-        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+        <v>Wojenny, Dramat, Akcja</v>
       </c>
       <c r="G130">
-        <v>98</v>
+        <v>134</v>
       </c>
       <c r="H130" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I130" t="str">
         <v>DVD</v>
       </c>
       <c r="J130">
-        <v>6.928</v>
+        <v>7.54</v>
       </c>
       <c r="K130" t="str">
         <v/>
       </c>
       <c r="L130">
-        <v>49519</v>
+        <v>228150</v>
       </c>
       <c r="M130" t="str">
-        <v>tt0481499</v>
+        <v>tt2713180</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Krzyk</v>
+        <v>Gdzie jest Dory</v>
       </c>
       <c r="B131" t="str">
-        <v>Scream</v>
+        <v>Finding Dory</v>
       </c>
       <c r="C131">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="D131" t="str">
-        <v>Wes Craven</v>
+        <v>Andrew Stanton</v>
       </c>
       <c r="E131" t="str">
-        <v>Kevin Williamson</v>
+        <v>Andrew Stanton, Victoria Strouse, Andrew Stanton</v>
       </c>
       <c r="F131" t="str">
-        <v>Kryminał, Horror, Tajemnica</v>
+        <v>Przygodowy, Animacja, Komedia, Familijny</v>
       </c>
       <c r="G131">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="H131" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I131" t="str">
         <v>DVD</v>
       </c>
       <c r="J131">
-        <v>7.425</v>
+        <v>7.039</v>
       </c>
       <c r="K131" t="str">
         <v/>
       </c>
       <c r="L131">
-        <v>4232</v>
+        <v>127380</v>
       </c>
       <c r="M131" t="str">
-        <v>tt0117571</v>
+        <v>tt2277860</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Krzyk 2</v>
+        <v>Gdzie jest Nemo</v>
       </c>
       <c r="B132" t="str">
-        <v>Scream 2</v>
+        <v>Finding Nemo</v>
       </c>
       <c r="C132">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="D132" t="str">
-        <v>Wes Craven</v>
+        <v>Andrew Stanton</v>
       </c>
       <c r="E132" t="str">
-        <v>Kevin Williamson</v>
+        <v>David Reynolds, Bob Peterson, Andrew Stanton</v>
       </c>
       <c r="F132" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Animacja, Familijny</v>
       </c>
       <c r="G132">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="H132" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I132" t="str">
         <v>DVD</v>
       </c>
       <c r="J132">
-        <v>6.507</v>
+        <v>7.8</v>
       </c>
       <c r="K132" t="str">
         <v/>
       </c>
       <c r="L132">
-        <v>4233</v>
+        <v>12</v>
       </c>
       <c r="M132" t="str">
-        <v>tt0120082</v>
+        <v>tt0266543</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Krzyk 3</v>
+        <v>Gdzie jesteś, Bernadette?</v>
       </c>
       <c r="B133" t="str">
-        <v>Scream 3</v>
+        <v>Where&amp;#x27;d You Go, Bernadette</v>
       </c>
       <c r="C133">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="D133" t="str">
-        <v>Wes Craven</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E133" t="str">
-        <v>Ehren Kruger</v>
+        <v>Holly Gent, Vincent Palmo Jr., Richard Linklater</v>
       </c>
       <c r="F133" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G133">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="H133" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I133" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J133">
-        <v>6.001</v>
+        <v>6.581</v>
       </c>
       <c r="K133" t="str">
         <v/>
       </c>
       <c r="L133">
-        <v>4234</v>
+        <v>405177</v>
       </c>
       <c r="M133" t="str">
-        <v>tt0134084</v>
+        <v>tt2365580</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Krzyk 4</v>
+        <v>Gdzie mieszkają dzikie stwory</v>
       </c>
       <c r="B134" t="str">
-        <v>Scream 4</v>
+        <v>Where the Wild Things Are</v>
       </c>
       <c r="C134">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D134" t="str">
-        <v>Wes Craven</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="E134" t="str">
-        <v>Kevin Williamson</v>
+        <v>Spike Jonze, Dave Eggers</v>
       </c>
       <c r="F134" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Fantasy, Dramat, Przygodowy, Familijny</v>
       </c>
       <c r="G134">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="H134" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I134" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J134">
-        <v>6.474</v>
+        <v>6.492</v>
       </c>
       <c r="K134" t="str">
         <v/>
       </c>
       <c r="L134">
-        <v>41446</v>
+        <v>16523</v>
       </c>
       <c r="M134" t="str">
-        <v>tt1262416</v>
+        <v>tt0386117</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Krzysiu, gdzie jesteś?</v>
+        <v>Ghostland</v>
       </c>
       <c r="B135" t="str">
-        <v>Christopher Robin</v>
+        <v/>
       </c>
       <c r="C135">
         <v>2018</v>
       </c>
       <c r="D135" t="str">
-        <v>Marc Forster</v>
+        <v>Pascal Laugier</v>
       </c>
       <c r="E135" t="str">
-        <v>Greg Brooker, Mark Steven Johnson, Alex Ross Perry</v>
+        <v>Pascal Laugier</v>
       </c>
       <c r="F135" t="str">
-        <v>Przygodowy, Komedia, Familijny, Fantasy</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G135">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="H135" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I135" t="str">
         <v>DVD</v>
       </c>
       <c r="J135">
-        <v>7.306</v>
+        <v>7.39</v>
       </c>
       <c r="K135" t="str">
         <v/>
       </c>
       <c r="L135">
-        <v>420814</v>
+        <v>476299</v>
       </c>
       <c r="M135" t="str">
-        <v>tt4575576</v>
+        <v>tt6195094</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Kto Tam?</v>
+        <v>Gladiator</v>
       </c>
       <c r="B136" t="str">
-        <v>Knock Knock</v>
+        <v/>
       </c>
       <c r="C136">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="D136" t="str">
-        <v>Eli Roth</v>
+        <v>Ridley Scott</v>
       </c>
       <c r="E136" t="str">
-        <v>Guillermo Amoedo, Eli Roth, Nicolás López</v>
+        <v>David Franzoni, John Logan, William Nicholson</v>
       </c>
       <c r="F136" t="str">
-        <v>Horror, Thriller</v>
+        <v>Akcja, Dramat, Przygodowy</v>
       </c>
       <c r="G136">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="H136" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I136" t="str">
         <v>DVD</v>
       </c>
       <c r="J136">
-        <v>5.389</v>
+        <v>8.222</v>
       </c>
       <c r="K136" t="str">
         <v/>
       </c>
       <c r="L136">
-        <v>263472</v>
+        <v>98</v>
       </c>
       <c r="M136" t="str">
-        <v>tt3605418</v>
+        <v>tt0172495</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Kwiat pustyni</v>
+        <v>Gniazdo ryjówek</v>
       </c>
       <c r="B137" t="str">
-        <v>Desert Flower</v>
+        <v>Shrew&amp;#x27;s Nest</v>
       </c>
       <c r="C137">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D137" t="str">
-        <v>Sherry Hormann</v>
+        <v>Esteban Roel, Juanfer Andrés</v>
       </c>
       <c r="E137" t="str">
-        <v/>
+        <v>Ángel Amorós, Emma Tusell, Juanfer Andrés</v>
       </c>
       <c r="F137" t="str">
-        <v>Dramat</v>
+        <v>Horror, Thriller, Dramat</v>
       </c>
       <c r="G137">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="H137" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I137" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J137">
-        <v>7.58</v>
+        <v>6.841</v>
       </c>
       <c r="K137" t="str">
         <v/>
       </c>
       <c r="L137">
-        <v>33997</v>
+        <v>284305</v>
       </c>
       <c r="M137" t="str">
-        <v>tt1054580</v>
+        <v>tt3417756</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Lassie</v>
+        <v>Gorzkie gody</v>
       </c>
       <c r="B138" t="str">
-        <v/>
+        <v>Bitter Moon</v>
       </c>
       <c r="C138">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="D138" t="str">
-        <v>Daniel Petrie</v>
+        <v>Roman Polański</v>
       </c>
       <c r="E138" t="str">
-        <v>Matthew Jacobs, Gary Ross, Elizabeth Anderson</v>
+        <v>Roman Polański, Gérard Brach, John Brownjohn</v>
       </c>
       <c r="F138" t="str">
-        <v>Familijny, Przygodowy</v>
+        <v>Thriller, Dramat, Romans</v>
       </c>
       <c r="G138">
-        <v>94</v>
+        <v>140</v>
       </c>
       <c r="H138" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I138" t="str">
         <v>DVD</v>
       </c>
       <c r="J138">
-        <v>6.1</v>
+        <v>7.102</v>
       </c>
       <c r="K138" t="str">
         <v/>
       </c>
       <c r="L138">
-        <v>29918</v>
+        <v>10497</v>
       </c>
       <c r="M138" t="str">
-        <v>tt0110305</v>
+        <v>tt0104779</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Last Vegas</v>
+        <v>Gosford Park</v>
       </c>
       <c r="B139" t="str">
         <v/>
       </c>
       <c r="C139">
-        <v>2013</v>
+        <v>2001</v>
       </c>
       <c r="D139" t="str">
-        <v>Jon Turteltaub</v>
+        <v>Robert Altman</v>
       </c>
       <c r="E139" t="str">
-        <v>Dan Fogelman</v>
+        <v>Julian Fellowes</v>
       </c>
       <c r="F139" t="str">
-        <v>Komedia</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G139">
-        <v>105</v>
+        <v>137</v>
       </c>
       <c r="H139" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I139" t="str">
         <v>DVD</v>
       </c>
       <c r="J139">
-        <v>6.4</v>
+        <v>6.821</v>
       </c>
       <c r="K139" t="str">
         <v/>
       </c>
       <c r="L139">
-        <v>137093</v>
+        <v>5279</v>
       </c>
       <c r="M139" t="str">
-        <v>tt1204975</v>
+        <v>tt0280707</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Legenda Zorro</v>
+        <v>Greenland</v>
       </c>
       <c r="B140" t="str">
-        <v>The Legend of Zorro</v>
+        <v/>
       </c>
       <c r="C140">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="D140" t="str">
-        <v>Martin Campbell</v>
+        <v>Ric Roman Waugh</v>
       </c>
       <c r="E140" t="str">
-        <v>Roberto Orci, Alex Kurtzman, Alex Kurtzman</v>
+        <v>Chris Sparling</v>
       </c>
       <c r="F140" t="str">
-        <v>Akcja, Przygodowy, Western</v>
+        <v>Akcja, Przygodowy, Thriller, Sci-Fi</v>
       </c>
       <c r="G140">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="H140" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I140" t="str">
         <v>DVD</v>
       </c>
       <c r="J140">
-        <v>6.124</v>
+        <v>7.123</v>
       </c>
       <c r="K140" t="str">
         <v/>
       </c>
       <c r="L140">
-        <v>1656</v>
+        <v>524047</v>
       </c>
       <c r="M140" t="str">
-        <v>tt0386140</v>
+        <v>tt7737786</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Lepiej późno niż później</v>
+        <v>Grinch</v>
       </c>
       <c r="B141" t="str">
-        <v>Something&amp;#x27;s Gotta Give</v>
+        <v>The Grinch</v>
       </c>
       <c r="C141">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="D141" t="str">
-        <v>Nancy Meyers</v>
+        <v>Yarrow Cheney, Scott Mosier</v>
       </c>
       <c r="E141" t="str">
-        <v>Nancy Meyers</v>
+        <v>Michael LeSieur, Tommy Swerdlow</v>
       </c>
       <c r="F141" t="str">
-        <v>Dramat, Komedia, Romans</v>
+        <v>Familijny, Komedia, Animacja</v>
       </c>
       <c r="G141">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c r="H141" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I141" t="str">
         <v>DVD</v>
       </c>
       <c r="J141">
-        <v>6.641</v>
+        <v>6.873</v>
       </c>
       <c r="K141" t="str">
         <v/>
       </c>
       <c r="L141">
-        <v>6964</v>
+        <v>360920</v>
       </c>
       <c r="M141" t="str">
-        <v>tt0337741</v>
+        <v>tt2709692</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Lilo i Stich</v>
+        <v>Grzeczni chłopcy</v>
       </c>
       <c r="B142" t="str">
-        <v>Lilo &amp;amp; Stitch</v>
+        <v>Good Boys</v>
       </c>
       <c r="C142">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="D142" t="str">
-        <v>Dean Fleischer Camp</v>
+        <v>Gene Stupnitsky</v>
       </c>
       <c r="E142" t="str">
-        <v>Chris Kekaniokalani Bright, Mike Van Waes</v>
+        <v>Gene Stupnitsky, Lee Eisenberg</v>
       </c>
       <c r="F142" t="str">
-        <v>Familijny, Sci-Fi, Komedia</v>
+        <v>Komedia</v>
       </c>
       <c r="G142">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="H142" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I142" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J142">
-        <v>7.226</v>
+        <v>6.847</v>
       </c>
       <c r="K142" t="str">
         <v/>
       </c>
       <c r="L142">
-        <v>552524</v>
+        <v>521777</v>
       </c>
       <c r="M142" t="str">
-        <v>tt11655566</v>
+        <v>tt6977338</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Listy do M.</v>
+        <v>Harry Potter - Mistrzostwa świata w quidditchu [PC]</v>
       </c>
       <c r="B143" t="str">
-        <v>Letters to Santa</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v/>
+      </c>
+      <c r="C143" t="str">
+        <v/>
       </c>
       <c r="D143" t="str">
-        <v>Mitja Okorn</v>
+        <v/>
       </c>
       <c r="E143" t="str">
-        <v>Karolina Szablewska, Marcin Baczyński</v>
+        <v/>
       </c>
       <c r="F143" t="str">
-        <v>Komedia, Romans</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v/>
+      </c>
+      <c r="G143" t="str">
+        <v/>
       </c>
       <c r="H143" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I143" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.901</v>
+        <v/>
+      </c>
+      <c r="J143" t="str">
+        <v/>
       </c>
       <c r="K143" t="str">
         <v/>
       </c>
-      <c r="L143">
-        <v>79221</v>
+      <c r="L143" t="str">
+        <v/>
       </c>
       <c r="M143" t="str">
-        <v>tt1927077</v>
+        <v/>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Looper - Pętla czasu</v>
+        <v>Harry Potter i Czara Ognia</v>
       </c>
       <c r="B144" t="str">
-        <v>Looper</v>
+        <v>Harry Potter and the Goblet of Fire</v>
       </c>
       <c r="C144">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="D144" t="str">
-        <v>Rian Johnson</v>
+        <v>Mike Newell</v>
       </c>
       <c r="E144" t="str">
-        <v>Rian Johnson</v>
+        <v>Steve Kloves</v>
       </c>
       <c r="F144" t="str">
-        <v>Akcja, Thriller, Sci-Fi</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G144">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="H144" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I144" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.899</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J144" t="str">
+        <v/>
       </c>
       <c r="K144" t="str">
         <v/>
       </c>
       <c r="L144">
-        <v>59967</v>
+        <v>674</v>
       </c>
       <c r="M144" t="str">
-        <v>tt1276104</v>
+        <v>tt0330373</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Madagaskar</v>
+        <v>Harry Potter i Czara Ognia [PC]</v>
       </c>
       <c r="B145" t="str">
-        <v>Madagascar</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v/>
+      </c>
+      <c r="C145" t="str">
+        <v/>
       </c>
       <c r="D145" t="str">
-        <v>Eric Darnell, Tom McGrath</v>
+        <v/>
       </c>
       <c r="E145" t="str">
-        <v>Billy Frolick, Mark Burton, Tom McGrath</v>
+        <v/>
       </c>
       <c r="F145" t="str">
-        <v>Familijny, Animacja, Przygodowy, Komedia</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v/>
+      </c>
+      <c r="G145" t="str">
+        <v/>
       </c>
       <c r="H145" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I145" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.917</v>
+        <v/>
+      </c>
+      <c r="J145" t="str">
+        <v/>
       </c>
       <c r="K145" t="str">
         <v/>
       </c>
-      <c r="L145">
-        <v>953</v>
+      <c r="L145" t="str">
+        <v/>
       </c>
       <c r="M145" t="str">
-        <v>tt0351283</v>
+        <v/>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Mała Stopa</v>
+        <v>Harry Potter i Insygnia Śmierci: Część I</v>
       </c>
       <c r="B146" t="str">
-        <v>Smallfoot</v>
+        <v>Harry Potter and the Deathly Hallows: Part 1</v>
       </c>
       <c r="C146">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="D146" t="str">
-        <v>Karey Kirkpatrick</v>
+        <v>David Yates</v>
       </c>
       <c r="E146" t="str">
-        <v>Clare Sera, Karey Kirkpatrick, Eyal Podell</v>
+        <v>Steve Kloves</v>
       </c>
       <c r="F146" t="str">
-        <v>Familijny, Komedia, Przygodowy, Animacja</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G146">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="H146" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I146" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.8</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J146" t="str">
+        <v/>
       </c>
       <c r="K146" t="str">
         <v/>
       </c>
       <c r="L146">
-        <v>446894</v>
+        <v>12444</v>
       </c>
       <c r="M146" t="str">
-        <v>tt6182908</v>
+        <v>tt0926084</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Małgosia i Jaś</v>
+        <v>Harry Potter i Insygnia Śmierci: Część II</v>
       </c>
       <c r="B147" t="str">
-        <v>Gretel &amp;amp; Hansel</v>
+        <v>Harry Potter and the Deathly Hallows: Part 2</v>
       </c>
       <c r="C147">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="D147" t="str">
-        <v>Osgood Perkins</v>
+        <v>David Yates</v>
       </c>
       <c r="E147" t="str">
-        <v>Rob Hayes</v>
+        <v>Steve Kloves</v>
       </c>
       <c r="F147" t="str">
-        <v>Horror, Fantasy</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G147">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="H147" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I147" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>5.999</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J147" t="str">
+        <v/>
       </c>
       <c r="K147" t="str">
         <v/>
       </c>
       <c r="L147">
-        <v>542224</v>
+        <v>12445</v>
       </c>
       <c r="M147" t="str">
-        <v>tt9086228</v>
+        <v>tt1201607</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Mamma Mia!</v>
+        <v>Harry Potter i Kamień Filozoficzny</v>
       </c>
       <c r="B148" t="str">
-        <v/>
+        <v>Harry Potter and the Philosopher&amp;amp;#x27;s Stone</v>
       </c>
       <c r="C148">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="D148" t="str">
-        <v>Phyllida Lloyd</v>
+        <v>Chris Columbus</v>
       </c>
       <c r="E148" t="str">
-        <v>Catherine Johnson</v>
+        <v>Steve Kloves</v>
       </c>
       <c r="F148" t="str">
-        <v>Komedia, Romans</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G148">
-        <v>108</v>
+        <v>153</v>
       </c>
       <c r="H148" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I148" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.977</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J148" t="str">
+        <v/>
       </c>
       <c r="K148" t="str">
         <v/>
       </c>
       <c r="L148">
-        <v>11631</v>
+        <v>671</v>
       </c>
       <c r="M148" t="str">
-        <v>tt0795421</v>
+        <v>tt0241527</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Mamma Mia! Here We Go Again</v>
+        <v>Harry Potter i Komnata Tajemnic</v>
       </c>
       <c r="B149" t="str">
-        <v/>
+        <v>Harry Potter and the Chamber of Secrets</v>
       </c>
       <c r="C149">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="D149" t="str">
-        <v>Ol Parker</v>
+        <v>Chris Columbus</v>
       </c>
       <c r="E149" t="str">
-        <v>Ol Parker, Richard Curtis, Catherine Johnson</v>
+        <v>Steve Kloves</v>
       </c>
       <c r="F149" t="str">
-        <v>Komedia, Romans</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G149">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="H149" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I149" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.085</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J149" t="str">
+        <v/>
       </c>
       <c r="K149" t="str">
         <v/>
       </c>
       <c r="L149">
-        <v>458423</v>
+        <v>672</v>
       </c>
       <c r="M149" t="str">
-        <v>tt6911608</v>
+        <v>tt0295297</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Maraton tańca</v>
+        <v>Harry Potter i komnata tajemnic [PC]</v>
       </c>
       <c r="B150" t="str">
-        <v>Dance Marathon</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v/>
+      </c>
+      <c r="C150" t="str">
+        <v/>
       </c>
       <c r="D150" t="str">
-        <v>Magdalena Łazarkiewicz</v>
+        <v/>
       </c>
       <c r="E150" t="str">
-        <v>Maciej Kowalewski, Magdalena Łazarkiewicz</v>
+        <v/>
       </c>
       <c r="F150" t="str">
-        <v>Komedia, Romans</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v/>
+      </c>
+      <c r="G150" t="str">
+        <v/>
       </c>
       <c r="H150" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I150" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J150" t="str">
         <v/>
       </c>
       <c r="K150" t="str">
         <v/>
       </c>
-      <c r="L150">
-        <v>75830</v>
+      <c r="L150" t="str">
+        <v/>
       </c>
       <c r="M150" t="str">
-        <v>tt1769307</v>
+        <v/>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Marmaduke - pies na fali</v>
+        <v>Harry Potter i Książę Półkrwi</v>
       </c>
       <c r="B151" t="str">
-        <v>Marmaduke</v>
+        <v>Harry Potter and the Half-Blood Prince</v>
       </c>
       <c r="C151">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D151" t="str">
-        <v>Tom Dey</v>
+        <v>David Yates</v>
       </c>
       <c r="E151" t="str">
-        <v>Vince Di Meglio, Tim Rasmussen</v>
+        <v>Steve Kloves</v>
       </c>
       <c r="F151" t="str">
-        <v>Familijny, Komedia</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G151">
-        <v>88</v>
+        <v>153</v>
       </c>
       <c r="H151" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I151" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>5.215</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J151" t="str">
+        <v/>
       </c>
       <c r="K151" t="str">
         <v/>
       </c>
       <c r="L151">
-        <v>38579</v>
+        <v>767</v>
       </c>
       <c r="M151" t="str">
-        <v>tt1392197</v>
+        <v>tt0417741</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Martwe zło 2</v>
+        <v>Harry Potter i więzień Azkabanu</v>
       </c>
       <c r="B152" t="str">
-        <v>Evil Dead II</v>
+        <v>Harry Potter and the Prisoner of Azkaban</v>
       </c>
       <c r="C152">
-        <v>1987</v>
+        <v>2004</v>
       </c>
       <c r="D152" t="str">
-        <v>Sam Raimi</v>
+        <v>Alfonso Cuarón</v>
       </c>
       <c r="E152" t="str">
-        <v>Scott Spiegel, Sam Raimi</v>
+        <v>Steve Kloves</v>
       </c>
       <c r="F152" t="str">
-        <v>Horror, Komedia, Fantasy</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G152">
-        <v>81</v>
+        <v>141</v>
       </c>
       <c r="H152" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I152" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.5</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J152" t="str">
+        <v/>
       </c>
       <c r="K152" t="str">
         <v/>
       </c>
       <c r="L152">
-        <v>765</v>
+        <v>673</v>
       </c>
       <c r="M152" t="str">
-        <v>tt0092991</v>
+        <v>tt0304141</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Maska Zorro</v>
+        <v>Harry Potter i więzień azkabanu [PC]</v>
       </c>
       <c r="B153" t="str">
-        <v>The Mask of Zorro</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v/>
+      </c>
+      <c r="C153" t="str">
+        <v/>
       </c>
       <c r="D153" t="str">
-        <v>Martin Campbell</v>
+        <v/>
       </c>
       <c r="E153" t="str">
-        <v>John Eskow, Ted Elliott, Terry Rossio</v>
+        <v/>
       </c>
       <c r="F153" t="str">
-        <v>Akcja, Przygodowy</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v/>
+      </c>
+      <c r="G153" t="str">
+        <v/>
       </c>
       <c r="H153" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I153" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.575</v>
+        <v/>
+      </c>
+      <c r="J153" t="str">
+        <v/>
       </c>
       <c r="K153" t="str">
         <v/>
       </c>
-      <c r="L153">
-        <v>9342</v>
+      <c r="L153" t="str">
+        <v/>
       </c>
       <c r="M153" t="str">
-        <v>tt0120746</v>
+        <v/>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Mickey 17</v>
+        <v>Harry Potter i Zakon Feniksa</v>
       </c>
       <c r="B154" t="str">
-        <v/>
+        <v>Harry Potter and the Order of the Phoenix</v>
       </c>
       <c r="C154">
-        <v>2025</v>
+        <v>2007</v>
       </c>
       <c r="D154" t="str">
-        <v>봉준호</v>
+        <v>David Yates</v>
       </c>
       <c r="E154" t="str">
-        <v>봉준호</v>
+        <v>Michael Goldenberg</v>
       </c>
       <c r="F154" t="str">
-        <v>Sci-Fi, Komedia, Przygodowy</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G154">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H154" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I154" t="str">
-        <v>Blu-ray</v>
-[...2 lines deleted...]
-        <v>6.833</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J154" t="str">
+        <v/>
       </c>
       <c r="K154" t="str">
         <v/>
       </c>
       <c r="L154">
-        <v>696506</v>
+        <v>675</v>
       </c>
       <c r="M154" t="str">
-        <v>tt12299608</v>
+        <v>tt0373889</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Milion Sposobów, jak Zginąć na Zachodzie</v>
+        <v>Hawana</v>
       </c>
       <c r="B155" t="str">
-        <v>A Million Ways to Die in the West</v>
+        <v>Havana</v>
       </c>
       <c r="C155">
-        <v>2014</v>
+        <v>1990</v>
       </c>
       <c r="D155" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Sydney Pollack</v>
       </c>
       <c r="E155" t="str">
-        <v>Alec Sulkin, Seth MacFarlane, Wellesley Wild</v>
+        <v>David Rayfiel, Judith Rascoe, Judith Rascoe</v>
       </c>
       <c r="F155" t="str">
-        <v>Komedia, Western</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G155">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="H155" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I155" t="str">
         <v>DVD</v>
       </c>
       <c r="J155">
-        <v>6.054</v>
+        <v>5.788</v>
       </c>
       <c r="K155" t="str">
         <v/>
       </c>
       <c r="L155">
-        <v>188161</v>
+        <v>22189</v>
       </c>
       <c r="M155" t="str">
-        <v>tt2557490</v>
+        <v>tt0099747</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Miłość i śmierć w Wenecji</v>
+        <v>Herkules</v>
       </c>
       <c r="B156" t="str">
-        <v>The Wings of the Dove</v>
+        <v>Hercules</v>
       </c>
       <c r="C156">
         <v>1997</v>
       </c>
       <c r="D156" t="str">
-        <v>Iain Softley</v>
+        <v>Ron Clements, John Musker</v>
       </c>
       <c r="E156" t="str">
-        <v>Hossein Amini</v>
+        <v>Bob Shaw, Ron Clements, John Musker</v>
       </c>
       <c r="F156" t="str">
-        <v>Dramat, Romans</v>
+        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Romans</v>
       </c>
       <c r="G156">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="H156" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I156" t="str">
         <v>DVD</v>
       </c>
       <c r="J156">
-        <v>6.6</v>
+        <v>7.496</v>
       </c>
       <c r="K156" t="str">
         <v/>
       </c>
       <c r="L156">
-        <v>45609</v>
+        <v>11970</v>
       </c>
       <c r="M156" t="str">
-        <v>tt0120520</v>
+        <v>tt0119282</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Mother!</v>
+        <v>Historia Kopciuszka</v>
       </c>
       <c r="B157" t="str">
-        <v>mother!</v>
+        <v>A Cinderella Story</v>
       </c>
       <c r="C157">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="D157" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Mark Rosman</v>
       </c>
       <c r="E157" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Leigh Dunlap</v>
       </c>
       <c r="F157" t="str">
-        <v>Dramat, Horror</v>
+        <v>Komedia, Familijny, Romans</v>
       </c>
       <c r="G157">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="H157" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I157" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J157">
-        <v>6.964</v>
+        <v>6.6</v>
       </c>
       <c r="K157" t="str">
         <v/>
       </c>
       <c r="L157">
-        <v>381283</v>
+        <v>11247</v>
       </c>
       <c r="M157" t="str">
-        <v>tt5109784</v>
+        <v>tt0356470</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Motylek</v>
+        <v>Hit Man</v>
       </c>
       <c r="B158" t="str">
-        <v>Papillon</v>
+        <v/>
       </c>
       <c r="C158">
-        <v>1973</v>
+        <v>2024</v>
       </c>
       <c r="D158" t="str">
-        <v>Franklin J. Schaffner</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E158" t="str">
-        <v>Dalton Trumbo, Lorenzo Semple Jr.</v>
+        <v>Richard Linklater, Glen Powell</v>
       </c>
       <c r="F158" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Komedia, Romans, Kryminał</v>
       </c>
       <c r="G158">
-        <v>151</v>
+        <v>115</v>
       </c>
       <c r="H158" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I158" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J158">
-        <v>7.824</v>
+        <v>6.791</v>
       </c>
       <c r="K158" t="str">
         <v/>
       </c>
       <c r="L158">
-        <v>5924</v>
+        <v>974635</v>
       </c>
       <c r="M158" t="str">
-        <v>tt0070511</v>
+        <v>tt20215968</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Mój brat niedźwiedź</v>
+        <v>Holiday</v>
       </c>
       <c r="B159" t="str">
-        <v>Brother Bear</v>
+        <v>The Holiday</v>
       </c>
       <c r="C159">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="D159" t="str">
-        <v>Aaron Blaise, Robert Walker</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="E159" t="str">
-        <v>Tab Murphy, Lorne Cameron, Nathan Greno</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="F159" t="str">
-        <v>Przygodowy, Animacja, Familijny</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G159">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="H159" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I159" t="str">
         <v>DVD</v>
       </c>
       <c r="J159">
-        <v>7.27</v>
+        <v>7.098</v>
       </c>
       <c r="K159" t="str">
         <v/>
       </c>
       <c r="L159">
-        <v>10009</v>
+        <v>1581</v>
       </c>
       <c r="M159" t="str">
-        <v>tt0328880</v>
+        <v>tt0457939</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Mulan</v>
+        <v>Hostel</v>
       </c>
       <c r="B160" t="str">
         <v/>
       </c>
       <c r="C160">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="D160" t="str">
-        <v>Tony Bancroft, Barry Cook</v>
+        <v>Eli Roth</v>
       </c>
       <c r="E160" t="str">
-        <v>Eugenia Bostwick-Singer, Raymond Singer, Rita Hsiao</v>
+        <v>Eli Roth</v>
       </c>
       <c r="F160" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
+        <v>Horror</v>
       </c>
       <c r="G160">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="H160" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I160" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J160">
-        <v>7.902</v>
+        <v>5.954</v>
       </c>
       <c r="K160" t="str">
         <v/>
       </c>
       <c r="L160">
-        <v>10674</v>
+        <v>1690</v>
       </c>
       <c r="M160" t="str">
-        <v>tt0120762</v>
+        <v>tt0450278</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Na noże</v>
+        <v>Hostel 2</v>
       </c>
       <c r="B161" t="str">
-        <v>Knives Out</v>
+        <v>Hostel: Part II</v>
       </c>
       <c r="C161">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="D161" t="str">
-        <v>Rian Johnson</v>
+        <v>Eli Roth</v>
       </c>
       <c r="E161" t="str">
-        <v>Rian Johnson</v>
+        <v>Eli Roth</v>
       </c>
       <c r="F161" t="str">
-        <v>Komedia, Kryminał, Tajemnica</v>
+        <v>Horror</v>
       </c>
       <c r="G161">
-        <v>131</v>
+        <v>93</v>
       </c>
       <c r="H161" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I161" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J161">
-        <v>7.845</v>
+        <v>5.849</v>
       </c>
       <c r="K161" t="str">
         <v/>
       </c>
       <c r="L161">
-        <v>546554</v>
+        <v>1691</v>
       </c>
       <c r="M161" t="str">
-        <v>tt8946378</v>
+        <v>tt0498353</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Na pokuszenie</v>
+        <v>Hotel Transylwania</v>
       </c>
       <c r="B162" t="str">
-        <v>The Beguiled</v>
+        <v>Hotel Transylvania</v>
       </c>
       <c r="C162">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="D162" t="str">
-        <v>Sofia Coppola</v>
+        <v>Genndy Tartakovsky</v>
       </c>
       <c r="E162" t="str">
-        <v>Sofia Coppola</v>
+        <v>Dan Hageman, Todd Durham, Kevin Hageman</v>
       </c>
       <c r="F162" t="str">
-        <v>Dramat</v>
+        <v>Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G162">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="H162" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I162" t="str">
         <v>DVD</v>
       </c>
       <c r="J162">
-        <v>5.92</v>
+        <v>6.963</v>
       </c>
       <c r="K162" t="str">
         <v/>
       </c>
       <c r="L162">
-        <v>399019</v>
+        <v>76492</v>
       </c>
       <c r="M162" t="str">
-        <v>tt5592248</v>
+        <v>tt0837562</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Nagi instynkt</v>
+        <v>Hotel Transylwania 2</v>
       </c>
       <c r="B163" t="str">
-        <v>Basic Instinct</v>
+        <v>Hotel Transylvania 2</v>
       </c>
       <c r="C163">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="D163" t="str">
-        <v>Paul Verhoeven</v>
+        <v>Genndy Tartakovsky</v>
       </c>
       <c r="E163" t="str">
-        <v>Joe Eszterhas</v>
+        <v>Robert Smigel, Adam Sandler</v>
       </c>
       <c r="F163" t="str">
-        <v>Thriller, Tajemnica</v>
+        <v>Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G163">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="H163" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I163" t="str">
         <v>DVD</v>
       </c>
       <c r="J163">
-        <v>6.928</v>
+        <v>6.768</v>
       </c>
       <c r="K163" t="str">
         <v/>
       </c>
       <c r="L163">
-        <v>402</v>
+        <v>159824</v>
       </c>
       <c r="M163" t="str">
-        <v>tt0103772</v>
+        <v>tt2510894</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Najpierw Strzelaj, Potem Zwiedzaj</v>
+        <v>Hotel Transylwania 3</v>
       </c>
       <c r="B164" t="str">
-        <v>In Bruges</v>
+        <v>Hotel Transylvania 3: Summer Vacation</v>
       </c>
       <c r="C164">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="D164" t="str">
-        <v>Martin McDonagh</v>
+        <v>Genndy Tartakovsky</v>
       </c>
       <c r="E164" t="str">
-        <v>Martin McDonagh</v>
+        <v>Genndy Tartakovsky, Michael McCullers</v>
       </c>
       <c r="F164" t="str">
-        <v>Komedia, Dramat, Kryminał</v>
+        <v>Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G164">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="H164" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I164" t="str">
         <v>DVD</v>
       </c>
       <c r="J164">
-        <v>7.496</v>
+        <v>6.855</v>
       </c>
       <c r="K164" t="str">
         <v/>
       </c>
       <c r="L164">
-        <v>8321</v>
+        <v>400155</v>
       </c>
       <c r="M164" t="str">
-        <v>tt0780536</v>
+        <v>tt5220122</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Narzeczony mimo woli</v>
+        <v>Hugo tropikalna wyspa [PC]</v>
       </c>
       <c r="B165" t="str">
-        <v>The Proposal</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v/>
+      </c>
+      <c r="C165" t="str">
+        <v/>
       </c>
       <c r="D165" t="str">
-        <v>Anne Fletcher</v>
+        <v/>
       </c>
       <c r="E165" t="str">
-        <v>Peter Chiarelli</v>
+        <v/>
       </c>
       <c r="F165" t="str">
-        <v>Komedia, Romans, Dramat</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v/>
+      </c>
+      <c r="G165" t="str">
+        <v/>
       </c>
       <c r="H165" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I165" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.152</v>
+        <v/>
+      </c>
+      <c r="J165" t="str">
+        <v/>
       </c>
       <c r="K165" t="str">
         <v/>
       </c>
-      <c r="L165">
-        <v>18240</v>
+      <c r="L165" t="str">
+        <v/>
       </c>
       <c r="M165" t="str">
-        <v>tt1041829</v>
+        <v/>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Nie opuszczaj mnie</v>
+        <v>Hugo tropikalna wyspa 2 [PC]</v>
       </c>
       <c r="B166" t="str">
-        <v>Never Let Me Go</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v/>
+      </c>
+      <c r="C166" t="str">
+        <v/>
       </c>
       <c r="D166" t="str">
-        <v>Mark Romanek</v>
+        <v/>
       </c>
       <c r="E166" t="str">
-        <v>Alex Garland</v>
+        <v/>
       </c>
       <c r="F166" t="str">
-        <v>Dramat, Romans, Sci-Fi</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v/>
+      </c>
+      <c r="G166" t="str">
+        <v/>
       </c>
       <c r="H166" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I166" t="str">
-        <v>Blu-ray</v>
-[...2 lines deleted...]
-        <v>6.848</v>
+        <v/>
+      </c>
+      <c r="J166" t="str">
+        <v/>
       </c>
       <c r="K166" t="str">
         <v/>
       </c>
-      <c r="L166">
-        <v>42188</v>
+      <c r="L166" t="str">
+        <v/>
       </c>
       <c r="M166" t="str">
-        <v>tt1334260</v>
+        <v/>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Niebiańska plaża</v>
+        <v>Hugo tropikalna wyspa 3 [PC]</v>
       </c>
       <c r="B167" t="str">
-        <v>The Beach</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v/>
+      </c>
+      <c r="C167" t="str">
+        <v/>
       </c>
       <c r="D167" t="str">
-        <v>Danny Boyle</v>
+        <v/>
       </c>
       <c r="E167" t="str">
-        <v>John Hodge</v>
+        <v/>
       </c>
       <c r="F167" t="str">
-        <v>Dramat, Przygodowy, Romans, Thriller</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v/>
+      </c>
+      <c r="G167" t="str">
+        <v/>
       </c>
       <c r="H167" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I167" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.486</v>
+        <v/>
+      </c>
+      <c r="J167" t="str">
+        <v/>
       </c>
       <c r="K167" t="str">
         <v/>
       </c>
-      <c r="L167">
-        <v>1907</v>
+      <c r="L167" t="str">
+        <v/>
       </c>
       <c r="M167" t="str">
-        <v>tt0163978</v>
+        <v/>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Niedźwiedzica</v>
+        <v>I tak cię kocham</v>
       </c>
       <c r="B168" t="str">
-        <v>Ms. Bear</v>
+        <v>The Big Sick</v>
       </c>
       <c r="C168">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="D168" t="str">
-        <v>Paul Ziller</v>
+        <v>Michael Showalter</v>
       </c>
       <c r="E168" t="str">
-        <v>Paul Ziller, Antony Anderson, Bob Jason</v>
+        <v>Kumail Nanjiani, Emily V. Gordon</v>
       </c>
       <c r="F168" t="str">
-        <v>Przygodowy, Familijny</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G168">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="H168" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I168" t="str">
         <v>DVD</v>
       </c>
-      <c r="J168" t="str">
-        <v/>
+      <c r="J168">
+        <v>7.336</v>
       </c>
       <c r="K168" t="str">
         <v/>
       </c>
       <c r="L168">
-        <v>288181</v>
+        <v>416477</v>
       </c>
       <c r="M168" t="str">
-        <v>tt0119724</v>
+        <v>tt5462602</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Nienasyceni</v>
+        <v>Idealne matki</v>
       </c>
       <c r="B169" t="str">
-        <v>A Bigger Splash</v>
+        <v>Adore</v>
       </c>
       <c r="C169">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D169" t="str">
-        <v>Luca Guadagnino</v>
+        <v>Anne Fontaine</v>
       </c>
       <c r="E169" t="str">
-        <v>David Kajganich</v>
+        <v>Christopher Hampton</v>
       </c>
       <c r="F169" t="str">
-        <v>Dramat, Thriller, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G169">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="H169" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I169" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J169">
-        <v>6.154</v>
+        <v>6.116</v>
       </c>
       <c r="K169" t="str">
         <v/>
       </c>
       <c r="L169">
-        <v>324807</v>
+        <v>111190</v>
       </c>
       <c r="M169" t="str">
-        <v>tt2056771</v>
+        <v>tt2103267</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Niewidzialny człowiek</v>
+        <v>Idy marcowe</v>
       </c>
       <c r="B170" t="str">
-        <v>The Invisible Man</v>
+        <v>The Ides of March</v>
       </c>
       <c r="C170">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="D170" t="str">
-        <v>Leigh Whannell</v>
+        <v>George Clooney</v>
       </c>
       <c r="E170" t="str">
-        <v>Leigh Whannell, Leigh Whannell</v>
+        <v>George Clooney, Beau Willimon, Grant Heslov</v>
       </c>
       <c r="F170" t="str">
-        <v>Thriller, Sci-Fi, Horror</v>
+        <v>Dramat</v>
       </c>
       <c r="G170">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="H170" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I170" t="str">
         <v>DVD</v>
       </c>
       <c r="J170">
-        <v>7.101</v>
+        <v>6.676</v>
       </c>
       <c r="K170" t="str">
         <v/>
       </c>
       <c r="L170">
-        <v>570670</v>
+        <v>10316</v>
       </c>
       <c r="M170" t="str">
-        <v>tt1051906</v>
+        <v>tt1124035</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Nigdy nie mów nigdy</v>
+        <v>Iluzjonista</v>
       </c>
       <c r="B171" t="str">
-        <v>Never Say Never</v>
+        <v>The Illusionist</v>
       </c>
       <c r="C171">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="D171" t="str">
-        <v>Wojciech Pacyna</v>
+        <v>Neil Burger</v>
       </c>
       <c r="E171" t="str">
-        <v>Paweł Mossakowski, Iwona Siemieniuk</v>
+        <v>Neil Burger</v>
       </c>
       <c r="F171" t="str">
-        <v>Komedia, Romans</v>
+        <v>Fantasy, Dramat, Thriller, Romans</v>
       </c>
       <c r="G171">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="H171" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I171" t="str">
         <v>DVD</v>
       </c>
       <c r="J171">
-        <v>5.6</v>
+        <v>7.294</v>
       </c>
       <c r="K171" t="str">
         <v/>
       </c>
       <c r="L171">
-        <v>36397</v>
+        <v>1491</v>
       </c>
       <c r="M171" t="str">
-        <v>tt1529311</v>
+        <v>tt0443543</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Noc Oczyszczenia: Anarchia</v>
+        <v>Imperium Wilków</v>
       </c>
       <c r="B172" t="str">
-        <v>The Purge: Anarchy</v>
+        <v>Empire of the Wolves</v>
       </c>
       <c r="C172">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="D172" t="str">
-        <v>James DeMonaco</v>
+        <v>Chris Nahon</v>
       </c>
       <c r="E172" t="str">
-        <v>James DeMonaco</v>
+        <v>Christian Clavier, Franck Ollivier, Chris Nahon</v>
       </c>
       <c r="F172" t="str">
-        <v>Horror, Thriller</v>
+        <v>Akcja</v>
       </c>
       <c r="G172">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="H172" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I172" t="str">
         <v>DVD</v>
       </c>
       <c r="J172">
-        <v>6.628</v>
+        <v>5.722</v>
       </c>
       <c r="K172" t="str">
         <v/>
       </c>
       <c r="L172">
-        <v>238636</v>
+        <v>10799</v>
       </c>
       <c r="M172" t="str">
-        <v>tt2975578</v>
+        <v>tt0402158</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Noe: Wybrany przez Boga</v>
+        <v>Incubus</v>
       </c>
       <c r="B173" t="str">
-        <v>Noah</v>
+        <v/>
       </c>
       <c r="C173">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="D173" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Anya Camilleri</v>
       </c>
       <c r="E173" t="str">
-        <v>Ari Handel, Darren Aronofsky</v>
+        <v>Gary Humphreys</v>
       </c>
       <c r="F173" t="str">
-        <v>Dramat, Przygodowy</v>
+        <v>Horror, Sci-Fi, Thriller</v>
       </c>
       <c r="G173">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="H173" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I173" t="str">
         <v>DVD</v>
       </c>
       <c r="J173">
-        <v>5.668</v>
+        <v>3.415</v>
       </c>
       <c r="K173" t="str">
         <v/>
       </c>
       <c r="L173">
-        <v>86834</v>
+        <v>68116</v>
       </c>
       <c r="M173" t="str">
-        <v>tt1959490</v>
+        <v>tt0462359</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Nowe szaty króla</v>
+        <v>Inni</v>
       </c>
       <c r="B174" t="str">
-        <v>The Emperor&amp;#x27;s New Groove</v>
+        <v>The Others</v>
       </c>
       <c r="C174">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D174" t="str">
-        <v>Mark Dindal</v>
+        <v>Alejandro Amenábar</v>
       </c>
       <c r="E174" t="str">
-        <v>David Reynolds, Mark Dindal, Chris Williams</v>
+        <v>Alejandro Amenábar</v>
       </c>
       <c r="F174" t="str">
-        <v>Przygodowy, Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G174">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="H174" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I174" t="str">
         <v>DVD</v>
       </c>
       <c r="J174">
-        <v>7.558</v>
+        <v>7.615</v>
       </c>
       <c r="K174" t="str">
         <v/>
       </c>
       <c r="L174">
-        <v>11688</v>
+        <v>1933</v>
       </c>
       <c r="M174" t="str">
-        <v>tt0120917</v>
+        <v>tt0230600</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Nowy początek</v>
+        <v>Interstellar</v>
       </c>
       <c r="B175" t="str">
-        <v>Arrival</v>
+        <v/>
       </c>
       <c r="C175">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D175" t="str">
-        <v>Denis Villeneuve</v>
+        <v>Christopher Nolan</v>
       </c>
       <c r="E175" t="str">
-        <v>Eric Heisserer</v>
+        <v>Jonathan Nolan, Christopher Nolan</v>
       </c>
       <c r="F175" t="str">
-        <v>Dramat, Sci-Fi, Tajemnica</v>
+        <v>Przygodowy, Dramat, Sci-Fi</v>
       </c>
       <c r="G175">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="H175" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I175" t="str">
         <v>DVD</v>
       </c>
       <c r="J175">
-        <v>7.623</v>
+        <v>8.464</v>
       </c>
       <c r="K175" t="str">
         <v/>
       </c>
       <c r="L175">
-        <v>329865</v>
+        <v>157336</v>
       </c>
       <c r="M175" t="str">
-        <v>tt2543164</v>
+        <v>tt0816692</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Numer 23</v>
+        <v>Jagodowa miłość</v>
       </c>
       <c r="B176" t="str">
-        <v>The Number 23</v>
+        <v>My Blueberry Nights</v>
       </c>
       <c r="C176">
         <v>2007</v>
       </c>
       <c r="D176" t="str">
-        <v>Joel Schumacher</v>
+        <v>王家衛</v>
       </c>
       <c r="E176" t="str">
-        <v>Fernley Phillips</v>
+        <v>Lawrence Block, 王家衛, 王家衛</v>
       </c>
       <c r="F176" t="str">
-        <v>Thriller, Tajemnica, Kryminał</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G176">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H176" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I176" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J176">
-        <v>6.417</v>
+        <v>6.408</v>
       </c>
       <c r="K176" t="str">
         <v/>
       </c>
       <c r="L176">
-        <v>3594</v>
+        <v>1989</v>
       </c>
       <c r="M176" t="str">
-        <v>tt0481369</v>
+        <v>tt0765120</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Obcy: 8 pasażer Nostromo</v>
+        <v>Jak stracić chłopaka w 10 dni</v>
       </c>
       <c r="B177" t="str">
-        <v>Alien</v>
+        <v>How to Lose a Guy in 10 Days</v>
       </c>
       <c r="C177">
-        <v>1979</v>
+        <v>2003</v>
       </c>
       <c r="D177" t="str">
-        <v>Ridley Scott</v>
+        <v>Donald Petrie</v>
       </c>
       <c r="E177" t="str">
-        <v>Ronald Shusett, Dan O&amp;#x27;Bannon, Dan O&amp;#x27;Bannon</v>
+        <v>Brian Regan, Kristen Buckley, Burr Steers</v>
       </c>
       <c r="F177" t="str">
-        <v>Horror, Sci-Fi</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G177">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H177" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I177" t="str">
         <v>DVD</v>
       </c>
       <c r="J177">
-        <v>8.167</v>
+        <v>6.853</v>
       </c>
       <c r="K177" t="str">
         <v/>
       </c>
       <c r="L177">
-        <v>348</v>
+        <v>9919</v>
       </c>
       <c r="M177" t="str">
-        <v>tt0078748</v>
+        <v>tt0251127</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Obecność</v>
+        <v>Jak w niebie</v>
       </c>
       <c r="B178" t="str">
-        <v>The Conjuring</v>
+        <v>Just Like Heaven</v>
       </c>
       <c r="C178">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="D178" t="str">
-        <v>James Wan</v>
+        <v>Mark Waters</v>
       </c>
       <c r="E178" t="str">
-        <v>Carey Hayes, Chad Hayes</v>
+        <v>Peter Tolan, Leslie Dixon</v>
       </c>
       <c r="F178" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Komedia, Romans, Fantasy</v>
       </c>
       <c r="G178">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="H178" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I178" t="str">
         <v>DVD</v>
       </c>
       <c r="J178">
-        <v>7.5</v>
+        <v>7</v>
       </c>
       <c r="K178" t="str">
         <v/>
       </c>
       <c r="L178">
-        <v>138843</v>
+        <v>9007</v>
       </c>
       <c r="M178" t="str">
-        <v>tt1457767</v>
+        <v>tt0425123</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Ocean&amp;#x27;s Eleven: Ryzykowna gra</v>
+        <v>Jak wytresować smoka</v>
       </c>
       <c r="B179" t="str">
-        <v>Ocean&amp;#x27;s Eleven</v>
+        <v>How to Train Your Dragon</v>
       </c>
       <c r="C179">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="D179" t="str">
-        <v>Steven Soderbergh</v>
+        <v>Chris Sanders, Dean DeBlois</v>
       </c>
       <c r="E179" t="str">
-        <v>Ted Griffin</v>
+        <v>Dean DeBlois, Chris Sanders, William Davies</v>
       </c>
       <c r="F179" t="str">
-        <v>Thriller, Kryminał</v>
+        <v>Fantasy, Przygodowy, Animacja, Familijny</v>
       </c>
       <c r="G179">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="H179" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I179" t="str">
         <v>DVD</v>
       </c>
       <c r="J179">
-        <v>7.452</v>
+        <v>7.855</v>
       </c>
       <c r="K179" t="str">
         <v/>
       </c>
       <c r="L179">
-        <v>161</v>
+        <v>10191</v>
       </c>
       <c r="M179" t="str">
-        <v>tt0240772</v>
+        <v>tt0892769</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Och, Karol 2</v>
+        <v>Jak wytresować smoka 2</v>
       </c>
       <c r="B180" t="str">
-        <v/>
+        <v>How to Train Your Dragon 2</v>
       </c>
       <c r="C180">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D180" t="str">
-        <v>Piotr Wereśniak</v>
+        <v>Dean DeBlois</v>
       </c>
       <c r="E180" t="str">
-        <v>Ilona Łepkowska, Piotr Wereśniak</v>
+        <v>Dean DeBlois</v>
       </c>
       <c r="F180" t="str">
-        <v>Komedia, Romans</v>
+        <v>Fantasy, Akcja, Przygodowy, Animacja, Komedia, Familijny</v>
       </c>
       <c r="G180">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H180" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I180" t="str">
         <v>DVD</v>
       </c>
       <c r="J180">
-        <v>4.071</v>
+        <v>7.678</v>
       </c>
       <c r="K180" t="str">
         <v/>
       </c>
       <c r="L180">
-        <v>65696</v>
+        <v>82702</v>
       </c>
       <c r="M180" t="str">
-        <v>tt1808360</v>
+        <v>tt1646971</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Oczy Julii</v>
+        <v>Jak wytresować smoka 3</v>
       </c>
       <c r="B181" t="str">
-        <v>Julia&amp;#x27;s Eyes</v>
+        <v>How to Train Your Dragon: The Hidden World</v>
       </c>
       <c r="C181">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="D181" t="str">
-        <v>Guillem Morales</v>
+        <v>Dean DeBlois</v>
       </c>
       <c r="E181" t="str">
-        <v>Oriol Paulo, Guillem Morales</v>
+        <v>Dean DeBlois</v>
       </c>
       <c r="F181" t="str">
-        <v>Horror, Thriller</v>
+        <v>Animacja, Familijny, Przygodowy</v>
       </c>
       <c r="G181">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="H181" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I181" t="str">
         <v>DVD</v>
       </c>
       <c r="J181">
-        <v>6.653</v>
+        <v>7.748</v>
       </c>
       <c r="K181" t="str">
         <v/>
       </c>
       <c r="L181">
-        <v>52274</v>
+        <v>166428</v>
       </c>
       <c r="M181" t="str">
-        <v>tt1512685</v>
+        <v>tt2386490</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Oczy szeroko zamknięte</v>
+        <v>Jak zostać królem</v>
       </c>
       <c r="B182" t="str">
-        <v>Eyes Wide Shut</v>
+        <v>The King&amp;#x27;s Speech</v>
       </c>
       <c r="C182">
-        <v>1999</v>
+        <v>2010</v>
       </c>
       <c r="D182" t="str">
-        <v>Stanley Kubrick</v>
+        <v>Tom Hooper</v>
       </c>
       <c r="E182" t="str">
-        <v>Stanley Kubrick, Frederic Raphael</v>
+        <v>David Seidler</v>
       </c>
       <c r="F182" t="str">
-        <v>Dramat, Thriller, Tajemnica</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G182">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="H182" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I182" t="str">
         <v>DVD</v>
       </c>
       <c r="J182">
-        <v>7.485</v>
+        <v>7.733</v>
       </c>
       <c r="K182" t="str">
         <v/>
       </c>
       <c r="L182">
-        <v>345</v>
+        <v>45269</v>
       </c>
       <c r="M182" t="str">
-        <v>tt0120663</v>
+        <v>tt1504320</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Odlot</v>
+        <v>Jaś Fasola: Nadciąga totalny kataklizm</v>
       </c>
       <c r="B183" t="str">
-        <v>Up</v>
+        <v>Bean</v>
       </c>
       <c r="C183">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="D183" t="str">
-        <v>Pete Docter</v>
+        <v>Mel Smith</v>
       </c>
       <c r="E183" t="str">
-        <v>Bob Peterson, Pete Docter, Bob Peterson</v>
+        <v>Robin Driscoll, Richard Curtis</v>
       </c>
       <c r="F183" t="str">
-        <v>Animacja, Komedia, Familijny, Przygodowy</v>
+        <v>Familijny, Przygodowy, Komedia</v>
       </c>
       <c r="G183">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="H183" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I183" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J183">
-        <v>7.96</v>
+        <v>6.469</v>
       </c>
       <c r="K183" t="str">
         <v/>
       </c>
       <c r="L183">
-        <v>14160</v>
+        <v>1281</v>
       </c>
       <c r="M183" t="str">
-        <v>tt1049413</v>
+        <v>tt0118689</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Ojciec Goriot</v>
+        <v>Jeden dzień</v>
       </c>
       <c r="B184" t="str">
-        <v>Old Goriot</v>
+        <v>One Day</v>
       </c>
       <c r="C184">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="D184" t="str">
-        <v>Jean-Daniel Verhaeghe</v>
+        <v>Lone Scherfig</v>
       </c>
       <c r="E184" t="str">
-        <v/>
+        <v>David Nicholls</v>
       </c>
       <c r="F184" t="str">
-        <v>Dramat, film TV</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G184">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H184" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I184" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J184">
-        <v>4.083</v>
+        <v>7.412</v>
       </c>
       <c r="K184" t="str">
         <v/>
       </c>
       <c r="L184">
-        <v>319661</v>
+        <v>51828</v>
       </c>
       <c r="M184" t="str">
-        <v>tt0427700</v>
+        <v>tt1563738</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Ona</v>
+        <v>Jestem Bogiem</v>
       </c>
       <c r="B185" t="str">
-        <v>Her</v>
+        <v>Limitless</v>
       </c>
       <c r="C185">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D185" t="str">
-        <v>Spike Jonze</v>
+        <v>Neil Burger</v>
       </c>
       <c r="E185" t="str">
-        <v>Spike Jonze</v>
+        <v>Leslie Dixon</v>
       </c>
       <c r="F185" t="str">
-        <v>Romans, Sci-Fi, Dramat</v>
+        <v>Thriller, Tajemnica, Sci-Fi</v>
       </c>
       <c r="G185">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="H185" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I185" t="str">
         <v>DVD</v>
       </c>
       <c r="J185">
-        <v>7.845</v>
+        <v>7.191</v>
       </c>
       <c r="K185" t="str">
         <v/>
       </c>
       <c r="L185">
-        <v>152601</v>
+        <v>51876</v>
       </c>
       <c r="M185" t="str">
-        <v>tt1798709</v>
+        <v>tt1219289</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Opowieści z Narnii: Podróż Wędrowca do Świtu</v>
+        <v>Jestem taka piękna!</v>
       </c>
       <c r="B186" t="str">
-        <v>The Chronicles of Narnia: The Voyage of the Dawn Treader</v>
+        <v>I Feel Pretty</v>
       </c>
       <c r="C186">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D186" t="str">
-        <v>Michael Apted</v>
+        <v>Abby Kohn, Marc Silverstein</v>
       </c>
       <c r="E186" t="str">
-        <v>Stephen McFeely, Michael Petroni, Christopher Markus</v>
+        <v>Abby Kohn, Marc Silverstein</v>
       </c>
       <c r="F186" t="str">
-        <v>Przygodowy, Familijny, Fantasy</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G186">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="H186" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I186" t="str">
         <v>DVD</v>
       </c>
       <c r="J186">
-        <v>6.4</v>
+        <v>6.381</v>
       </c>
       <c r="K186" t="str">
         <v/>
       </c>
       <c r="L186">
-        <v>10140</v>
+        <v>460668</v>
       </c>
       <c r="M186" t="str">
-        <v>tt0980970</v>
+        <v>tt6791096</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>P.S. Kocham cię</v>
+        <v>Jeszcze dalej niż północ</v>
       </c>
       <c r="B187" t="str">
-        <v>P.S. I Love You</v>
+        <v>Welcome to the Sticks</v>
       </c>
       <c r="C187">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D187" t="str">
-        <v>Richard LaGravenese</v>
+        <v>Dany Boon</v>
       </c>
       <c r="E187" t="str">
-        <v>Richard LaGravenese, Steven Rogers</v>
+        <v>Dany Boon, Alexandre Charlot, Franck Magnier</v>
       </c>
       <c r="F187" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G187">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="H187" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I187" t="str">
         <v>DVD</v>
       </c>
       <c r="J187">
-        <v>7.184</v>
+        <v>6.697</v>
       </c>
       <c r="K187" t="str">
         <v/>
       </c>
       <c r="L187">
-        <v>6023</v>
+        <v>8265</v>
       </c>
       <c r="M187" t="str">
-        <v>tt0431308</v>
+        <v>tt1064932</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Pachnidło: Historia mordercy</v>
+        <v>Jobs</v>
       </c>
       <c r="B188" t="str">
-        <v>Perfume: The Story of a Murderer</v>
+        <v/>
       </c>
       <c r="C188">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="D188" t="str">
-        <v>Tom Tykwer</v>
+        <v>Joshua Michael Stern</v>
       </c>
       <c r="E188" t="str">
-        <v>Andrew Birkin, Bernd Eichinger, Tom Tykwer</v>
+        <v>Matt Whiteley</v>
       </c>
       <c r="F188" t="str">
-        <v>Kryminał, Fantasy, Dramat</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G188">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="H188" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I188" t="str">
         <v>DVD</v>
       </c>
       <c r="J188">
-        <v>7.366</v>
+        <v>6.125</v>
       </c>
       <c r="K188" t="str">
         <v/>
       </c>
       <c r="L188">
-        <v>1427</v>
+        <v>115782</v>
       </c>
       <c r="M188" t="str">
-        <v>tt0396171</v>
+        <v>tt2357129</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Pamięć absolutna</v>
+        <v>Joe Black</v>
       </c>
       <c r="B189" t="str">
-        <v>Total Recall</v>
+        <v>Meet Joe Black</v>
       </c>
       <c r="C189">
-        <v>2012</v>
+        <v>1998</v>
       </c>
       <c r="D189" t="str">
-        <v>Len Wiseman</v>
+        <v>Martin Brest</v>
       </c>
       <c r="E189" t="str">
-        <v>Mark Bomback, Kurt Wimmer</v>
+        <v>Ron Osborn, Jeff Reno, Kevin Wade</v>
       </c>
       <c r="F189" t="str">
-        <v>Akcja, Sci-Fi, Thriller</v>
+        <v>Fantasy, Dramat, Romans</v>
       </c>
       <c r="G189">
-        <v>121</v>
+        <v>178</v>
       </c>
       <c r="H189" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I189" t="str">
         <v>DVD</v>
       </c>
       <c r="J189">
-        <v>6.028</v>
+        <v>7.355</v>
       </c>
       <c r="K189" t="str">
         <v/>
       </c>
       <c r="L189">
-        <v>64635</v>
+        <v>297</v>
       </c>
       <c r="M189" t="str">
-        <v>tt1386703</v>
+        <v>tt0119643</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Pan i Pani Kiler</v>
+        <v>Joker</v>
       </c>
       <c r="B190" t="str">
-        <v>Killers</v>
+        <v/>
       </c>
       <c r="C190">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="D190" t="str">
-        <v>Robert Luketic</v>
+        <v>Todd Phillips</v>
       </c>
       <c r="E190" t="str">
-        <v>Ted Griffin, Bob DeRosa, Bob DeRosa</v>
+        <v>Todd Phillips, Scott Silver</v>
       </c>
       <c r="F190" t="str">
-        <v>Akcja, Komedia, Thriller, Romans</v>
+        <v>Kryminał, Thriller, Dramat</v>
       </c>
       <c r="G190">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="H190" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I190" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>5.958</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J190" t="str">
+        <v/>
       </c>
       <c r="K190" t="str">
         <v/>
       </c>
       <c r="L190">
-        <v>37821</v>
+        <v>475557</v>
       </c>
       <c r="M190" t="str">
-        <v>tt1103153</v>
+        <v>tt7286456</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Pasażerowie</v>
+        <v>Julia wraca do domu</v>
       </c>
       <c r="B191" t="str">
-        <v>Passengers</v>
+        <v>Julie Walking Home</v>
       </c>
       <c r="C191">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="D191" t="str">
-        <v>Morten Tyldum</v>
+        <v>Agnieszka Holland</v>
       </c>
       <c r="E191" t="str">
-        <v>Jon Spaihts</v>
+        <v>Agnieszka Holland, Arlene Sarner, Roman Gren</v>
       </c>
       <c r="F191" t="str">
-        <v>Dramat, Romans, Sci-Fi</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G191">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="H191" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I191" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J191">
-        <v>7</v>
+        <v>5.5</v>
       </c>
       <c r="K191" t="str">
         <v/>
       </c>
       <c r="L191">
-        <v>274870</v>
+        <v>64523</v>
       </c>
       <c r="M191" t="str">
-        <v>tt1355644</v>
+        <v>tt0246719</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Pewnego razu… w Hollywood</v>
+        <v>Jurassic World</v>
       </c>
       <c r="B192" t="str">
-        <v>Once Upon a Time... in Hollywood</v>
+        <v/>
       </c>
       <c r="C192">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D192" t="str">
-        <v>Quentin Tarantino</v>
+        <v>Colin Trevorrow</v>
       </c>
       <c r="E192" t="str">
-        <v>Quentin Tarantino</v>
+        <v>Rick Jaffa, Amanda Silver, Amanda Silver</v>
       </c>
       <c r="F192" t="str">
-        <v>Komedia, Dramat, Thriller</v>
+        <v>Akcja, Przygodowy, Sci-Fi, Thriller</v>
       </c>
       <c r="G192">
-        <v>162</v>
+        <v>124</v>
       </c>
       <c r="H192" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I192" t="str">
         <v>DVD</v>
       </c>
       <c r="J192">
-        <v>7.426</v>
+        <v>6.699</v>
       </c>
       <c r="K192" t="str">
         <v/>
       </c>
       <c r="L192">
-        <v>466272</v>
+        <v>135397</v>
       </c>
       <c r="M192" t="str">
-        <v>tt7131622</v>
+        <v>tt0369610</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Piątek 13-go</v>
+        <v>Jutro będzie nasze</v>
       </c>
       <c r="B193" t="str">
-        <v>Friday the 13th</v>
+        <v>There&amp;#x27;s Still Tomorrow</v>
       </c>
       <c r="C193">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="D193" t="str">
-        <v>Marcus Nispel</v>
+        <v>Paola Cortellesi</v>
       </c>
       <c r="E193" t="str">
-        <v>Damian Shannon, Mark Swift, Damian Shannon</v>
+        <v>Furio Andreotti, Furio Andreotti, Paola Cortellesi</v>
       </c>
       <c r="F193" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Komedia, Historyczny</v>
       </c>
       <c r="G193">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="H193" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I193" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J193">
-        <v>5.8</v>
+        <v>8.08</v>
       </c>
       <c r="K193" t="str">
         <v/>
       </c>
       <c r="L193">
-        <v>13207</v>
+        <v>1026227</v>
       </c>
       <c r="M193" t="str">
-        <v>tt0758746</v>
+        <v>tt21800162</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Piękna i rzeźnik</v>
+        <v>K-PAX</v>
       </c>
       <c r="B194" t="str">
-        <v>Freaky</v>
+        <v/>
       </c>
       <c r="C194">
-        <v>2020</v>
+        <v>2001</v>
       </c>
       <c r="D194" t="str">
-        <v>Christopher Landon</v>
+        <v>Iain Softley</v>
       </c>
       <c r="E194" t="str">
-        <v>Christopher Landon, Michael Kennedy</v>
+        <v>Charles Leavitt</v>
       </c>
       <c r="F194" t="str">
-        <v>Horror, Komedia</v>
+        <v>Sci-Fi, Dramat, Tajemnica</v>
       </c>
       <c r="G194">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="H194" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I194" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J194">
-        <v>6.555</v>
+        <v>7.201</v>
       </c>
       <c r="K194" t="str">
         <v/>
       </c>
       <c r="L194">
-        <v>551804</v>
+        <v>167</v>
       </c>
       <c r="M194" t="str">
-        <v>tt10919380</v>
+        <v>tt0272152</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Piękny umysł</v>
+        <v>Kapitan Phillips</v>
       </c>
       <c r="B195" t="str">
-        <v>A Beautiful Mind</v>
+        <v>Captain Phillips</v>
       </c>
       <c r="C195">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="D195" t="str">
-        <v>Ron Howard</v>
+        <v>Paul Greengrass</v>
       </c>
       <c r="E195" t="str">
-        <v>Akiva Goldsman</v>
+        <v>Billy Ray</v>
       </c>
       <c r="F195" t="str">
-        <v>Dramat, Romans</v>
+        <v>Akcja, Dramat, Thriller</v>
       </c>
       <c r="G195">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="H195" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I195" t="str">
         <v>DVD</v>
       </c>
       <c r="J195">
-        <v>7.855</v>
+        <v>7.538</v>
       </c>
       <c r="K195" t="str">
         <v/>
       </c>
       <c r="L195">
-        <v>453</v>
+        <v>109424</v>
       </c>
       <c r="M195" t="str">
-        <v>tt0268978</v>
+        <v>tt1535109</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Piła</v>
+        <v>Kaskader</v>
       </c>
       <c r="B196" t="str">
-        <v>Saw</v>
+        <v>The Fall Guy</v>
       </c>
       <c r="C196">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="D196" t="str">
-        <v>James Wan</v>
+        <v>David Leitch</v>
       </c>
       <c r="E196" t="str">
-        <v>Leigh Whannell, James Wan, Leigh Whannell</v>
+        <v>Drew Pearce</v>
       </c>
       <c r="F196" t="str">
-        <v>Horror, Tajemnica, Kryminał</v>
+        <v>Akcja, Komedia, Romans</v>
       </c>
       <c r="G196">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="H196" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I196" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J196">
-        <v>7.418</v>
+        <v>6.969</v>
       </c>
       <c r="K196" t="str">
         <v/>
       </c>
       <c r="L196">
-        <v>176</v>
+        <v>746036</v>
       </c>
       <c r="M196" t="str">
-        <v>tt0387564</v>
+        <v>tt1684562</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Plan Maggie</v>
+        <v>Kate i Leopold</v>
       </c>
       <c r="B197" t="str">
-        <v>Maggie&amp;#x27;s Plan</v>
+        <v>Kate &amp;amp; Leopold</v>
       </c>
       <c r="C197">
-        <v>2016</v>
+        <v>2001</v>
       </c>
       <c r="D197" t="str">
-        <v>Rebecca Miller</v>
+        <v>James Mangold</v>
       </c>
       <c r="E197" t="str">
-        <v>Rebecca Miller, Karen Rinaldi</v>
+        <v>Steven Rogers, James Mangold, Steven Rogers</v>
       </c>
       <c r="F197" t="str">
-        <v>Dramat, Romans, Komedia</v>
+        <v>Romans, Komedia, Fantasy</v>
       </c>
       <c r="G197">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="H197" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I197" t="str">
         <v>DVD</v>
       </c>
       <c r="J197">
-        <v>5.7</v>
+        <v>6.337</v>
       </c>
       <c r="K197" t="str">
         <v/>
       </c>
       <c r="L197">
-        <v>312669</v>
+        <v>11232</v>
       </c>
       <c r="M197" t="str">
-        <v>tt3471098</v>
+        <v>tt0035423</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Planeta Singli</v>
+        <v>Kedi - sekretne życie kotów</v>
       </c>
       <c r="B198" t="str">
-        <v>Planet Single</v>
+        <v>Kedi</v>
       </c>
       <c r="C198">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D198" t="str">
-        <v>Mitja Okorn</v>
+        <v>Ceyda Torun</v>
       </c>
       <c r="E198" t="str">
-        <v>Urszula Antoniak, Sam Akina, Jules Jones</v>
+        <v/>
       </c>
       <c r="F198" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dokumentalny</v>
       </c>
       <c r="G198">
-        <v>135</v>
+        <v>79</v>
       </c>
       <c r="H198" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I198" t="str">
         <v>DVD</v>
       </c>
       <c r="J198">
-        <v>6.556</v>
+        <v>7.513</v>
       </c>
       <c r="K198" t="str">
         <v/>
       </c>
       <c r="L198">
-        <v>383682</v>
+        <v>392011</v>
       </c>
       <c r="M198" t="str">
-        <v>tt5127398</v>
+        <v>tt4420704</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Podwójny blef</v>
+        <v>Keith</v>
       </c>
       <c r="B199" t="str">
-        <v>The Good Thief</v>
+        <v/>
       </c>
       <c r="C199">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="D199" t="str">
-        <v>Neil Jordan</v>
+        <v>Todd Kessler</v>
       </c>
       <c r="E199" t="str">
-        <v>Neil Jordan</v>
+        <v>David Zabel, Ron Carlson, Todd Kessler</v>
       </c>
       <c r="F199" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G199">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H199" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I199" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J199">
-        <v>6.072</v>
+        <v>7</v>
       </c>
       <c r="K199" t="str">
         <v/>
       </c>
       <c r="L199">
-        <v>6016</v>
+        <v>14859</v>
       </c>
       <c r="M199" t="str">
-        <v>tt0281820</v>
+        <v>tt0435679</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Podziemny krąg</v>
+        <v>Kevin sam w domu</v>
       </c>
       <c r="B200" t="str">
-        <v>Fight Club</v>
+        <v>Home Alone</v>
       </c>
       <c r="C200">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="D200" t="str">
-        <v>David Fincher</v>
+        <v>Chris Columbus</v>
       </c>
       <c r="E200" t="str">
-        <v>Jim Uhls</v>
+        <v>John Hughes</v>
       </c>
       <c r="F200" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Komedia, Familijny</v>
       </c>
       <c r="G200">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="H200" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I200" t="str">
         <v>DVD</v>
       </c>
       <c r="J200">
-        <v>8.438</v>
+        <v>7.5</v>
       </c>
       <c r="K200" t="str">
         <v/>
       </c>
       <c r="L200">
-        <v>550</v>
+        <v>771</v>
       </c>
       <c r="M200" t="str">
-        <v>tt0137523</v>
+        <v>tt0099785</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Pogrzebany</v>
+        <v>Kevin sam w Nowym Jorku</v>
       </c>
       <c r="B201" t="str">
-        <v>Buried</v>
+        <v>Home Alone 2: Lost in New York</v>
       </c>
       <c r="C201">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="D201" t="str">
-        <v>Rodrigo Cortés</v>
+        <v>Chris Columbus</v>
       </c>
       <c r="E201" t="str">
-        <v>Chris Sparling</v>
+        <v>John Hughes</v>
       </c>
       <c r="F201" t="str">
-        <v>Dramat, Thriller, Tajemnica</v>
+        <v>Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G201">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="H201" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I201" t="str">
         <v>DVD</v>
       </c>
       <c r="J201">
-        <v>6.63</v>
+        <v>6.8</v>
       </c>
       <c r="K201" t="str">
         <v/>
       </c>
       <c r="L201">
-        <v>26388</v>
+        <v>772</v>
       </c>
       <c r="M201" t="str">
-        <v>tt1462758</v>
+        <v>tt0104431</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Polowanie na druhny</v>
+        <v>Kiedy dzwoni nieznajomy</v>
       </c>
       <c r="B202" t="str">
-        <v>Wedding Crashers</v>
+        <v>When a Stranger Calls</v>
       </c>
       <c r="C202">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D202" t="str">
-        <v>David Dobkin</v>
+        <v>Simon West</v>
       </c>
       <c r="E202" t="str">
-        <v>Bob Fisher, Steve Faber</v>
+        <v/>
       </c>
       <c r="F202" t="str">
-        <v>Komedia, Romans</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G202">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="H202" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I202" t="str">
         <v>DVD</v>
       </c>
       <c r="J202">
-        <v>6.495</v>
+        <v>5.746</v>
       </c>
       <c r="K202" t="str">
         <v/>
       </c>
       <c r="L202">
-        <v>9522</v>
+        <v>10053</v>
       </c>
       <c r="M202" t="str">
-        <v>tt0396269</v>
+        <v>tt0455857</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Pozew o miłość</v>
+        <v>Kiedy Gasną Światła</v>
       </c>
       <c r="B203" t="str">
-        <v>Laws of Attraction</v>
+        <v>Lights Out</v>
       </c>
       <c r="C203">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="D203" t="str">
-        <v>Peter Howitt</v>
+        <v>David F. Sandberg</v>
       </c>
       <c r="E203" t="str">
-        <v>Aline Brosh McKenna, Robert Harling, Aline Brosh McKenna</v>
+        <v>Eric Heisserer</v>
       </c>
       <c r="F203" t="str">
-        <v>Komedia, Romans</v>
+        <v>Horror</v>
       </c>
       <c r="G203">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="H203" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I203" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J203">
-        <v>5.8</v>
+        <v>6.365</v>
       </c>
       <c r="K203" t="str">
         <v/>
       </c>
       <c r="L203">
-        <v>11141</v>
+        <v>345911</v>
       </c>
       <c r="M203" t="str">
-        <v>tt0323033</v>
+        <v>tt4786282</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Pozycja obowiązkowa</v>
+        <v>Kiedy mężczyzna kocha kobietę</v>
       </c>
       <c r="B204" t="str">
-        <v>Book Club</v>
+        <v>When a Man Loves a Woman</v>
       </c>
       <c r="C204">
-        <v>2018</v>
+        <v>1994</v>
       </c>
       <c r="D204" t="str">
-        <v>Bill Holderman</v>
+        <v>Luis Mandoki</v>
       </c>
       <c r="E204" t="str">
-        <v>Bill Holderman, Erin Simms</v>
+        <v>Al Franken, Ronald Bass</v>
       </c>
       <c r="F204" t="str">
-        <v>Romans, Komedia, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G204">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="H204" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I204" t="str">
         <v>DVD</v>
       </c>
       <c r="J204">
-        <v>6.2</v>
+        <v>6.591</v>
       </c>
       <c r="K204" t="str">
         <v/>
       </c>
       <c r="L204">
-        <v>502682</v>
+        <v>10449</v>
       </c>
       <c r="M204" t="str">
-        <v>tt6857166</v>
+        <v>tt0111693</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Praktykant</v>
+        <v>Kłopoty z blondynką</v>
       </c>
       <c r="B205" t="str">
-        <v>The Intern</v>
+        <v>My Sassy Girl</v>
       </c>
       <c r="C205">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="D205" t="str">
-        <v>Nancy Meyers</v>
+        <v>Yann Samuell</v>
       </c>
       <c r="E205" t="str">
-        <v>Nancy Meyers</v>
+        <v>Victor Levin</v>
       </c>
       <c r="F205" t="str">
-        <v>Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G205">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="H205" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I205" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J205">
-        <v>7.227</v>
+        <v>6.718</v>
       </c>
       <c r="K205" t="str">
         <v/>
       </c>
       <c r="L205">
-        <v>257211</v>
+        <v>14197</v>
       </c>
       <c r="M205" t="str">
-        <v>tt2361509</v>
+        <v>tt0404254</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Pręgi</v>
+        <v>Kobieta w czerni</v>
       </c>
       <c r="B206" t="str">
-        <v>The Welts</v>
+        <v>The Woman in Black</v>
       </c>
       <c r="C206">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="D206" t="str">
-        <v>Magdalena Piekorz</v>
+        <v>James Watkins</v>
       </c>
       <c r="E206" t="str">
-        <v>Wojciech Kuczok</v>
+        <v>Jane Goldman</v>
       </c>
       <c r="F206" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Horror, Thriller</v>
       </c>
       <c r="G206">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H206" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I206" t="str">
         <v>DVD</v>
       </c>
       <c r="J206">
-        <v>6.8</v>
+        <v>6.141</v>
       </c>
       <c r="K206" t="str">
         <v/>
       </c>
       <c r="L206">
-        <v>36402</v>
+        <v>65086</v>
       </c>
       <c r="M206" t="str">
-        <v>tt0426173</v>
+        <v>tt1596365</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Proces</v>
+        <v>Kobiety pragną bardziej</v>
       </c>
       <c r="B207" t="str">
-        <v>The Trial</v>
+        <v>He&amp;#x27;s Just Not That Into You</v>
       </c>
       <c r="C207">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="D207" t="str">
-        <v>Laco Adamik, Agnieszka Holland</v>
+        <v>Ken Kwapis</v>
       </c>
       <c r="E207" t="str">
-        <v>Agnieszka Holland, Franz Kafka, Laco Adamik</v>
+        <v>Abby Kohn, Marc Silverstein</v>
       </c>
       <c r="F207" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G207">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="H207" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I207" t="str">
         <v>DVD</v>
       </c>
-      <c r="J207" t="str">
-        <v/>
+      <c r="J207">
+        <v>6.614</v>
       </c>
       <c r="K207" t="str">
         <v/>
       </c>
       <c r="L207">
-        <v>975491</v>
+        <v>10184</v>
       </c>
       <c r="M207" t="str">
-        <v>tt16678512</v>
+        <v>tt1001508</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Przed północą</v>
+        <v>Kobiety z 6. piętra</v>
       </c>
       <c r="B208" t="str">
-        <v>Before Midnight</v>
+        <v>The Women on the 6th Floor</v>
       </c>
       <c r="C208">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D208" t="str">
-        <v>Richard Linklater</v>
+        <v>Philippe Le Guay</v>
       </c>
       <c r="E208" t="str">
-        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+        <v>Philippe Le Guay, Jérôme Tonnerre</v>
       </c>
       <c r="F208" t="str">
-        <v>Romans, Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G208">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="H208" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I208" t="str">
         <v>DVD</v>
       </c>
       <c r="J208">
-        <v>7.504</v>
+        <v>6.788</v>
       </c>
       <c r="K208" t="str">
         <v/>
       </c>
       <c r="L208">
-        <v>132344</v>
+        <v>57243</v>
       </c>
       <c r="M208" t="str">
-        <v>tt2209418</v>
+        <v>tt1805297</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Przed wschodem słońca</v>
+        <v>Kocha, lubi, szanuje</v>
       </c>
       <c r="B209" t="str">
-        <v>Before Sunrise</v>
+        <v>Crazy, Stupid, Love.</v>
       </c>
       <c r="C209">
-        <v>1995</v>
+        <v>2011</v>
       </c>
       <c r="D209" t="str">
-        <v>Richard Linklater</v>
+        <v>Glenn Ficarra, John Requa</v>
       </c>
       <c r="E209" t="str">
-        <v>Kim Krizan, Richard Linklater</v>
+        <v>Dan Fogelman</v>
       </c>
       <c r="F209" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G209">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="H209" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I209" t="str">
         <v>DVD</v>
       </c>
       <c r="J209">
-        <v>7.971</v>
+        <v>7.269</v>
       </c>
       <c r="K209" t="str">
         <v/>
       </c>
       <c r="L209">
-        <v>76</v>
+        <v>50646</v>
       </c>
       <c r="M209" t="str">
-        <v>tt0112471</v>
+        <v>tt1570728</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Przed zachodem słońca</v>
+        <v>Koneser</v>
       </c>
       <c r="B210" t="str">
-        <v>Before Sunset</v>
+        <v>The Best Offer</v>
       </c>
       <c r="C210">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="D210" t="str">
-        <v>Richard Linklater</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="E210" t="str">
-        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="F210" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Romans, Kryminał</v>
       </c>
       <c r="G210">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="H210" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I210" t="str">
         <v>DVD</v>
       </c>
       <c r="J210">
-        <v>7.81</v>
+        <v>7.804</v>
       </c>
       <c r="K210" t="str">
         <v/>
       </c>
       <c r="L210">
-        <v>80</v>
+        <v>152742</v>
       </c>
       <c r="M210" t="str">
-        <v>tt0381681</v>
+        <v>tt1924396</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Przedszkolanka</v>
+        <v>Kopciuszek</v>
       </c>
       <c r="B211" t="str">
-        <v>The Kindergarten Teacher</v>
+        <v>Cinderella</v>
       </c>
       <c r="C211">
-        <v>2018</v>
+        <v>1950</v>
       </c>
       <c r="D211" t="str">
-        <v>Sara Colangelo</v>
+        <v>Clyde Geronimi, Wilfred Jackson, Hamilton Luske</v>
       </c>
       <c r="E211" t="str">
-        <v>Sara Colangelo, Nadav Lapid</v>
+        <v>Joe Rinaldi, Ken Anderson, Ted Sears</v>
       </c>
       <c r="F211" t="str">
-        <v>Dramat</v>
+        <v>Familijny, Fantasy, Animacja, Romans</v>
       </c>
       <c r="G211">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="H211" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I211" t="str">
         <v>DVD</v>
       </c>
       <c r="J211">
-        <v>6.56</v>
+        <v>7.044</v>
       </c>
       <c r="K211" t="str">
         <v/>
       </c>
       <c r="L211">
-        <v>489927</v>
+        <v>11224</v>
       </c>
       <c r="M211" t="str">
-        <v>tt6952960</v>
+        <v>tt0042332</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Przełęcz ocalonych</v>
+        <v>Kot w butach</v>
       </c>
       <c r="B212" t="str">
-        <v>Hacksaw Ridge</v>
+        <v>Puss in Boots</v>
       </c>
       <c r="C212">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="D212" t="str">
-        <v>Mel Gibson</v>
+        <v>Chris Miller</v>
       </c>
       <c r="E212" t="str">
-        <v>Robert Schenkkan, Andrew Knight</v>
+        <v>Tom Wheeler, Tom Wheeler, Brian Lynch</v>
       </c>
       <c r="F212" t="str">
-        <v>Dramat, Historyczny, Wojenny</v>
+        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Akcja</v>
       </c>
       <c r="G212">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="H212" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I212" t="str">
         <v>DVD</v>
       </c>
       <c r="J212">
-        <v>8.192</v>
+        <v>6.583</v>
       </c>
       <c r="K212" t="str">
         <v/>
       </c>
       <c r="L212">
-        <v>324786</v>
+        <v>417859</v>
       </c>
       <c r="M212" t="str">
-        <v>tt2119532</v>
+        <v>tt0448694</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Przerwane objęcia</v>
+        <v>Kraina lodu</v>
       </c>
       <c r="B213" t="str">
-        <v>Broken Embraces</v>
+        <v>Frozen</v>
       </c>
       <c r="C213">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D213" t="str">
-        <v>Pedro Almodóvar</v>
+        <v>Chris Buck, Jennifer Lee</v>
       </c>
       <c r="E213" t="str">
-        <v>Pedro Almodóvar</v>
+        <v>Jennifer Lee, Chris Buck, Shane Morris</v>
       </c>
       <c r="F213" t="str">
-        <v>Dramat, Romans, Thriller</v>
+        <v>Animacja, Familijny, Przygodowy, Fantasy</v>
       </c>
       <c r="G213">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="H213" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I213" t="str">
         <v>DVD</v>
       </c>
       <c r="J213">
-        <v>7.1</v>
+        <v>7.249</v>
       </c>
       <c r="K213" t="str">
         <v/>
       </c>
       <c r="L213">
-        <v>8088</v>
+        <v>109445</v>
       </c>
       <c r="M213" t="str">
-        <v>tt0913425</v>
+        <v>tt2294629</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Przysługa</v>
+        <v>Król Lew</v>
       </c>
       <c r="B214" t="str">
-        <v>Trading Favors</v>
+        <v>The Lion King</v>
       </c>
       <c r="C214">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="D214" t="str">
-        <v>Sondra Locke</v>
+        <v>Roger Allers, Rob Minkoff</v>
       </c>
       <c r="E214" t="str">
-        <v>Timothy Albaugh, Tag Mendillo, Timothy Albaugh</v>
+        <v>Jonathan Roberts, Linda Woolverton, Irene Mecchi</v>
       </c>
       <c r="F214" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Familijny, Animacja, Dramat, Przygodowy</v>
       </c>
       <c r="G214">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="H214" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I214" t="str">
         <v>DVD</v>
       </c>
       <c r="J214">
-        <v>4.4</v>
+        <v>8.252</v>
       </c>
       <c r="K214" t="str">
         <v/>
       </c>
       <c r="L214">
-        <v>61183</v>
+        <v>8587</v>
       </c>
       <c r="M214" t="str">
-        <v>tt0118993</v>
+        <v>tt0110357</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Psychoza</v>
+        <v>Król Lew 3: Hakuna Matata</v>
       </c>
       <c r="B215" t="str">
-        <v>Psycho</v>
+        <v>The Lion King 1½</v>
       </c>
       <c r="C215">
-        <v>1960</v>
+        <v>2004</v>
       </c>
       <c r="D215" t="str">
-        <v>Alfred Hitchcock</v>
+        <v>Bradley Raymond</v>
       </c>
       <c r="E215" t="str">
-        <v>Joseph Stefano</v>
+        <v>Tom Rogers</v>
       </c>
       <c r="F215" t="str">
-        <v>Horror, Thriller, Tajemnica</v>
+        <v>Familijny, Animacja, Komedia, Przygodowy</v>
       </c>
       <c r="G215">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="H215" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I215" t="str">
         <v>DVD</v>
       </c>
       <c r="J215">
-        <v>8.421</v>
+        <v>6.58</v>
       </c>
       <c r="K215" t="str">
         <v/>
       </c>
       <c r="L215">
-        <v>539</v>
+        <v>11430</v>
       </c>
       <c r="M215" t="str">
-        <v>tt0054215</v>
+        <v>tt0318403</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Pułapka</v>
+        <v>Króliczek</v>
       </c>
       <c r="B216" t="str">
-        <v>Trap</v>
+        <v>The House Bunny</v>
       </c>
       <c r="C216">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="D216" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Fred Wolf</v>
       </c>
       <c r="E216" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Karen McCullah, Kirsten Smith</v>
       </c>
       <c r="F216" t="str">
-        <v>Kryminał, Horror, Thriller</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G216">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="H216" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I216" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J216">
-        <v>6.245</v>
+        <v>5.673</v>
       </c>
       <c r="K216" t="str">
         <v/>
       </c>
       <c r="L216">
-        <v>1032823</v>
+        <v>12620</v>
       </c>
       <c r="M216" t="str">
-        <v>tt26753003</v>
+        <v>tt0852713</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Raj dla Par</v>
+        <v>Królowie lata</v>
       </c>
       <c r="B217" t="str">
-        <v>Couples Retreat</v>
+        <v>The Kings of Summer</v>
       </c>
       <c r="C217">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D217" t="str">
-        <v>Peter Billingsley</v>
+        <v>Jordan Vogt-Roberts</v>
       </c>
       <c r="E217" t="str">
-        <v>Dana Fox, Vince Vaughn, Jon Favreau</v>
+        <v>Chris Galletta</v>
       </c>
       <c r="F217" t="str">
-        <v>Komedia, Romans</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G217">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="H217" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I217" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J217">
-        <v>5.551</v>
+        <v>6.967</v>
       </c>
       <c r="K217" t="str">
         <v/>
       </c>
       <c r="L217">
-        <v>19899</v>
+        <v>156700</v>
       </c>
       <c r="M217" t="str">
-        <v>tt1078940</v>
+        <v>tt2179116</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Ratatuj</v>
+        <v>Krudowie</v>
       </c>
       <c r="B218" t="str">
-        <v>Ratatouille</v>
+        <v>The Croods</v>
       </c>
       <c r="C218">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="D218" t="str">
-        <v>Brad Bird</v>
+        <v>Chris Sanders, Kirk DeMicco</v>
       </c>
       <c r="E218" t="str">
-        <v>Jan Pinkava, Jim Capobianco, Brad Bird</v>
+        <v>Chris Sanders, John Cleese, Chris Sanders</v>
       </c>
       <c r="F218" t="str">
-        <v>Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Animacja, Przygodowy, Familijny, Komedia</v>
       </c>
       <c r="G218">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="H218" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I218" t="str">
         <v>DVD</v>
       </c>
       <c r="J218">
-        <v>7.834</v>
+        <v>6.928</v>
       </c>
       <c r="K218" t="str">
         <v/>
       </c>
       <c r="L218">
-        <v>2062</v>
+        <v>49519</v>
       </c>
       <c r="M218" t="str">
-        <v>tt0382932</v>
+        <v>tt0481499</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Rayman Origins [PC]</v>
+        <v>Krzyk</v>
       </c>
       <c r="B219" t="str">
-        <v>Rayman Origins</v>
-[...2 lines deleted...]
-        <v/>
+        <v>Scream</v>
+      </c>
+      <c r="C219">
+        <v>1996</v>
       </c>
       <c r="D219" t="str">
-        <v/>
+        <v>Wes Craven</v>
       </c>
       <c r="E219" t="str">
-        <v/>
+        <v>Kevin Williamson</v>
       </c>
       <c r="F219" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Kryminał, Horror, Tajemnica</v>
+      </c>
+      <c r="G219">
+        <v>106</v>
       </c>
       <c r="H219" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I219" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J219">
+        <v>7.425</v>
       </c>
       <c r="K219" t="str">
         <v/>
       </c>
-      <c r="L219" t="str">
-        <v/>
+      <c r="L219">
+        <v>4232</v>
       </c>
       <c r="M219" t="str">
-        <v/>
+        <v>tt0117571</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Rejs</v>
+        <v>Krzyk 2</v>
       </c>
       <c r="B220" t="str">
-        <v>The Cruise</v>
+        <v>Scream 2</v>
       </c>
       <c r="C220">
-        <v>1970</v>
+        <v>1997</v>
       </c>
       <c r="D220" t="str">
-        <v>Marek Piwowski</v>
+        <v>Wes Craven</v>
       </c>
       <c r="E220" t="str">
-        <v>Janusz Głowacki, Marek Piwowski</v>
+        <v>Kevin Williamson</v>
       </c>
       <c r="F220" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G220">
-        <v>65</v>
+        <v>120</v>
       </c>
       <c r="H220" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I220" t="str">
         <v>DVD</v>
       </c>
       <c r="J220">
-        <v>7</v>
+        <v>6.507</v>
       </c>
       <c r="K220" t="str">
         <v/>
       </c>
       <c r="L220">
-        <v>36404</v>
+        <v>4233</v>
       </c>
       <c r="M220" t="str">
-        <v>tt0066289</v>
+        <v>tt0120082</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Rio</v>
+        <v>Krzyk 3</v>
       </c>
       <c r="B221" t="str">
-        <v/>
+        <v>Scream 3</v>
       </c>
       <c r="C221">
-        <v>2011</v>
+        <v>2000</v>
       </c>
       <c r="D221" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Wes Craven</v>
       </c>
       <c r="E221" t="str">
-        <v>Don Rhymer, Carlos Saldanha, Earl Richey Jones</v>
+        <v>Ehren Kruger</v>
       </c>
       <c r="F221" t="str">
-        <v>Animacja, Przygodowy, Komedia, Familijny</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G221">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="H221" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I221" t="str">
         <v>DVD</v>
       </c>
       <c r="J221">
-        <v>6.753</v>
+        <v>6.001</v>
       </c>
       <c r="K221" t="str">
         <v/>
       </c>
       <c r="L221">
-        <v>46195</v>
+        <v>4234</v>
       </c>
       <c r="M221" t="str">
-        <v>tt1436562</v>
+        <v>tt0134084</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Rio 2</v>
+        <v>Krzyk 4</v>
       </c>
       <c r="B222" t="str">
-        <v/>
+        <v>Scream 4</v>
       </c>
       <c r="C222">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D222" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Wes Craven</v>
       </c>
       <c r="E222" t="str">
-        <v>Jenny Bicks, Carlos Kotkin, Don Rhymer</v>
+        <v>Kevin Williamson</v>
       </c>
       <c r="F222" t="str">
-        <v>Animacja, Przygodowy, Komedia, Familijny</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G222">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="H222" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I222" t="str">
         <v>DVD</v>
       </c>
       <c r="J222">
-        <v>6.524</v>
+        <v>6.474</v>
       </c>
       <c r="K222" t="str">
         <v/>
       </c>
       <c r="L222">
-        <v>172385</v>
+        <v>41446</v>
       </c>
       <c r="M222" t="str">
-        <v>tt2357291</v>
+        <v>tt1262416</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Robinson Crusoe</v>
+        <v>Krzysiu, gdzie jesteś?</v>
       </c>
       <c r="B223" t="str">
-        <v/>
+        <v>Christopher Robin</v>
       </c>
       <c r="C223">
-        <v>1997</v>
+        <v>2018</v>
       </c>
       <c r="D223" t="str">
-        <v>George T. Miller, Rod Hardy</v>
+        <v>Marc Forster</v>
       </c>
       <c r="E223" t="str">
-        <v>Christopher Lofton, Tracy Keenan Wynn, Christopher Canaan</v>
+        <v>Greg Brooker, Mark Steven Johnson, Alex Ross Perry</v>
       </c>
       <c r="F223" t="str">
-        <v>Akcja, Przygodowy, Dramat</v>
+        <v>Przygodowy, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G223">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="H223" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I223" t="str">
         <v>DVD</v>
       </c>
       <c r="J223">
-        <v>5.971</v>
+        <v>7.306</v>
       </c>
       <c r="K223" t="str">
         <v/>
       </c>
       <c r="L223">
-        <v>11210</v>
+        <v>420814</v>
       </c>
       <c r="M223" t="str">
-        <v>tt0117496</v>
+        <v>tt4575576</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Rocketman</v>
+        <v>Księga życia</v>
       </c>
       <c r="B224" t="str">
-        <v/>
+        <v>The Book of Life</v>
       </c>
       <c r="C224">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="D224" t="str">
-        <v>Dexter Fletcher</v>
+        <v>Jorge R. Gutierrez</v>
       </c>
       <c r="E224" t="str">
-        <v>Lee Hall</v>
+        <v>Jorge R. Gutierrez, Doug Langdale</v>
       </c>
       <c r="F224" t="str">
-        <v>Muzyczny, Dramat</v>
+        <v>Animacja, Przygodowy, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G224">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="H224" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I224" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J224">
-        <v>7.309</v>
+        <v>7.5</v>
       </c>
       <c r="K224" t="str">
         <v/>
       </c>
       <c r="L224">
-        <v>504608</v>
+        <v>228326</v>
       </c>
       <c r="M224" t="str">
-        <v>tt2066051</v>
+        <v>tt2262227</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Rzeka życia</v>
+        <v>Kto Tam?</v>
       </c>
       <c r="B225" t="str">
-        <v>A River Runs Through It</v>
+        <v>Knock Knock</v>
       </c>
       <c r="C225">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="D225" t="str">
-        <v>Robert Redford</v>
+        <v>Eli Roth</v>
       </c>
       <c r="E225" t="str">
-        <v>Richard Friedenberg, Norman Maclean</v>
+        <v>Guillermo Amoedo, Eli Roth, Nicolás López</v>
       </c>
       <c r="F225" t="str">
-        <v>Dramat, Familijny</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G225">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="H225" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I225" t="str">
         <v>DVD</v>
       </c>
       <c r="J225">
-        <v>7.03</v>
+        <v>5.389</v>
       </c>
       <c r="K225" t="str">
         <v/>
       </c>
       <c r="L225">
-        <v>293</v>
+        <v>263472</v>
       </c>
       <c r="M225" t="str">
-        <v>tt0105265</v>
+        <v>tt3605418</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Sabrina</v>
+        <v>Kwiat pustyni</v>
       </c>
       <c r="B226" t="str">
-        <v/>
+        <v>Desert Flower</v>
       </c>
       <c r="C226">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="D226" t="str">
-        <v>Sydney Pollack</v>
+        <v>Sherry Hormann</v>
       </c>
       <c r="E226" t="str">
-        <v>Barbara Benedek, David Rayfiel</v>
+        <v/>
       </c>
       <c r="F226" t="str">
-        <v>Romans, Dramat, Komedia</v>
+        <v>Dramat</v>
       </c>
       <c r="G226">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="H226" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I226" t="str">
         <v>DVD</v>
       </c>
       <c r="J226">
-        <v>6.212</v>
+        <v>7.58</v>
       </c>
       <c r="K226" t="str">
         <v/>
       </c>
       <c r="L226">
-        <v>11860</v>
+        <v>33997</v>
       </c>
       <c r="M226" t="str">
-        <v>tt0114319</v>
+        <v>tt1054580</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Sala samobójców</v>
+        <v>La La Land</v>
       </c>
       <c r="B227" t="str">
-        <v>Suicide Room</v>
+        <v/>
       </c>
       <c r="C227">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="D227" t="str">
-        <v>Jan Komasa</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="E227" t="str">
-        <v>Jan Komasa</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="F227" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G227">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="H227" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I227" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J227">
-        <v>7.3</v>
+        <v>7.9</v>
       </c>
       <c r="K227" t="str">
         <v/>
       </c>
       <c r="L227">
-        <v>72478</v>
+        <v>313369</v>
       </c>
       <c r="M227" t="str">
-        <v>tt1808454</v>
+        <v>tt3783958</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Sanctum</v>
+        <v>Labirynt fauna</v>
       </c>
       <c r="B228" t="str">
-        <v/>
+        <v>Pan&amp;#x27;s Labyrinth</v>
       </c>
       <c r="C228">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="D228" t="str">
-        <v>Alister Grierson</v>
+        <v>Guillermo del Toro</v>
       </c>
       <c r="E228" t="str">
-        <v>John Garvin, Andrew Wight</v>
+        <v>Guillermo del Toro</v>
       </c>
       <c r="F228" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Fantasy, Dramat, Wojenny</v>
       </c>
       <c r="G228">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="H228" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I228" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J228">
-        <v>6.04</v>
+        <v>7.759</v>
       </c>
       <c r="K228" t="str">
         <v/>
       </c>
       <c r="L228">
-        <v>48340</v>
+        <v>1417</v>
       </c>
       <c r="M228" t="str">
-        <v>tt0881320</v>
+        <v>tt0457430</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Searching</v>
+        <v>Lassie</v>
       </c>
       <c r="B229" t="str">
         <v/>
       </c>
       <c r="C229">
-        <v>2018</v>
+        <v>1994</v>
       </c>
       <c r="D229" t="str">
-        <v>Aneesh Chaganty</v>
+        <v>Daniel Petrie</v>
       </c>
       <c r="E229" t="str">
-        <v>Aneesh Chaganty, Sev Ohanian</v>
+        <v>Matthew Jacobs, Gary Ross, Elizabeth Anderson</v>
       </c>
       <c r="F229" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Familijny, Przygodowy</v>
       </c>
       <c r="G229">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="H229" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I229" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J229">
-        <v>7.6</v>
+        <v>6.1</v>
       </c>
       <c r="K229" t="str">
         <v/>
       </c>
       <c r="L229">
-        <v>489999</v>
+        <v>29918</v>
       </c>
       <c r="M229" t="str">
-        <v>tt7668870</v>
+        <v>tt0110305</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Sekretne życie zwierzaków domowych</v>
+        <v>Last Vegas</v>
       </c>
       <c r="B230" t="str">
-        <v>The Secret Life of Pets</v>
+        <v/>
       </c>
       <c r="C230">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="D230" t="str">
-        <v>Chris Renaud</v>
+        <v>Jon Turteltaub</v>
       </c>
       <c r="E230" t="str">
-        <v>Ken Daurio, Cinco Paul, Brian Lynch</v>
+        <v>Dan Fogelman</v>
       </c>
       <c r="F230" t="str">
-        <v>Familijny, Komedia, Przygodowy, Animacja</v>
+        <v>Komedia</v>
       </c>
       <c r="G230">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="H230" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I230" t="str">
         <v>DVD</v>
       </c>
       <c r="J230">
-        <v>6.3</v>
+        <v>6.4</v>
       </c>
       <c r="K230" t="str">
         <v/>
       </c>
       <c r="L230">
-        <v>328111</v>
+        <v>137093</v>
       </c>
       <c r="M230" t="str">
-        <v>tt2709768</v>
+        <v>tt1204975</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Sen Kasandry</v>
+        <v>Legenda Zorro</v>
       </c>
       <c r="B231" t="str">
-        <v>Cassandra&amp;#x27;s Dream</v>
+        <v>The Legend of Zorro</v>
       </c>
       <c r="C231">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="D231" t="str">
-        <v>Woody Allen</v>
+        <v>Martin Campbell</v>
       </c>
       <c r="E231" t="str">
-        <v>Woody Allen</v>
+        <v>Roberto Orci, Alex Kurtzman, Alex Kurtzman</v>
       </c>
       <c r="F231" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Akcja, Przygodowy, Western</v>
       </c>
       <c r="G231">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="H231" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I231" t="str">
         <v>DVD</v>
       </c>
       <c r="J231">
-        <v>6.275</v>
+        <v>6.124</v>
       </c>
       <c r="K231" t="str">
         <v/>
       </c>
       <c r="L231">
-        <v>4787</v>
+        <v>1656</v>
       </c>
       <c r="M231" t="str">
-        <v>tt0795493</v>
+        <v>tt0386140</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Serce nie sługa</v>
+        <v>Lektor</v>
       </c>
       <c r="B232" t="str">
-        <v>Prime</v>
+        <v>The Reader</v>
       </c>
       <c r="C232">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D232" t="str">
-        <v>Ben Younger</v>
+        <v>Stephen Daldry</v>
       </c>
       <c r="E232" t="str">
-        <v>Ben Younger</v>
+        <v>David Hare</v>
       </c>
       <c r="F232" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G232">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="H232" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I232" t="str">
         <v>DVD</v>
       </c>
       <c r="J232">
-        <v>5.974</v>
+        <v>7.466</v>
       </c>
       <c r="K232" t="str">
         <v/>
       </c>
       <c r="L232">
-        <v>2313</v>
+        <v>8055</v>
       </c>
       <c r="M232" t="str">
-        <v>tt0387514</v>
+        <v>tt0976051</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Sędzia</v>
+        <v>Leon zawodowiec</v>
       </c>
       <c r="B233" t="str">
-        <v>The Judge</v>
+        <v>Léon: The Professional</v>
       </c>
       <c r="C233">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="D233" t="str">
-        <v>David Dobkin</v>
+        <v>Luc Besson</v>
       </c>
       <c r="E233" t="str">
-        <v>Bill Dubuque, David Dobkin, Nick Schenk</v>
+        <v>Luc Besson</v>
       </c>
       <c r="F233" t="str">
-        <v>Dramat</v>
+        <v>Kryminał, Dramat, Akcja</v>
       </c>
       <c r="G233">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="H233" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I233" t="str">
         <v>DVD</v>
       </c>
       <c r="J233">
-        <v>7.328</v>
+        <v>8.294</v>
       </c>
       <c r="K233" t="str">
         <v/>
       </c>
       <c r="L233">
-        <v>205587</v>
+        <v>101</v>
       </c>
       <c r="M233" t="str">
-        <v>tt1872194</v>
+        <v>tt0110413</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Showgirls</v>
+        <v>Lepiej późno niż później</v>
       </c>
       <c r="B234" t="str">
-        <v/>
+        <v>Something&amp;#x27;s Gotta Give</v>
       </c>
       <c r="C234">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="D234" t="str">
-        <v>Paul Verhoeven</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="E234" t="str">
-        <v>Joe Eszterhas</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="F234" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Komedia, Romans</v>
       </c>
       <c r="G234">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="H234" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I234" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J234">
-        <v>5.578</v>
+        <v>6.641</v>
       </c>
       <c r="K234" t="str">
         <v/>
       </c>
       <c r="L234">
-        <v>10802</v>
+        <v>6964</v>
       </c>
       <c r="M234" t="str">
-        <v>tt0114436</v>
+        <v>tt0337741</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Shrek</v>
+        <v>Lilo i Stich</v>
       </c>
       <c r="B235" t="str">
-        <v/>
+        <v>Lilo &amp;amp; Stitch</v>
       </c>
       <c r="C235">
-        <v>2001</v>
+        <v>2025</v>
       </c>
       <c r="D235" t="str">
-        <v>Andrew Adamson, Vicky Jenson</v>
+        <v>Dean Fleischer Camp</v>
       </c>
       <c r="E235" t="str">
-        <v>Ted Elliott, Roger S.H. Schulman, Joe Stillman</v>
+        <v>Chris Kekaniokalani Bright, Mike Van Waes</v>
       </c>
       <c r="F235" t="str">
-        <v>Animacja, Komedia, Fantasy, Przygodowy, Familijny</v>
+        <v>Familijny, Sci-Fi, Komedia</v>
       </c>
       <c r="G235">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="H235" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I235" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J235">
-        <v>7.754</v>
+        <v>7.226</v>
       </c>
       <c r="K235" t="str">
         <v/>
       </c>
       <c r="L235">
-        <v>808</v>
+        <v>552524</v>
       </c>
       <c r="M235" t="str">
-        <v>tt0126029</v>
+        <v>tt11655566</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Shrek 2</v>
+        <v>Lion. Droga do domu</v>
       </c>
       <c r="B236" t="str">
-        <v/>
+        <v>Lion</v>
       </c>
       <c r="C236">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="D236" t="str">
-        <v>Conrad Vernon, Kelly Asbury, Andrew Adamson</v>
+        <v>Garth Davis</v>
       </c>
       <c r="E236" t="str">
-        <v>David N. Weiss, J. David Stem, Joe Stillman</v>
+        <v>Luke Davies</v>
       </c>
       <c r="F236" t="str">
-        <v>Animacja, Familijny, Komedia, Fantasy, Przygodowy, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G236">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="H236" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I236" t="str">
         <v>DVD</v>
       </c>
       <c r="J236">
-        <v>7.302</v>
+        <v>8.041</v>
       </c>
       <c r="K236" t="str">
         <v/>
       </c>
       <c r="L236">
-        <v>809</v>
+        <v>334543</v>
       </c>
       <c r="M236" t="str">
-        <v>tt0298148</v>
+        <v>tt3741834</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Shrek Forever</v>
+        <v>Listy do M.</v>
       </c>
       <c r="B237" t="str">
-        <v>Shrek Forever After</v>
+        <v>Letters to Santa</v>
       </c>
       <c r="C237">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D237" t="str">
-        <v>Mike Mitchell</v>
+        <v>Mitja Okorn</v>
       </c>
       <c r="E237" t="str">
-        <v>Josh Klausner, Darren Lemke</v>
+        <v>Karolina Szablewska, Marcin Baczyński</v>
       </c>
       <c r="F237" t="str">
-        <v>Komedia, Przygodowy, Fantasy, Animacja, Familijny</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G237">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="H237" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I237" t="str">
         <v>DVD</v>
       </c>
       <c r="J237">
-        <v>6.391</v>
+        <v>6.901</v>
       </c>
       <c r="K237" t="str">
         <v/>
       </c>
       <c r="L237">
-        <v>10192</v>
+        <v>79221</v>
       </c>
       <c r="M237" t="str">
-        <v>tt0892791</v>
+        <v>tt1927077</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Shrek Trzeci</v>
+        <v>Loft</v>
       </c>
       <c r="B238" t="str">
-        <v>Shrek the Third</v>
+        <v>The Loft</v>
       </c>
       <c r="C238">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="D238" t="str">
-        <v>Chris Miller</v>
+        <v>Erik Van Looy</v>
       </c>
       <c r="E238" t="str">
-        <v>Jeffrey Price, Peter S. Seaman, Chris Miller</v>
+        <v>Bart De Pauw, Wesley Strick</v>
       </c>
       <c r="F238" t="str">
-        <v>Fantasy, Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Thriller</v>
       </c>
       <c r="G238">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="H238" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I238" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J238">
-        <v>6.3</v>
+        <v>6.408</v>
       </c>
       <c r="K238" t="str">
         <v/>
       </c>
       <c r="L238">
-        <v>810</v>
+        <v>72784</v>
       </c>
       <c r="M238" t="str">
-        <v>tt0413267</v>
+        <v>tt1850397</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Siedem</v>
+        <v>Looper - Pętla czasu</v>
       </c>
       <c r="B239" t="str">
-        <v>Se7en</v>
+        <v>Looper</v>
       </c>
       <c r="C239">
-        <v>1995</v>
+        <v>2012</v>
       </c>
       <c r="D239" t="str">
-        <v>David Fincher</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="E239" t="str">
-        <v>Andrew Kevin Walker</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="F239" t="str">
-        <v>Kryminał, Tajemnica, Thriller</v>
+        <v>Akcja, Thriller, Sci-Fi</v>
       </c>
       <c r="G239">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="H239" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I239" t="str">
         <v>DVD</v>
       </c>
       <c r="J239">
-        <v>8.378</v>
+        <v>6.899</v>
       </c>
       <c r="K239" t="str">
         <v/>
       </c>
       <c r="L239">
-        <v>807</v>
+        <v>59967</v>
       </c>
       <c r="M239" t="str">
-        <v>tt0114369</v>
+        <v>tt1276104</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Siedem lat w Tybecie</v>
+        <v>Lot nad kukułczym gniazdem</v>
       </c>
       <c r="B240" t="str">
-        <v>Seven Years in Tibet</v>
+        <v>One Flew Over the Cuckoo&amp;#x27;s Nest</v>
       </c>
       <c r="C240">
-        <v>1997</v>
+        <v>1975</v>
       </c>
       <c r="D240" t="str">
-        <v>Jean-Jacques Annaud</v>
+        <v>Miloš Forman</v>
       </c>
       <c r="E240" t="str">
-        <v>Becky Johnston</v>
+        <v>Lawrence Hauben, Bo Goldman</v>
       </c>
       <c r="F240" t="str">
-        <v>Przygodowy, Dramat, Historyczny</v>
+        <v>Dramat</v>
       </c>
       <c r="G240">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="H240" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I240" t="str">
         <v>DVD</v>
       </c>
       <c r="J240">
-        <v>7.16</v>
+        <v>8.412</v>
       </c>
       <c r="K240" t="str">
         <v/>
       </c>
       <c r="L240">
-        <v>978</v>
+        <v>510</v>
       </c>
       <c r="M240" t="str">
-        <v>tt0120102</v>
+        <v>tt0073486</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Sierociniec</v>
+        <v>Love, Rosie</v>
       </c>
       <c r="B241" t="str">
-        <v>The Orphanage</v>
+        <v/>
       </c>
       <c r="C241">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="D241" t="str">
-        <v>J. A. Bayona</v>
+        <v>Christian Ditter</v>
       </c>
       <c r="E241" t="str">
-        <v>Sergio G. Sánchez</v>
+        <v>Juliette Towhidi</v>
       </c>
       <c r="F241" t="str">
-        <v>Horror, Dramat, Thriller</v>
+        <v>Romans, Dramat, Komedia</v>
       </c>
       <c r="G241">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H241" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I241" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J241">
-        <v>7.229</v>
+        <v>7.811</v>
       </c>
       <c r="K241" t="str">
         <v/>
       </c>
       <c r="L241">
-        <v>6537</v>
+        <v>200727</v>
       </c>
       <c r="M241" t="str">
-        <v>tt0464141</v>
+        <v>tt1638002</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Sierota</v>
+        <v>Luca</v>
       </c>
       <c r="B242" t="str">
-        <v>Orphan</v>
+        <v/>
       </c>
       <c r="C242">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="D242" t="str">
-        <v>Jaume Collet-Serra</v>
+        <v>Enrico Casarosa</v>
       </c>
       <c r="E242" t="str">
-        <v>Alex Mace, David Leslie Johnson-McGoldrick</v>
+        <v>Simon Stephenson, Enrico Casarosa, Jesse Andrews</v>
       </c>
       <c r="F242" t="str">
-        <v>Horror, Thriller</v>
+        <v>Animacja, Komedia, Fantasy, Familijny, Dramat</v>
       </c>
       <c r="G242">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="H242" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I242" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J242">
-        <v>7</v>
+        <v>7.786</v>
       </c>
       <c r="K242" t="str">
         <v/>
       </c>
       <c r="L242">
-        <v>21208</v>
+        <v>508943</v>
       </c>
       <c r="M242" t="str">
-        <v>tt1148204</v>
+        <v>tt12801262</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Sing</v>
+        <v>Madagaskar</v>
       </c>
       <c r="B243" t="str">
-        <v/>
+        <v>Madagascar</v>
       </c>
       <c r="C243">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="D243" t="str">
-        <v>Garth Jennings</v>
+        <v>Eric Darnell, Tom McGrath</v>
       </c>
       <c r="E243" t="str">
-        <v>Garth Jennings</v>
+        <v>Billy Frolick, Mark Burton, Tom McGrath</v>
       </c>
       <c r="F243" t="str">
-        <v>Familijny, Komedia, Muzyczny, Animacja</v>
+        <v>Familijny, Animacja, Przygodowy, Komedia</v>
       </c>
       <c r="G243">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="H243" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I243" t="str">
         <v>DVD</v>
       </c>
       <c r="J243">
-        <v>7.119</v>
+        <v>6.917</v>
       </c>
       <c r="K243" t="str">
         <v/>
       </c>
       <c r="L243">
-        <v>335797</v>
+        <v>953</v>
       </c>
       <c r="M243" t="str">
-        <v>tt3470600</v>
+        <v>tt0351283</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Sisu</v>
+        <v>Malowany welon</v>
       </c>
       <c r="B244" t="str">
-        <v/>
+        <v>The Painted Veil</v>
       </c>
       <c r="C244">
-        <v>2022</v>
+        <v>2006</v>
       </c>
       <c r="D244" t="str">
-        <v>Jalmari Helander</v>
+        <v>John Curran</v>
       </c>
       <c r="E244" t="str">
-        <v>Jalmari Helander</v>
+        <v>Ron Nyswaner</v>
       </c>
       <c r="F244" t="str">
-        <v>Akcja, Wojenny</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G244">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="H244" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I244" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J244">
-        <v>7.413</v>
+        <v>7.257</v>
       </c>
       <c r="K244" t="str">
         <v/>
       </c>
       <c r="L244">
-        <v>840326</v>
+        <v>14202</v>
       </c>
       <c r="M244" t="str">
-        <v>tt14846026</v>
+        <v>tt0446755</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Skaza</v>
+        <v>Mała Moskwa</v>
       </c>
       <c r="B245" t="str">
-        <v>Damage</v>
+        <v>Little Moscow</v>
       </c>
       <c r="C245">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="D245" t="str">
-        <v>Louis Malle</v>
+        <v>Waldemar Krzystek</v>
       </c>
       <c r="E245" t="str">
-        <v>David Hare</v>
+        <v>Waldemar Krzystek</v>
       </c>
       <c r="F245" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Romans, Historyczny</v>
       </c>
       <c r="G245">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="H245" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I245" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J245">
-        <v>6.586</v>
+        <v>5.441</v>
       </c>
       <c r="K245" t="str">
         <v/>
       </c>
       <c r="L245">
-        <v>11012</v>
+        <v>25667</v>
       </c>
       <c r="M245" t="str">
-        <v>tt0104237</v>
+        <v>tt1291064</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Skazani na Shawshank</v>
+        <v>Mała Stopa</v>
       </c>
       <c r="B246" t="str">
-        <v>The Shawshank Redemption</v>
+        <v>Smallfoot</v>
       </c>
       <c r="C246">
-        <v>1994</v>
+        <v>2018</v>
       </c>
       <c r="D246" t="str">
-        <v>Frank Darabont</v>
+        <v>Karey Kirkpatrick</v>
       </c>
       <c r="E246" t="str">
-        <v>Frank Darabont</v>
+        <v>Clare Sera, Karey Kirkpatrick, Eyal Podell</v>
       </c>
       <c r="F246" t="str">
-        <v>Dramat, Kryminał</v>
+        <v>Familijny, Komedia, Przygodowy, Animacja</v>
       </c>
       <c r="G246">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="H246" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I246" t="str">
         <v>DVD</v>
       </c>
       <c r="J246">
-        <v>8.713</v>
+        <v>6.8</v>
       </c>
       <c r="K246" t="str">
         <v/>
       </c>
       <c r="L246">
-        <v>278</v>
+        <v>446894</v>
       </c>
       <c r="M246" t="str">
-        <v>tt0111161</v>
+        <v>tt6182908</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Slumdog. Milioner z ulicy</v>
+        <v>Mała Wielka Stopa</v>
       </c>
       <c r="B247" t="str">
-        <v>Slumdog Millionaire</v>
+        <v>The Son of Bigfoot</v>
       </c>
       <c r="C247">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D247" t="str">
-        <v>Danny Boyle</v>
+        <v>Jérémie Degruson, Ben Stassen</v>
       </c>
       <c r="E247" t="str">
-        <v>Simon Beaufoy</v>
+        <v>Bob Barlen, Cal Brunker</v>
       </c>
       <c r="F247" t="str">
-        <v>Dramat, Romans</v>
+        <v>Familijny, Animacja, Komedia</v>
       </c>
       <c r="G247">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="H247" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I247" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J247">
-        <v>7.73</v>
+        <v>6.572</v>
       </c>
       <c r="K247" t="str">
         <v/>
       </c>
       <c r="L247">
-        <v>12405</v>
+        <v>413644</v>
       </c>
       <c r="M247" t="str">
-        <v>tt1010048</v>
+        <v>tt5715410</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Smak życia 3, czyli chińska układanka</v>
+        <v>Małgosia i Jaś</v>
       </c>
       <c r="B248" t="str">
-        <v>Chinese Puzzle</v>
+        <v>Gretel &amp;amp; Hansel</v>
       </c>
       <c r="C248">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="D248" t="str">
-        <v>Cédric Klapisch</v>
+        <v>Osgood Perkins</v>
       </c>
       <c r="E248" t="str">
-        <v>Cédric Klapisch</v>
+        <v>Rob Hayes</v>
       </c>
       <c r="F248" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Horror, Fantasy</v>
       </c>
       <c r="G248">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="H248" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I248" t="str">
         <v>DVD</v>
       </c>
       <c r="J248">
-        <v>6.567</v>
+        <v>5.999</v>
       </c>
       <c r="K248" t="str">
         <v/>
       </c>
       <c r="L248">
-        <v>206408</v>
+        <v>542224</v>
       </c>
       <c r="M248" t="str">
-        <v>tt1937118</v>
+        <v>tt9086228</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Smakosz 2</v>
+        <v>Mały Książę</v>
       </c>
       <c r="B249" t="str">
-        <v>Jeepers Creepers 2</v>
+        <v>The Little Prince</v>
       </c>
       <c r="C249">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="D249" t="str">
-        <v>Victor Salva</v>
+        <v>Mark Osborne</v>
       </c>
       <c r="E249" t="str">
-        <v>Victor Salva</v>
+        <v>Mark Osborne, Bob Persichetti, Irena Brignull</v>
       </c>
       <c r="F249" t="str">
-        <v>Horror</v>
+        <v>Przygodowy, Animacja, Fantasy, Familijny</v>
       </c>
       <c r="G249">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H249" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I249" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J249">
-        <v>6.153</v>
+        <v>7.612</v>
       </c>
       <c r="K249" t="str">
         <v/>
       </c>
       <c r="L249">
-        <v>11351</v>
+        <v>309809</v>
       </c>
       <c r="M249" t="str">
-        <v>tt0301470</v>
+        <v>tt1754656</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Spider-Man</v>
+        <v>Mamma Mia!</v>
       </c>
       <c r="B250" t="str">
         <v/>
       </c>
       <c r="C250">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="D250" t="str">
-        <v>Sam Raimi</v>
+        <v>Phyllida Lloyd</v>
       </c>
       <c r="E250" t="str">
-        <v>David Koepp</v>
+        <v>Catherine Johnson</v>
       </c>
       <c r="F250" t="str">
-        <v>Akcja, Sci-Fi</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G250">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="H250" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I250" t="str">
         <v>DVD</v>
       </c>
       <c r="J250">
-        <v>7.317</v>
+        <v>6.977</v>
       </c>
       <c r="K250" t="str">
         <v/>
       </c>
       <c r="L250">
-        <v>557</v>
+        <v>11631</v>
       </c>
       <c r="M250" t="str">
-        <v>tt0145487</v>
+        <v>tt0795421</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Spider-Man 2</v>
+        <v>Mamma Mia! Here We Go Again</v>
       </c>
       <c r="B251" t="str">
         <v/>
       </c>
       <c r="C251">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="D251" t="str">
-        <v>Sam Raimi</v>
+        <v>Ol Parker</v>
       </c>
       <c r="E251" t="str">
-        <v>Alvin Sargent</v>
+        <v>Ol Parker, Richard Curtis, Catherine Johnson</v>
       </c>
       <c r="F251" t="str">
-        <v>Akcja, Przygodowy, Sci-Fi</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G251">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="H251" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I251" t="str">
         <v>DVD</v>
       </c>
       <c r="J251">
-        <v>7.296</v>
+        <v>7.085</v>
       </c>
       <c r="K251" t="str">
         <v/>
       </c>
       <c r="L251">
-        <v>558</v>
+        <v>458423</v>
       </c>
       <c r="M251" t="str">
-        <v>tt0316654</v>
+        <v>tt6911608</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Stary, kocham cię</v>
+        <v>Maraton tańca</v>
       </c>
       <c r="B252" t="str">
-        <v>I Love You, Man</v>
+        <v>Dance Marathon</v>
       </c>
       <c r="C252">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D252" t="str">
-        <v>John Hamburg</v>
+        <v>Magdalena Łazarkiewicz</v>
       </c>
       <c r="E252" t="str">
-        <v>John Hamburg, Larry Levin, Larry Levin</v>
+        <v>Maciej Kowalewski, Magdalena Łazarkiewicz</v>
       </c>
       <c r="F252" t="str">
         <v>Komedia, Romans</v>
       </c>
       <c r="G252">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="H252" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I252" t="str">
         <v>DVD</v>
       </c>
-      <c r="J252">
-        <v>6.6</v>
+      <c r="J252" t="str">
+        <v/>
       </c>
       <c r="K252" t="str">
         <v/>
       </c>
       <c r="L252">
-        <v>16538</v>
+        <v>75830</v>
       </c>
       <c r="M252" t="str">
-        <v>tt1155056</v>
+        <v>tt1769307</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Step Up 2</v>
+        <v>Marmaduke - pies na fali</v>
       </c>
       <c r="B253" t="str">
-        <v>Step Up 2: The Streets</v>
+        <v>Marmaduke</v>
       </c>
       <c r="C253">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D253" t="str">
-        <v>Jon M. Chu</v>
+        <v>Tom Dey</v>
       </c>
       <c r="E253" t="str">
-        <v>Karen Barna, Duane Adler, Toni Ann Johnson</v>
+        <v>Vince Di Meglio, Tim Rasmussen</v>
       </c>
       <c r="F253" t="str">
-        <v>Muzyczny, Dramat, Romans</v>
+        <v>Familijny, Komedia</v>
       </c>
       <c r="G253">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="H253" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I253" t="str">
         <v>DVD</v>
       </c>
       <c r="J253">
-        <v>6.691</v>
+        <v>5.215</v>
       </c>
       <c r="K253" t="str">
         <v/>
       </c>
       <c r="L253">
-        <v>8328</v>
+        <v>38579</v>
       </c>
       <c r="M253" t="str">
-        <v>tt1023481</v>
+        <v>tt1392197</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Step Up 3-D</v>
+        <v>Martwe zło 2</v>
       </c>
       <c r="B254" t="str">
-        <v>Step Up 3D</v>
+        <v>Evil Dead II</v>
       </c>
       <c r="C254">
-        <v>2010</v>
+        <v>1987</v>
       </c>
       <c r="D254" t="str">
-        <v>Jon M. Chu</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E254" t="str">
-        <v>Amy Andelson, Emily Meyer</v>
+        <v>Scott Spiegel, Sam Raimi</v>
       </c>
       <c r="F254" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Komedia, Fantasy</v>
       </c>
       <c r="G254">
-        <v>107</v>
+        <v>81</v>
       </c>
       <c r="H254" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I254" t="str">
         <v>DVD</v>
       </c>
       <c r="J254">
-        <v>6.816</v>
+        <v>7.5</v>
       </c>
       <c r="K254" t="str">
         <v/>
       </c>
       <c r="L254">
-        <v>41233</v>
+        <v>765</v>
       </c>
       <c r="M254" t="str">
-        <v>tt1193631</v>
+        <v>tt0092991</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Step Up: Taniec zmysłów</v>
+        <v>Maska Zorro</v>
       </c>
       <c r="B255" t="str">
-        <v>Step Up</v>
+        <v>The Mask of Zorro</v>
       </c>
       <c r="C255">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="D255" t="str">
-        <v>Anne Fletcher</v>
+        <v>Martin Campbell</v>
       </c>
       <c r="E255" t="str">
-        <v>Duane Adler, Duane Adler, Melissa Rosenberg</v>
+        <v>John Eskow, Ted Elliott, Terry Rossio</v>
       </c>
       <c r="F255" t="str">
-        <v>Muzyczny, Dramat, Romans, Kryminał</v>
+        <v>Akcja, Przygodowy</v>
       </c>
       <c r="G255">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="H255" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I255" t="str">
         <v>DVD</v>
       </c>
       <c r="J255">
-        <v>6.873</v>
+        <v>6.575</v>
       </c>
       <c r="K255" t="str">
         <v/>
       </c>
       <c r="L255">
-        <v>9762</v>
+        <v>9342</v>
       </c>
       <c r="M255" t="str">
-        <v>tt0462590</v>
+        <v>tt0120746</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Stowarzyszenie Umarłych Poetów</v>
+        <v>Mickey 17</v>
       </c>
       <c r="B256" t="str">
-        <v>Dead Poets Society</v>
+        <v/>
       </c>
       <c r="C256">
-        <v>1989</v>
+        <v>2025</v>
       </c>
       <c r="D256" t="str">
-        <v>Peter Weir</v>
+        <v>봉준호</v>
       </c>
       <c r="E256" t="str">
-        <v>Tom Schulman</v>
+        <v>봉준호</v>
       </c>
       <c r="F256" t="str">
-        <v>Dramat</v>
+        <v>Sci-Fi, Komedia, Przygodowy</v>
       </c>
       <c r="G256">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="H256" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I256" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J256">
-        <v>8.302</v>
+        <v>6.833</v>
       </c>
       <c r="K256" t="str">
         <v/>
       </c>
       <c r="L256">
-        <v>207</v>
+        <v>696506</v>
       </c>
       <c r="M256" t="str">
-        <v>tt0097165</v>
+        <v>tt12299608</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Substancja</v>
+        <v>Między światami</v>
       </c>
       <c r="B257" t="str">
-        <v>The Substance</v>
+        <v>Rabbit Hole</v>
       </c>
       <c r="C257">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="D257" t="str">
-        <v>Coralie Fargeat</v>
+        <v>John Cameron Mitchell</v>
       </c>
       <c r="E257" t="str">
-        <v>Coralie Fargeat</v>
+        <v>David Lindsay-Abaire</v>
       </c>
       <c r="F257" t="str">
-        <v>Horror, Sci-Fi, Thriller</v>
+        <v>Dramat</v>
       </c>
       <c r="G257">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="H257" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I257" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J257">
-        <v>7.1</v>
+        <v>6.658</v>
       </c>
       <c r="K257" t="str">
         <v/>
       </c>
       <c r="L257">
-        <v>933260</v>
+        <v>27585</v>
       </c>
       <c r="M257" t="str">
-        <v>tt17526714</v>
+        <v>tt0935075</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Summer Camp</v>
+        <v>Mikołajek</v>
       </c>
       <c r="B258" t="str">
-        <v/>
+        <v>Little Nicholas</v>
       </c>
       <c r="C258">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="D258" t="str">
-        <v>Alberto Marini</v>
+        <v>Laurent Tirard</v>
       </c>
       <c r="E258" t="str">
-        <v>Alberto Marini, Danielle Schleif</v>
+        <v>Laurent Tirard, Grégoire Vigneron</v>
       </c>
       <c r="F258" t="str">
-        <v>Horror</v>
+        <v>Komedia, Familijny</v>
       </c>
       <c r="G258">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H258" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I258" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J258">
-        <v>5.6</v>
+        <v>6.064</v>
       </c>
       <c r="K258" t="str">
         <v/>
       </c>
       <c r="L258">
-        <v>306966</v>
+        <v>31203</v>
       </c>
       <c r="M258" t="str">
-        <v>tt2638662</v>
+        <v>tt1264904</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Super 8</v>
+        <v>Milion Sposobów, jak Zginąć na Zachodzie</v>
       </c>
       <c r="B259" t="str">
-        <v/>
+        <v>A Million Ways to Die in the West</v>
       </c>
       <c r="C259">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D259" t="str">
-        <v>J.J. Abrams</v>
+        <v>Seth MacFarlane</v>
       </c>
       <c r="E259" t="str">
-        <v>J.J. Abrams</v>
+        <v>Alec Sulkin, Seth MacFarlane, Wellesley Wild</v>
       </c>
       <c r="F259" t="str">
-        <v>Thriller, Sci-Fi, Tajemnica</v>
+        <v>Komedia, Western</v>
       </c>
       <c r="G259">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H259" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I259" t="str">
         <v>DVD</v>
       </c>
       <c r="J259">
-        <v>6.771</v>
+        <v>6.054</v>
       </c>
       <c r="K259" t="str">
         <v/>
       </c>
       <c r="L259">
-        <v>37686</v>
+        <v>188161</v>
       </c>
       <c r="M259" t="str">
-        <v>tt1650062</v>
+        <v>tt2557490</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Sypiając z wrogiem</v>
+        <v>Miłość i śmierć w Wenecji</v>
       </c>
       <c r="B260" t="str">
-        <v>Sleeping with the Enemy</v>
+        <v>The Wings of the Dove</v>
       </c>
       <c r="C260">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="D260" t="str">
-        <v>Joseph Ruben</v>
+        <v>Iain Softley</v>
       </c>
       <c r="E260" t="str">
-        <v>Ronald Bass</v>
+        <v>Hossein Amini</v>
       </c>
       <c r="F260" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G260">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H260" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I260" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J260">
-        <v>6.49</v>
+        <v>6.6</v>
       </c>
       <c r="K260" t="str">
         <v/>
       </c>
       <c r="L260">
-        <v>7442</v>
+        <v>45609</v>
       </c>
       <c r="M260" t="str">
-        <v>tt0102945</v>
+        <v>tt0120520</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Sześć dni, siedem nocy</v>
+        <v>Moja miłość</v>
       </c>
       <c r="B261" t="str">
-        <v>Six Days Seven Nights</v>
+        <v>My King</v>
       </c>
       <c r="C261">
-        <v>1998</v>
+        <v>2015</v>
       </c>
       <c r="D261" t="str">
-        <v>Ivan Reitman</v>
+        <v>Maïwenn</v>
       </c>
       <c r="E261" t="str">
-        <v>Michael Browning</v>
+        <v>Étienne Comar, Maïwenn</v>
       </c>
       <c r="F261" t="str">
-        <v>Komedia, Akcja, Przygodowy, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G261">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="H261" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I261" t="str">
         <v>DVD</v>
       </c>
       <c r="J261">
-        <v>6.097</v>
+        <v>7.142</v>
       </c>
       <c r="K261" t="str">
         <v/>
       </c>
       <c r="L261">
-        <v>6068</v>
+        <v>329805</v>
       </c>
       <c r="M261" t="str">
-        <v>tt0120828</v>
+        <v>tt3478962</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Szkoła uczuć</v>
+        <v>Monster</v>
       </c>
       <c r="B262" t="str">
-        <v>A Walk to Remember</v>
+        <v/>
       </c>
       <c r="C262">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D262" t="str">
-        <v>Adam Shankman</v>
+        <v>Patty Jenkins</v>
       </c>
       <c r="E262" t="str">
-        <v>Karen Janszen</v>
+        <v>Patty Jenkins</v>
       </c>
       <c r="F262" t="str">
-        <v>Dramat, Romans</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G262">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="H262" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I262" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J262">
-        <v>7.756</v>
+        <v>7.211</v>
       </c>
       <c r="K262" t="str">
         <v/>
       </c>
       <c r="L262">
-        <v>10229</v>
+        <v>504</v>
       </c>
       <c r="M262" t="str">
-        <v>tt0281358</v>
+        <v>tt0340855</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Śmierć i dziewczyna</v>
+        <v>Most do Terabithii</v>
       </c>
       <c r="B263" t="str">
-        <v>Death and the Maiden</v>
+        <v>Bridge to Terabithia</v>
       </c>
       <c r="C263">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="D263" t="str">
-        <v>Roman Polański</v>
+        <v>Gábor Csupó</v>
       </c>
       <c r="E263" t="str">
-        <v>Ariel Dorfman, Rafael Yglesias</v>
+        <v>Jeff Stockwell</v>
       </c>
       <c r="F263" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Przygodowy, Dramat, Familijny</v>
       </c>
       <c r="G263">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="H263" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I263" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J263">
-        <v>7.087</v>
+        <v>7.304</v>
       </c>
       <c r="K263" t="str">
         <v/>
       </c>
       <c r="L263">
-        <v>10531</v>
+        <v>1265</v>
       </c>
       <c r="M263" t="str">
-        <v>tt0109579</v>
+        <v>tt0398808</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Śmierć nadejdzie dziś</v>
+        <v>Mother!</v>
       </c>
       <c r="B264" t="str">
-        <v>Happy Death Day</v>
+        <v>mother!</v>
       </c>
       <c r="C264">
         <v>2017</v>
       </c>
       <c r="D264" t="str">
-        <v>Christopher Landon</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E264" t="str">
-        <v>Scott Lobdell, Christopher Landon</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="F264" t="str">
-        <v>Komedia, Horror, Tajemnica</v>
+        <v>Dramat, Horror</v>
       </c>
       <c r="G264">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="H264" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I264" t="str">
         <v>DVD</v>
       </c>
       <c r="J264">
-        <v>6.662</v>
+        <v>6.964</v>
       </c>
       <c r="K264" t="str">
         <v/>
       </c>
       <c r="L264">
-        <v>440021</v>
+        <v>381283</v>
       </c>
       <c r="M264" t="str">
-        <v>tt5308322</v>
+        <v>tt5109784</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Śnieżne Psy</v>
+        <v>Motylek</v>
       </c>
       <c r="B265" t="str">
-        <v>Snow Dogs</v>
+        <v>Papillon</v>
       </c>
       <c r="C265">
-        <v>2002</v>
+        <v>1973</v>
       </c>
       <c r="D265" t="str">
-        <v>Brian Levant</v>
+        <v>Franklin J. Schaffner</v>
       </c>
       <c r="E265" t="str">
-        <v>Mark Gibson, Michael Goldberg, Tommy Swerdlow</v>
+        <v>Dalton Trumbo, Lorenzo Semple Jr.</v>
       </c>
       <c r="F265" t="str">
-        <v>Komedia, Familijny, Przygodowy</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G265">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="H265" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I265" t="str">
         <v>DVD</v>
       </c>
       <c r="J265">
-        <v>5.627</v>
+        <v>7.824</v>
       </c>
       <c r="K265" t="str">
         <v/>
       </c>
       <c r="L265">
-        <v>11888</v>
+        <v>5924</v>
       </c>
       <c r="M265" t="str">
-        <v>tt0281373</v>
+        <v>tt0070511</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Świadek koronny</v>
+        <v>Mój brat niedźwiedź</v>
       </c>
       <c r="B266" t="str">
-        <v>The Crown Witness</v>
+        <v>Brother Bear</v>
       </c>
       <c r="C266">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="D266" t="str">
-        <v>Jarosław Sypniewski</v>
+        <v>Aaron Blaise, Robert Walker</v>
       </c>
       <c r="E266" t="str">
-        <v>Wojciech Tomczyk</v>
+        <v>Tab Murphy, Lorne Cameron, Nathan Greno</v>
       </c>
       <c r="F266" t="str">
-        <v>Dramat, Akcja, Thriller, Kryminał, Romans</v>
+        <v>Przygodowy, Animacja, Familijny</v>
       </c>
       <c r="G266">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="H266" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I266" t="str">
         <v>DVD</v>
       </c>
       <c r="J266">
-        <v>5.12</v>
+        <v>7.27</v>
       </c>
       <c r="K266" t="str">
         <v/>
       </c>
       <c r="L266">
-        <v>64212</v>
+        <v>10009</v>
       </c>
       <c r="M266" t="str">
-        <v>tt0982939</v>
+        <v>tt0328880</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Tamte dni, tamte noce</v>
+        <v>Mój tydzień z Marilyn</v>
       </c>
       <c r="B267" t="str">
-        <v>Call Me by Your Name</v>
+        <v>My Week with Marilyn</v>
       </c>
       <c r="C267">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="D267" t="str">
-        <v>Luca Guadagnino</v>
+        <v>Simon Curtis</v>
       </c>
       <c r="E267" t="str">
-        <v>James Ivory</v>
+        <v>Adrian Hodges</v>
       </c>
       <c r="F267" t="str">
-        <v>Romans, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G267">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="H267" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I267" t="str">
         <v>DVD</v>
       </c>
       <c r="J267">
-        <v>8.1</v>
+        <v>6.677</v>
       </c>
       <c r="K267" t="str">
         <v/>
       </c>
       <c r="L267">
-        <v>398818</v>
+        <v>75900</v>
       </c>
       <c r="M267" t="str">
-        <v>tt5726616</v>
+        <v>tt1655420</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Tarzan</v>
+        <v>Mulan</v>
       </c>
       <c r="B268" t="str">
         <v/>
       </c>
       <c r="C268">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="D268" t="str">
-        <v>Chris Buck, Kevin Lima</v>
+        <v>Tony Bancroft, Barry Cook</v>
       </c>
       <c r="E268" t="str">
-        <v>Tab Murphy, Bob Tzudiker, Noni White</v>
+        <v>Eugenia Bostwick-Singer, Raymond Singer, Rita Hsiao</v>
       </c>
       <c r="F268" t="str">
-        <v>Familijny, Przygodowy, Animacja, Dramat</v>
+        <v>Animacja, Familijny, Przygodowy</v>
       </c>
       <c r="G268">
         <v>88</v>
       </c>
       <c r="H268" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I268" t="str">
         <v>DVD</v>
       </c>
       <c r="J268">
-        <v>7.398</v>
+        <v>7.902</v>
       </c>
       <c r="K268" t="str">
         <v/>
       </c>
       <c r="L268">
-        <v>37135</v>
+        <v>10674</v>
       </c>
       <c r="M268" t="str">
-        <v>tt0120855</v>
+        <v>tt0120762</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Ted</v>
+        <v>Mustang z Dzikiej Doliny</v>
       </c>
       <c r="B269" t="str">
-        <v/>
+        <v>Spirit: Stallion of the Cimarron</v>
       </c>
       <c r="C269">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="D269" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Kelly Asbury, Lorna Cook</v>
       </c>
       <c r="E269" t="str">
-        <v>Seth MacFarlane, Alec Sulkin, Seth MacFarlane</v>
+        <v>John Fusco, Michael Lucker</v>
       </c>
       <c r="F269" t="str">
-        <v>Komedia, Fantasy</v>
+        <v>Animacja, Przygodowy, Familijny, Dramat, Western</v>
       </c>
       <c r="G269">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="H269" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I269" t="str">
         <v>DVD</v>
       </c>
       <c r="J269">
-        <v>6.448</v>
+        <v>7.7</v>
       </c>
       <c r="K269" t="str">
         <v/>
       </c>
       <c r="L269">
-        <v>72105</v>
+        <v>9023</v>
       </c>
       <c r="M269" t="str">
-        <v>tt1637725</v>
+        <v>tt0166813</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Ted 2</v>
+        <v>Na noże</v>
       </c>
       <c r="B270" t="str">
-        <v/>
+        <v>Knives Out</v>
       </c>
       <c r="C270">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D270" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="E270" t="str">
-        <v>Seth MacFarlane, Alec Sulkin, Wellesley Wild</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="F270" t="str">
-        <v>Komedia, Fantasy</v>
+        <v>Komedia, Kryminał, Tajemnica</v>
       </c>
       <c r="G270">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="H270" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I270" t="str">
         <v>DVD</v>
       </c>
       <c r="J270">
-        <v>6.316</v>
+        <v>7.845</v>
       </c>
       <c r="K270" t="str">
         <v/>
       </c>
       <c r="L270">
-        <v>214756</v>
+        <v>546554</v>
       </c>
       <c r="M270" t="str">
-        <v>tt2637276</v>
+        <v>tt8946378</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Teksańska masakra piłą mechaniczną</v>
+        <v>Na pewno, być może</v>
       </c>
       <c r="B271" t="str">
-        <v>The Texas Chainsaw Massacre</v>
+        <v>Definitely, Maybe</v>
       </c>
       <c r="C271">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="D271" t="str">
-        <v>Marcus Nispel</v>
+        <v>Adam Brooks</v>
       </c>
       <c r="E271" t="str">
-        <v>Scott Kosar</v>
+        <v>Adam Brooks</v>
       </c>
       <c r="F271" t="str">
-        <v>Horror</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G271">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="H271" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I271" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J271">
-        <v>6.305</v>
+        <v>6.9</v>
       </c>
       <c r="K271" t="str">
         <v/>
       </c>
       <c r="L271">
-        <v>9373</v>
+        <v>8390</v>
       </c>
       <c r="M271" t="str">
-        <v>tt0324216</v>
+        <v>tt0832266</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Terminal</v>
+        <v>Na pokuszenie</v>
       </c>
       <c r="B272" t="str">
-        <v>The Terminal</v>
+        <v>The Beguiled</v>
       </c>
       <c r="C272">
-        <v>2004</v>
+        <v>2017</v>
       </c>
       <c r="D272" t="str">
-        <v>Steven Spielberg</v>
+        <v>Sofia Coppola</v>
       </c>
       <c r="E272" t="str">
-        <v>Sacha Gervasi, Jeff Nathanson, Andrew Niccol</v>
+        <v>Sofia Coppola</v>
       </c>
       <c r="F272" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Dramat</v>
       </c>
       <c r="G272">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="H272" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I272" t="str">
         <v>DVD</v>
       </c>
       <c r="J272">
-        <v>7.35</v>
+        <v>5.92</v>
       </c>
       <c r="K272" t="str">
         <v/>
       </c>
       <c r="L272">
-        <v>594</v>
+        <v>399019</v>
       </c>
       <c r="M272" t="str">
-        <v>tt0362227</v>
+        <v>tt5592248</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>The Blair Witch Project</v>
+        <v>Nagi instynkt</v>
       </c>
       <c r="B273" t="str">
-        <v>The Blair Witch Project</v>
+        <v>Basic Instinct</v>
       </c>
       <c r="C273">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="D273" t="str">
-        <v>Daniel Myrick, Eduardo Sánchez</v>
+        <v>Paul Verhoeven</v>
       </c>
       <c r="E273" t="str">
-        <v>Eduardo Sánchez, Daniel Myrick</v>
+        <v>Joe Eszterhas</v>
       </c>
       <c r="F273" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Thriller, Tajemnica</v>
       </c>
       <c r="G273">
-        <v>81</v>
+        <v>123</v>
       </c>
       <c r="H273" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I273" t="str">
         <v>DVD</v>
       </c>
-      <c r="J273" t="str">
-        <v/>
+      <c r="J273">
+        <v>6.928</v>
       </c>
       <c r="K273" t="str">
         <v/>
       </c>
       <c r="L273">
-        <v>2667</v>
+        <v>402</v>
       </c>
       <c r="M273" t="str">
-        <v>tt0185937</v>
+        <v>tt0103772</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>The Boy</v>
+        <v>Najlepszy</v>
       </c>
       <c r="B274" t="str">
-        <v/>
+        <v>Breaking the Limits</v>
       </c>
       <c r="C274">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D274" t="str">
-        <v>William Brent Bell</v>
+        <v>Łukasz Palkowski</v>
       </c>
       <c r="E274" t="str">
-        <v>Stacey Menear</v>
+        <v>Agatha Dominik, Maciej Karpiński</v>
       </c>
       <c r="F274" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G274">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="H274" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I274" t="str">
         <v>DVD</v>
       </c>
       <c r="J274">
-        <v>5.968</v>
+        <v>7.579</v>
       </c>
       <c r="K274" t="str">
         <v/>
       </c>
       <c r="L274">
-        <v>321258</v>
+        <v>470360</v>
       </c>
       <c r="M274" t="str">
-        <v>tt3882082</v>
+        <v>tt6737766</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>The Grudge - Klątwa</v>
+        <v>Najpierw Strzelaj, Potem Zwiedzaj</v>
       </c>
       <c r="B275" t="str">
-        <v>The Grudge</v>
+        <v>In Bruges</v>
       </c>
       <c r="C275">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="D275" t="str">
-        <v>清水崇</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="E275" t="str">
-        <v>清水崇, Stephen Susco</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="F275" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Komedia, Dramat, Kryminał</v>
       </c>
       <c r="G275">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="H275" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I275" t="str">
         <v>DVD</v>
       </c>
-      <c r="J275" t="str">
-        <v/>
+      <c r="J275">
+        <v>7.496</v>
       </c>
       <c r="K275" t="str">
         <v/>
       </c>
       <c r="L275">
-        <v>1970</v>
+        <v>8321</v>
       </c>
       <c r="M275" t="str">
-        <v>tt0391198</v>
+        <v>tt0780536</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Titanic</v>
+        <v>Narodziny gwiazdy</v>
       </c>
       <c r="B276" t="str">
-        <v/>
+        <v>A Star Is Born</v>
       </c>
       <c r="C276">
-        <v>1997</v>
+        <v>2018</v>
       </c>
       <c r="D276" t="str">
-        <v>James Cameron</v>
+        <v>Bradley Cooper</v>
       </c>
       <c r="E276" t="str">
-        <v>James Cameron</v>
+        <v>Bradley Cooper, Will Fetters, Eric Roth</v>
       </c>
       <c r="F276" t="str">
-        <v>Dramat, Romans</v>
+        <v>Muzyczny, Dramat, Romans</v>
       </c>
       <c r="G276">
-        <v>194</v>
+        <v>135</v>
       </c>
       <c r="H276" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I276" t="str">
         <v>DVD</v>
       </c>
       <c r="J276">
-        <v>7.903</v>
+        <v>7.495</v>
       </c>
       <c r="K276" t="str">
         <v/>
       </c>
       <c r="L276">
-        <v>597</v>
+        <v>332562</v>
       </c>
       <c r="M276" t="str">
-        <v>tt0120338</v>
+        <v>tt1517451</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Tłumaczka</v>
+        <v>Narzeczony mimo woli</v>
       </c>
       <c r="B277" t="str">
-        <v>The Interpreter</v>
+        <v>The Proposal</v>
       </c>
       <c r="C277">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D277" t="str">
-        <v>Sydney Pollack</v>
+        <v>Anne Fletcher</v>
       </c>
       <c r="E277" t="str">
-        <v>Martin Stellman, Brian Ward, Charles Randolph</v>
+        <v>Peter Chiarelli</v>
       </c>
       <c r="F277" t="str">
-        <v>Kryminał, Thriller</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G277">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="H277" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I277" t="str">
         <v>DVD</v>
       </c>
       <c r="J277">
-        <v>6.301</v>
+        <v>7.152</v>
       </c>
       <c r="K277" t="str">
         <v/>
       </c>
       <c r="L277">
-        <v>179</v>
+        <v>18240</v>
       </c>
       <c r="M277" t="str">
-        <v>tt0373926</v>
+        <v>tt1041829</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>To</v>
+        <v>Nasza klasa</v>
       </c>
       <c r="B278" t="str">
-        <v>It</v>
+        <v>The Class</v>
       </c>
       <c r="C278">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="D278" t="str">
-        <v/>
+        <v>Ilmar Raag</v>
       </c>
       <c r="E278" t="str">
-        <v/>
+        <v>Ilmar Raag</v>
       </c>
       <c r="F278" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat</v>
+      </c>
+      <c r="G278">
+        <v>97</v>
       </c>
       <c r="H278" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I278" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v/>
+        <v/>
+      </c>
+      <c r="J278">
+        <v>7.4</v>
       </c>
       <c r="K278" t="str">
         <v/>
       </c>
-      <c r="L278" t="str">
-        <v/>
+      <c r="L278">
+        <v>28205</v>
       </c>
       <c r="M278" t="str">
-        <v/>
+        <v>tt0988108</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>To tylko seks</v>
+        <v>Nie opuszczaj mnie</v>
       </c>
       <c r="B279" t="str">
-        <v>Friends with Benefits</v>
+        <v>Never Let Me Go</v>
       </c>
       <c r="C279">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D279" t="str">
-        <v>Will Gluck</v>
+        <v>Mark Romanek</v>
       </c>
       <c r="E279" t="str">
-        <v>Keith Merryman, David A. Newman, Will Gluck</v>
+        <v>Alex Garland</v>
       </c>
       <c r="F279" t="str">
-        <v>Romans, Komedia</v>
+        <v>Dramat, Romans, Sci-Fi</v>
       </c>
       <c r="G279">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H279" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I279" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J279">
-        <v>6.651</v>
+        <v>6.848</v>
       </c>
       <c r="K279" t="str">
         <v/>
       </c>
       <c r="L279">
-        <v>50544</v>
+        <v>42188</v>
       </c>
       <c r="M279" t="str">
-        <v>tt1632708</v>
+        <v>tt1334260</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>To właśnie miłość</v>
+        <v>Niebiańska plaża</v>
       </c>
       <c r="B280" t="str">
-        <v>Love Actually</v>
+        <v>The Beach</v>
       </c>
       <c r="C280">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="D280" t="str">
-        <v>Richard Curtis</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E280" t="str">
-        <v>Richard Curtis</v>
+        <v>John Hodge</v>
       </c>
       <c r="F280" t="str">
-        <v>Komedia, Romans, Dramat</v>
+        <v>Dramat, Przygodowy, Romans, Thriller</v>
       </c>
       <c r="G280">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="H280" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I280" t="str">
         <v>DVD</v>
       </c>
       <c r="J280">
-        <v>7.101</v>
+        <v>6.486</v>
       </c>
       <c r="K280" t="str">
         <v/>
       </c>
       <c r="L280">
-        <v>508</v>
+        <v>1907</v>
       </c>
       <c r="M280" t="str">
-        <v>tt0314331</v>
+        <v>tt0163978</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Troja</v>
+        <v>Niedźwiadek</v>
       </c>
       <c r="B281" t="str">
-        <v>Troy</v>
+        <v>The Bear</v>
       </c>
       <c r="C281">
-        <v>2004</v>
+        <v>1988</v>
       </c>
       <c r="D281" t="str">
-        <v>Wolfgang Petersen</v>
+        <v>Jean-Jacques Annaud</v>
       </c>
       <c r="E281" t="str">
-        <v>David Benioff</v>
+        <v>Gérard Brach</v>
       </c>
       <c r="F281" t="str">
-        <v>Wojenny, Akcja, Historyczny</v>
+        <v>Przygodowy, Dramat, Familijny</v>
       </c>
       <c r="G281">
-        <v>163</v>
+        <v>97</v>
       </c>
       <c r="H281" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I281" t="str">
         <v>DVD</v>
       </c>
       <c r="J281">
-        <v>7.164</v>
+        <v>7.096</v>
       </c>
       <c r="K281" t="str">
         <v/>
       </c>
       <c r="L281">
-        <v>652</v>
+        <v>2383</v>
       </c>
       <c r="M281" t="str">
-        <v>tt0332452</v>
+        <v>tt0095800</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Truman Show</v>
+        <v>Niedźwiedzica</v>
       </c>
       <c r="B282" t="str">
-        <v>The Truman Show</v>
+        <v>Ms. Bear</v>
       </c>
       <c r="C282">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="D282" t="str">
-        <v>Peter Weir</v>
+        <v>Paul Ziller</v>
       </c>
       <c r="E282" t="str">
-        <v>Andrew Niccol</v>
+        <v>Paul Ziller, Antony Anderson, Bob Jason</v>
       </c>
       <c r="F282" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Przygodowy, Familijny</v>
       </c>
       <c r="G282">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H282" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I282" t="str">
         <v>DVD</v>
       </c>
-      <c r="J282">
-        <v>8.15</v>
+      <c r="J282" t="str">
+        <v/>
       </c>
       <c r="K282" t="str">
         <v/>
       </c>
       <c r="L282">
-        <v>37165</v>
+        <v>288181</v>
       </c>
       <c r="M282" t="str">
-        <v>tt0120382</v>
+        <v>tt0119724</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Trzy Billboardy za Ebbing, Missouri</v>
+        <v>Niemiłość</v>
       </c>
       <c r="B283" t="str">
-        <v>Three Billboards Outside Ebbing, Missouri</v>
+        <v>Loveless</v>
       </c>
       <c r="C283">
         <v>2017</v>
       </c>
       <c r="D283" t="str">
-        <v>Martin McDonagh</v>
+        <v>Андрей Звягинцев</v>
       </c>
       <c r="E283" t="str">
-        <v>Martin McDonagh</v>
+        <v>Oleg Negin, Андрей Звягинцев</v>
       </c>
       <c r="F283" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Dramat</v>
       </c>
       <c r="G283">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="H283" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I283" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J283">
-        <v>8.061</v>
+        <v>7.307</v>
       </c>
       <c r="K283" t="str">
         <v/>
       </c>
       <c r="L283">
-        <v>359940</v>
+        <v>429174</v>
       </c>
       <c r="M283" t="str">
-        <v>tt5027774</v>
+        <v>tt6304162</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Tygrys i przyjaciele</v>
+        <v>Niemożliwe</v>
       </c>
       <c r="B284" t="str">
-        <v>The Tigger Movie</v>
+        <v>The Impossible</v>
       </c>
       <c r="C284">
-        <v>2000</v>
+        <v>2012</v>
       </c>
       <c r="D284" t="str">
-        <v>Jun Falkenstein</v>
+        <v>J. A. Bayona</v>
       </c>
       <c r="E284" t="str">
-        <v>Eddie Guzelian, Jun Falkenstein</v>
+        <v>María Belón, Sergio G. Sánchez</v>
       </c>
       <c r="F284" t="str">
-        <v>Animacja, Familijny, Komedia</v>
+        <v>Dramat, Thriller, Historyczny</v>
       </c>
       <c r="G284">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="H284" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I284" t="str">
         <v>DVD</v>
       </c>
       <c r="J284">
-        <v>6.574</v>
+        <v>7.367</v>
       </c>
       <c r="K284" t="str">
         <v/>
       </c>
       <c r="L284">
-        <v>15655</v>
+        <v>80278</v>
       </c>
       <c r="M284" t="str">
-        <v>tt0220099</v>
+        <v>tt1649419</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Uprowadzona</v>
+        <v>Nienasyceni</v>
       </c>
       <c r="B285" t="str">
-        <v>Taken</v>
+        <v>A Bigger Splash</v>
       </c>
       <c r="C285">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="D285" t="str">
-        <v>Pierre Morel</v>
+        <v>Luca Guadagnino</v>
       </c>
       <c r="E285" t="str">
-        <v>Luc Besson, Robert Mark Kamen</v>
+        <v>David Kajganich</v>
       </c>
       <c r="F285" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Dramat, Thriller, Romans</v>
       </c>
       <c r="G285">
-        <v>93</v>
+        <v>125</v>
       </c>
       <c r="H285" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I285" t="str">
         <v>DVD</v>
       </c>
       <c r="J285">
-        <v>7.398</v>
+        <v>6.154</v>
       </c>
       <c r="K285" t="str">
         <v/>
       </c>
       <c r="L285">
-        <v>8681</v>
+        <v>324807</v>
       </c>
       <c r="M285" t="str">
-        <v>tt0936501</v>
+        <v>tt2056771</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Uśmiechnij się 2</v>
+        <v>Niewidzialny człowiek</v>
       </c>
       <c r="B286" t="str">
-        <v>Smile 2</v>
+        <v>The Invisible Man</v>
       </c>
       <c r="C286">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D286" t="str">
-        <v>Parker Finn</v>
+        <v>Leigh Whannell</v>
       </c>
       <c r="E286" t="str">
-        <v>Parker Finn</v>
+        <v>Leigh Whannell, Leigh Whannell</v>
       </c>
       <c r="F286" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Thriller, Sci-Fi, Horror</v>
       </c>
       <c r="G286">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="H286" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I286" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J286">
-        <v>6.592</v>
+        <v>7.101</v>
       </c>
       <c r="K286" t="str">
         <v/>
       </c>
       <c r="L286">
-        <v>1100782</v>
+        <v>570670</v>
       </c>
       <c r="M286" t="str">
-        <v>tt29268110</v>
+        <v>tt1051906</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Uwierz w Ducha</v>
+        <v>Niewierna</v>
       </c>
       <c r="B287" t="str">
-        <v>Ghost</v>
+        <v>Unfaithful</v>
       </c>
       <c r="C287">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="D287" t="str">
-        <v>Jerry Zucker</v>
+        <v>Adrian Lyne</v>
       </c>
       <c r="E287" t="str">
-        <v>Bruce Joel Rubin</v>
+        <v>Alvin Sargent, William Broyles Jr.</v>
       </c>
       <c r="F287" t="str">
-        <v>Fantasy, Dramat, Thriller, Tajemnica, Romans</v>
+        <v>Thriller, Dramat, Romans</v>
       </c>
       <c r="G287">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H287" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I287" t="str">
         <v>DVD</v>
       </c>
       <c r="J287">
-        <v>7.229</v>
+        <v>6.681</v>
       </c>
       <c r="K287" t="str">
         <v/>
       </c>
       <c r="L287">
-        <v>251</v>
+        <v>2251</v>
       </c>
       <c r="M287" t="str">
-        <v>tt0099653</v>
+        <v>tt0250797</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Valerian i Miasto Tysiąca Planet</v>
+        <v>Nieznajoma</v>
       </c>
       <c r="B288" t="str">
-        <v>Valerian and the City of a Thousand Planets</v>
+        <v>The Unknown Woman</v>
       </c>
       <c r="C288">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="D288" t="str">
-        <v>Luc Besson</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="E288" t="str">
-        <v>Luc Besson</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="F288" t="str">
-        <v>Przygodowy, Sci-Fi, Akcja</v>
+        <v>Thriller, Dramat, Tajemnica</v>
       </c>
       <c r="G288">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="H288" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I288" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J288">
-        <v>6.632</v>
+        <v>7.18</v>
       </c>
       <c r="K288" t="str">
         <v/>
       </c>
       <c r="L288">
-        <v>339964</v>
+        <v>10886</v>
       </c>
       <c r="M288" t="str">
-        <v>tt2239822</v>
+        <v>tt0494271</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>W chmurach</v>
+        <v>Nieznajomi</v>
       </c>
       <c r="B289" t="str">
-        <v>Up in the Air</v>
+        <v>The Strangers</v>
       </c>
       <c r="C289">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D289" t="str">
-        <v>Jason Reitman</v>
+        <v>Bryan Bertino</v>
       </c>
       <c r="E289" t="str">
-        <v>Jason Reitman, Sheldon Turner</v>
+        <v>Bryan Bertino</v>
       </c>
       <c r="F289" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G289">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="H289" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I289" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J289">
-        <v>6.883</v>
+        <v>6.124</v>
       </c>
       <c r="K289" t="str">
         <v/>
       </c>
       <c r="L289">
-        <v>22947</v>
+        <v>10665</v>
       </c>
       <c r="M289" t="str">
-        <v>tt1193138</v>
+        <v>tt0482606</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>W głowie się nie mieści</v>
+        <v>Nigdy nie mów nigdy</v>
       </c>
       <c r="B290" t="str">
-        <v>Inside Out</v>
+        <v>Never Say Never</v>
       </c>
       <c r="C290">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="D290" t="str">
-        <v>Pete Docter</v>
+        <v>Wojciech Pacyna</v>
       </c>
       <c r="E290" t="str">
-        <v>Meg LeFauve, Josh Cooley, Pete Docter</v>
+        <v>Paweł Mossakowski, Iwona Siemieniuk</v>
       </c>
       <c r="F290" t="str">
-        <v>Animacja, Familijny, Przygodowy, Dramat, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G290">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="H290" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I290" t="str">
         <v>DVD</v>
       </c>
       <c r="J290">
-        <v>7.91</v>
+        <v>5.6</v>
       </c>
       <c r="K290" t="str">
         <v/>
       </c>
       <c r="L290">
-        <v>150540</v>
+        <v>36397</v>
       </c>
       <c r="M290" t="str">
-        <v>tt2096673</v>
+        <v>tt1529311</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>W piekielnym słońcu</v>
+        <v>Noc Oczyszczenia</v>
       </c>
       <c r="B291" t="str">
-        <v>Three</v>
+        <v>The Purge</v>
       </c>
       <c r="C291">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="D291" t="str">
-        <v>Stewart Raffill</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="E291" t="str">
-        <v>Stewart Raffill</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F291" t="str">
-        <v>Przygodowy, Dramat, Thriller</v>
+        <v>Sci-Fi, Horror, Thriller</v>
       </c>
       <c r="G291">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="H291" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I291" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J291">
-        <v>5.561</v>
+        <v>6.252</v>
       </c>
       <c r="K291" t="str">
         <v/>
       </c>
       <c r="L291">
-        <v>9753</v>
+        <v>158015</v>
       </c>
       <c r="M291" t="str">
-        <v>tt0377309</v>
+        <v>tt2184339</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Wakacje Mikołajka</v>
+        <v>Noc Oczyszczenia: Anarchia</v>
       </c>
       <c r="B292" t="str">
-        <v>Nicholas on Holiday</v>
+        <v>The Purge: Anarchy</v>
       </c>
       <c r="C292">
         <v>2014</v>
       </c>
       <c r="D292" t="str">
-        <v>Laurent Tirard</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="E292" t="str">
-        <v>Jaco Van Dormael, Grégoire Vigneron, Laurent Tirard</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F292" t="str">
-        <v>Familijny, Komedia</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G292">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H292" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I292" t="str">
         <v>DVD</v>
       </c>
       <c r="J292">
-        <v>5.348</v>
+        <v>6.628</v>
       </c>
       <c r="K292" t="str">
         <v/>
       </c>
       <c r="L292">
-        <v>277368</v>
+        <v>238636</v>
       </c>
       <c r="M292" t="str">
-        <v>tt3019796</v>
+        <v>tt2975578</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Wbrew regułom</v>
+        <v>Noc Oczyszczenia: Czas Wyboru</v>
       </c>
       <c r="B293" t="str">
-        <v>The Cider House Rules</v>
+        <v>The Purge: Election Year</v>
       </c>
       <c r="C293">
-        <v>1999</v>
+        <v>2016</v>
       </c>
       <c r="D293" t="str">
-        <v>Lasse Hallström</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="E293" t="str">
-        <v>John Irving</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F293" t="str">
-        <v>Dramat</v>
+        <v>Akcja, Horror, Thriller</v>
       </c>
       <c r="G293">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="H293" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I293" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J293">
-        <v>7.068</v>
+        <v>6.384</v>
       </c>
       <c r="K293" t="str">
         <v/>
       </c>
       <c r="L293">
-        <v>1715</v>
+        <v>316727</v>
       </c>
       <c r="M293" t="str">
-        <v>tt0124315</v>
+        <v>tt4094724</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Whiplash</v>
+        <v>Noe: Wybrany przez Boga</v>
       </c>
       <c r="B294" t="str">
-        <v/>
+        <v>Noah</v>
       </c>
       <c r="C294">
         <v>2014</v>
       </c>
       <c r="D294" t="str">
-        <v>Damien Chazelle</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E294" t="str">
-        <v>Damien Chazelle</v>
+        <v>Ari Handel, Darren Aronofsky</v>
       </c>
       <c r="F294" t="str">
-        <v>Dramat, Muzyczny</v>
+        <v>Dramat, Przygodowy</v>
       </c>
       <c r="G294">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="H294" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I294" t="str">
         <v>DVD</v>
       </c>
       <c r="J294">
-        <v>8.4</v>
+        <v>5.668</v>
       </c>
       <c r="K294" t="str">
         <v/>
       </c>
       <c r="L294">
-        <v>244786</v>
+        <v>86834</v>
       </c>
       <c r="M294" t="str">
-        <v>tt2582802</v>
+        <v>tt1959490</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Wichry namiętności</v>
+        <v>Nostalgia Anioła</v>
       </c>
       <c r="B295" t="str">
-        <v>Legends of the Fall</v>
+        <v>The Lovely Bones</v>
       </c>
       <c r="C295">
-        <v>1994</v>
+        <v>2009</v>
       </c>
       <c r="D295" t="str">
-        <v>Edward Zwick</v>
+        <v>Peter Jackson</v>
       </c>
       <c r="E295" t="str">
-        <v>Susan Shilliday, William D. Wittliff</v>
+        <v>Fran Walsh, Philippa Boyens, Peter Jackson</v>
       </c>
       <c r="F295" t="str">
-        <v>Dramat, Western, Romans, Wojenny, Akcja</v>
+        <v>Fantasy, Dramat</v>
       </c>
       <c r="G295">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H295" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I295" t="str">
         <v>DVD</v>
       </c>
       <c r="J295">
-        <v>7.384</v>
+        <v>7.063</v>
       </c>
       <c r="K295" t="str">
         <v/>
       </c>
       <c r="L295">
-        <v>4476</v>
+        <v>7980</v>
       </c>
       <c r="M295" t="str">
-        <v>tt0110322</v>
+        <v>tt0380510</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Wieczór gier</v>
+        <v>Nowe szaty króla</v>
       </c>
       <c r="B296" t="str">
-        <v>Game Night</v>
+        <v>The Emperor&amp;#x27;s New Groove</v>
       </c>
       <c r="C296">
-        <v>2018</v>
+        <v>2000</v>
       </c>
       <c r="D296" t="str">
-        <v>John Francis Daley, Jonathan Goldstein</v>
+        <v>Mark Dindal</v>
       </c>
       <c r="E296" t="str">
-        <v>Mark Perez</v>
+        <v>David Reynolds, Mark Dindal, Chris Williams</v>
       </c>
       <c r="F296" t="str">
-        <v>Tajemnica, Komedia, Kryminał</v>
+        <v>Przygodowy, Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G296">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="H296" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I296" t="str">
         <v>DVD</v>
       </c>
       <c r="J296">
-        <v>6.85</v>
+        <v>7.558</v>
       </c>
       <c r="K296" t="str">
         <v/>
       </c>
       <c r="L296">
-        <v>445571</v>
+        <v>11688</v>
       </c>
       <c r="M296" t="str">
-        <v>tt2704998</v>
+        <v>tt0120917</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Wilk z Wall Street</v>
+        <v>Nowszy model</v>
       </c>
       <c r="B297" t="str">
-        <v>The Wolf of Wall Street</v>
+        <v>The Rebound</v>
       </c>
       <c r="C297">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D297" t="str">
-        <v>Martin Scorsese</v>
+        <v>Bart Freundlich</v>
       </c>
       <c r="E297" t="str">
-        <v>Terence Winter</v>
+        <v>Bart Freundlich</v>
       </c>
       <c r="F297" t="str">
-        <v>Kryminał, Dramat, Komedia</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G297">
-        <v>179</v>
+        <v>97</v>
       </c>
       <c r="H297" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I297" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J297">
-        <v>8.026</v>
+        <v>6.505</v>
       </c>
       <c r="K297" t="str">
         <v/>
       </c>
       <c r="L297">
-        <v>106646</v>
+        <v>24122</v>
       </c>
       <c r="M297" t="str">
-        <v>tt0993846</v>
+        <v>tt1205535</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Wiosna 1941</v>
+        <v>Nowy początek</v>
       </c>
       <c r="B298" t="str">
-        <v>Spring 1941</v>
+        <v>Arrival</v>
       </c>
       <c r="C298">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="D298" t="str">
-        <v>Uri Barbash</v>
+        <v>Denis Villeneuve</v>
       </c>
       <c r="E298" t="str">
-        <v>Motti Lerner</v>
+        <v>Eric Heisserer</v>
       </c>
       <c r="F298" t="str">
-        <v>Dramat, Romans, Wojenny</v>
+        <v>Dramat, Sci-Fi, Tajemnica</v>
       </c>
       <c r="G298">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H298" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I298" t="str">
         <v>DVD</v>
       </c>
       <c r="J298">
-        <v>6.3</v>
+        <v>7.623</v>
       </c>
       <c r="K298" t="str">
         <v/>
       </c>
       <c r="L298">
-        <v>53604</v>
+        <v>329865</v>
       </c>
       <c r="M298" t="str">
-        <v>tt1252616</v>
+        <v>tt2543164</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Wizyta</v>
+        <v>Numer 23</v>
       </c>
       <c r="B299" t="str">
-        <v>The Visit</v>
+        <v>The Number 23</v>
       </c>
       <c r="C299">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="D299" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Joel Schumacher</v>
       </c>
       <c r="E299" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Fernley Phillips</v>
       </c>
       <c r="F299" t="str">
-        <v>Horror, Thriller</v>
+        <v>Thriller, Tajemnica, Kryminał</v>
       </c>
       <c r="G299">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H299" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I299" t="str">
         <v>DVD</v>
       </c>
       <c r="J299">
-        <v>6.324</v>
+        <v>6.417</v>
       </c>
       <c r="K299" t="str">
         <v/>
       </c>
       <c r="L299">
-        <v>298312</v>
+        <v>3594</v>
       </c>
       <c r="M299" t="str">
-        <v>tt3567288</v>
+        <v>tt0481369</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>World War Z</v>
+        <v>O psie, który wrócił do domu</v>
       </c>
       <c r="B300" t="str">
-        <v/>
+        <v>A Dog&amp;#x27;s Way Home</v>
       </c>
       <c r="C300">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D300" t="str">
-        <v>Marc Forster</v>
+        <v>Charles Martin Smith</v>
       </c>
       <c r="E300" t="str">
-        <v>Matthew Michael Carnahan, Drew Goddard, Damon Lindelof</v>
+        <v>Cathryn Michon, W. Bruce Cameron</v>
       </c>
       <c r="F300" t="str">
-        <v>Akcja, Horror, Sci-Fi, Thriller</v>
+        <v>Dramat, Przygodowy, Familijny</v>
       </c>
       <c r="G300">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="H300" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I300" t="str">
         <v>DVD</v>
       </c>
       <c r="J300">
-        <v>6.825</v>
+        <v>7.378</v>
       </c>
       <c r="K300" t="str">
         <v/>
       </c>
       <c r="L300">
-        <v>72190</v>
+        <v>508763</v>
       </c>
       <c r="M300" t="str">
-        <v>tt0816711</v>
+        <v>tt7616798</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Wszystko gra</v>
+        <v>Obcy: 8 pasażer Nostromo</v>
       </c>
       <c r="B301" t="str">
-        <v>Match Point</v>
+        <v>Alien</v>
       </c>
       <c r="C301">
-        <v>2005</v>
+        <v>1979</v>
       </c>
       <c r="D301" t="str">
-        <v>Woody Allen</v>
+        <v>Ridley Scott</v>
       </c>
       <c r="E301" t="str">
-        <v>Woody Allen</v>
+        <v>Ronald Shusett, Dan O&amp;#x27;Bannon, Dan O&amp;#x27;Bannon</v>
       </c>
       <c r="F301" t="str">
-        <v>Dramat, Romans, Thriller</v>
+        <v>Horror, Sci-Fi</v>
       </c>
       <c r="G301">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="H301" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I301" t="str">
         <v>DVD</v>
       </c>
       <c r="J301">
-        <v>7.355</v>
+        <v>8.167</v>
       </c>
       <c r="K301" t="str">
         <v/>
       </c>
       <c r="L301">
-        <v>116</v>
+        <v>348</v>
       </c>
       <c r="M301" t="str">
-        <v>tt0416320</v>
+        <v>tt0078748</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>www.strach</v>
+        <v>Obdarowani</v>
       </c>
       <c r="B302" t="str">
-        <v>FearDotCom</v>
+        <v>Gifted</v>
       </c>
       <c r="C302">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="D302" t="str">
-        <v>William Malone</v>
+        <v>Marc Webb</v>
       </c>
       <c r="E302" t="str">
-        <v>Josephine Coyle, Moshe Diamant</v>
+        <v>Tom Flynn</v>
       </c>
       <c r="F302" t="str">
-        <v>Horror, Thriller, Kryminał</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G302">
         <v>101</v>
       </c>
       <c r="H302" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I302" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J302">
-        <v>3.8</v>
+        <v>7.997</v>
       </c>
       <c r="K302" t="str">
         <v/>
       </c>
       <c r="L302">
-        <v>9544</v>
+        <v>400928</v>
       </c>
       <c r="M302" t="str">
-        <v>tt0295254</v>
+        <v>tt4481414</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Wymyk</v>
+        <v>Obecność</v>
       </c>
       <c r="B303" t="str">
-        <v>Courage</v>
+        <v>The Conjuring</v>
       </c>
       <c r="C303">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D303" t="str">
-        <v>Greg Zglinski</v>
+        <v>James Wan</v>
       </c>
       <c r="E303" t="str">
-        <v>Greg Zglinski, Janusz Margański</v>
+        <v>Carey Hayes, Chad Hayes</v>
       </c>
       <c r="F303" t="str">
-        <v>Dramat</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G303">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="H303" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I303" t="str">
         <v>DVD</v>
       </c>
       <c r="J303">
-        <v>6.3</v>
+        <v>7.5</v>
       </c>
       <c r="K303" t="str">
         <v/>
       </c>
       <c r="L303">
-        <v>96005</v>
+        <v>138843</v>
       </c>
       <c r="M303" t="str">
-        <v>tt2062714</v>
+        <v>tt1457767</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Wyścig</v>
+        <v>Obłąkani</v>
       </c>
       <c r="B304" t="str">
-        <v>Rush</v>
+        <v>Stonehearst Asylum</v>
       </c>
       <c r="C304">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D304" t="str">
-        <v>Ron Howard</v>
+        <v>Brad Anderson</v>
       </c>
       <c r="E304" t="str">
-        <v>Peter Morgan</v>
+        <v>Joe Gangemi</v>
       </c>
       <c r="F304" t="str">
-        <v>Dramat, Akcja</v>
+        <v>Thriller, Tajemnica, Horror</v>
       </c>
       <c r="G304">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="H304" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I304" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J304">
-        <v>7.729</v>
+        <v>6.847</v>
       </c>
       <c r="K304" t="str">
         <v/>
       </c>
       <c r="L304">
-        <v>96721</v>
+        <v>207933</v>
       </c>
       <c r="M304" t="str">
-        <v>tt1979320</v>
+        <v>tt1772264</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Wyścig marzeń</v>
+        <v>Obsesja</v>
       </c>
       <c r="B305" t="str">
-        <v>Dreamer: Inspired By a True Story</v>
+        <v>Obsessed</v>
       </c>
       <c r="C305">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D305" t="str">
-        <v>John Gatins</v>
+        <v>Steve Shill</v>
       </c>
       <c r="E305" t="str">
-        <v>John Gatins</v>
+        <v>David Loughery</v>
       </c>
       <c r="F305" t="str">
-        <v>Dramat, Familijny</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G305">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H305" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I305" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J305">
-        <v>7.027</v>
+        <v>5.749</v>
       </c>
       <c r="K305" t="str">
         <v/>
       </c>
       <c r="L305">
-        <v>12920</v>
+        <v>17335</v>
       </c>
       <c r="M305" t="str">
-        <v>tt0418647</v>
+        <v>tt1198138</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Yesterday</v>
+        <v>Ocean&amp;#x27;s Eleven: Ryzykowna gra</v>
       </c>
       <c r="B306" t="str">
-        <v/>
+        <v>Ocean&amp;#x27;s Eleven</v>
       </c>
       <c r="C306">
-        <v>2019</v>
+        <v>2001</v>
       </c>
       <c r="D306" t="str">
-        <v>Danny Boyle</v>
+        <v>Steven Soderbergh</v>
       </c>
       <c r="E306" t="str">
-        <v>Richard Curtis, Jack Barth, Richard Curtis</v>
+        <v>Ted Griffin</v>
       </c>
       <c r="F306" t="str">
-        <v>Komedia, Fantasy, Muzyczny, Romans</v>
+        <v>Thriller, Kryminał</v>
       </c>
       <c r="G306">
         <v>116</v>
       </c>
       <c r="H306" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I306" t="str">
         <v>DVD</v>
       </c>
       <c r="J306">
-        <v>6.689</v>
+        <v>7.452</v>
       </c>
       <c r="K306" t="str">
         <v/>
       </c>
       <c r="L306">
-        <v>515195</v>
+        <v>161</v>
       </c>
       <c r="M306" t="str">
-        <v>tt8079248</v>
+        <v>tt0240772</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Yuma</v>
+        <v>Och, Karol 2</v>
       </c>
       <c r="B307" t="str">
         <v/>
       </c>
       <c r="C307">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D307" t="str">
-        <v>Piotr Mularuk</v>
+        <v>Piotr Wereśniak</v>
       </c>
       <c r="E307" t="str">
-        <v>Wojciech Gajewicz, Piotr Mularuk</v>
+        <v>Ilona Łepkowska, Piotr Wereśniak</v>
       </c>
       <c r="F307" t="str">
-        <v>Kryminał, Dramat, Akcja</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G307">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H307" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I307" t="str">
         <v>DVD</v>
       </c>
       <c r="J307">
-        <v>6.417</v>
+        <v>4.071</v>
       </c>
       <c r="K307" t="str">
         <v/>
       </c>
       <c r="L307">
-        <v>129517</v>
+        <v>65696</v>
       </c>
       <c r="M307" t="str">
-        <v>tt1743985</v>
+        <v>tt1808360</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Zagubieni</v>
+        <v>Oczy Julii</v>
       </c>
       <c r="B308" t="str">
-        <v>Lost</v>
+        <v>Julia&amp;#x27;s Eyes</v>
       </c>
       <c r="C308">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="D308" t="str">
-        <v/>
+        <v>Guillem Morales</v>
       </c>
       <c r="E308" t="str">
-        <v/>
+        <v>Oriol Paulo, Guillem Morales</v>
       </c>
       <c r="F308" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Horror, Thriller</v>
+      </c>
+      <c r="G308">
+        <v>118</v>
       </c>
       <c r="H308" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I308" t="str">
         <v>DVD</v>
       </c>
-      <c r="J308" t="str">
-        <v/>
+      <c r="J308">
+        <v>6.653</v>
       </c>
       <c r="K308" t="str">
         <v/>
       </c>
-      <c r="L308" t="str">
-        <v/>
+      <c r="L308">
+        <v>52274</v>
       </c>
       <c r="M308" t="str">
-        <v/>
+        <v>tt1512685</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Zaklinacz koni</v>
+        <v>Oczy szeroko zamknięte</v>
       </c>
       <c r="B309" t="str">
-        <v>The Horse Whisperer</v>
+        <v>Eyes Wide Shut</v>
       </c>
       <c r="C309">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D309" t="str">
-        <v>Robert Redford</v>
+        <v>Stanley Kubrick</v>
       </c>
       <c r="E309" t="str">
-        <v>Eric Roth, Richard LaGravenese</v>
+        <v>Stanley Kubrick, Frederic Raphael</v>
       </c>
       <c r="F309" t="str">
-        <v>Przygodowy, Dramat, Romans</v>
+        <v>Dramat, Thriller, Tajemnica</v>
       </c>
       <c r="G309">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="H309" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I309" t="str">
         <v>DVD</v>
       </c>
       <c r="J309">
-        <v>6.9</v>
+        <v>7.485</v>
       </c>
       <c r="K309" t="str">
         <v/>
       </c>
       <c r="L309">
-        <v>547</v>
+        <v>345</v>
       </c>
       <c r="M309" t="str">
-        <v>tt0119314</v>
+        <v>tt0120663</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Zapach kobiety</v>
+        <v>Odlot</v>
       </c>
       <c r="B310" t="str">
-        <v>Scent of a Woman</v>
+        <v>Up</v>
       </c>
       <c r="C310">
-        <v>1992</v>
+        <v>2009</v>
       </c>
       <c r="D310" t="str">
-        <v>Martin Brest</v>
+        <v>Pete Docter</v>
       </c>
       <c r="E310" t="str">
-        <v>Bo Goldman</v>
+        <v>Bob Peterson, Pete Docter, Bob Peterson</v>
       </c>
       <c r="F310" t="str">
-        <v>Dramat</v>
+        <v>Animacja, Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G310">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="H310" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I310" t="str">
         <v>DVD</v>
       </c>
       <c r="J310">
-        <v>7.777</v>
+        <v>7.96</v>
       </c>
       <c r="K310" t="str">
         <v/>
       </c>
       <c r="L310">
-        <v>9475</v>
+        <v>14160</v>
       </c>
       <c r="M310" t="str">
-        <v>tt0105323</v>
+        <v>tt1049413</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Zaplątani</v>
+        <v>Ojciec Goriot</v>
       </c>
       <c r="B311" t="str">
-        <v>Tangled</v>
+        <v>Old Goriot</v>
       </c>
       <c r="C311">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="D311" t="str">
-        <v>Byron Howard, Nathan Greno</v>
+        <v>Jean-Daniel Verhaeghe</v>
       </c>
       <c r="E311" t="str">
-        <v>Dan Fogelman</v>
+        <v/>
       </c>
       <c r="F311" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
+        <v>Dramat, film TV</v>
       </c>
       <c r="G311">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="H311" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I311" t="str">
         <v>DVD</v>
       </c>
       <c r="J311">
-        <v>7.609</v>
+        <v>4.083</v>
       </c>
       <c r="K311" t="str">
         <v/>
       </c>
       <c r="L311">
-        <v>38757</v>
+        <v>319661</v>
       </c>
       <c r="M311" t="str">
-        <v>tt0398286</v>
+        <v>tt0427700</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Zbyt wiele</v>
+        <v>Ojciec rodziny</v>
       </c>
       <c r="B312" t="str">
-        <v>Two Much</v>
+        <v>The Family Man</v>
       </c>
       <c r="C312">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="D312" t="str">
-        <v>Fernando Trueba</v>
+        <v>Brett Ratner</v>
       </c>
       <c r="E312" t="str">
-        <v>David Trueba, Fernando Trueba</v>
+        <v>David Diamond, David Weissman</v>
       </c>
       <c r="F312" t="str">
-        <v>Komedia, Romans</v>
+        <v>Komedia, Dramat, Romans, Fantasy</v>
       </c>
       <c r="G312">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="H312" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I312" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J312">
-        <v>5.37</v>
+        <v>6.8</v>
       </c>
       <c r="K312" t="str">
         <v/>
       </c>
       <c r="L312">
-        <v>46029</v>
+        <v>5994</v>
       </c>
       <c r="M312" t="str">
-        <v>tt0118001</v>
+        <v>tt0218967</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Zemsta</v>
+        <v>Okja</v>
       </c>
       <c r="B313" t="str">
-        <v>Revenge</v>
+        <v/>
       </c>
       <c r="C313">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D313" t="str">
-        <v>Coralie Fargeat</v>
+        <v>봉준호</v>
       </c>
       <c r="E313" t="str">
-        <v>Coralie Fargeat</v>
+        <v>봉준호, Jon Ronson, 봉준호</v>
       </c>
       <c r="F313" t="str">
-        <v>Akcja, Horror, Thriller</v>
+        <v>Przygodowy, Dramat, Sci-Fi</v>
       </c>
       <c r="G313">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="H313" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I313" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J313">
-        <v>6.507</v>
+        <v>7.338</v>
       </c>
       <c r="K313" t="str">
         <v/>
       </c>
       <c r="L313">
-        <v>467938</v>
+        <v>387426</v>
       </c>
       <c r="M313" t="str">
-        <v>tt6738136</v>
+        <v>tt3967856</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Zielona mila</v>
+        <v>Oliver Twist</v>
       </c>
       <c r="B314" t="str">
-        <v>The Green Mile</v>
+        <v/>
       </c>
       <c r="C314">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="D314" t="str">
-        <v>Frank Darabont</v>
+        <v>Roman Polański</v>
       </c>
       <c r="E314" t="str">
-        <v>Frank Darabont</v>
+        <v>Ronald Harwood</v>
       </c>
       <c r="F314" t="str">
-        <v>Fantasy, Dramat, Kryminał</v>
+        <v>Kryminał, Dramat, Familijny</v>
       </c>
       <c r="G314">
-        <v>188</v>
+        <v>130</v>
       </c>
       <c r="H314" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I314" t="str">
         <v>DVD</v>
       </c>
       <c r="J314">
-        <v>8.503</v>
+        <v>6.747</v>
       </c>
       <c r="K314" t="str">
         <v/>
       </c>
       <c r="L314">
-        <v>497</v>
+        <v>257</v>
       </c>
       <c r="M314" t="str">
-        <v>tt0120689</v>
+        <v>tt0380599</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Zimowa opowieść</v>
+        <v>Ona</v>
       </c>
       <c r="B315" t="str">
-        <v>Winter&amp;#x27;s Tale</v>
+        <v>Her</v>
       </c>
       <c r="C315">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D315" t="str">
-        <v>Akiva Goldsman</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="E315" t="str">
-        <v>Akiva Goldsman</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="F315" t="str">
-        <v>Dramat, Fantasy, Tajemnica, Romans</v>
+        <v>Romans, Sci-Fi, Dramat</v>
       </c>
       <c r="G315">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="H315" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I315" t="str">
         <v>DVD</v>
       </c>
       <c r="J315">
-        <v>6.269</v>
+        <v>7.845</v>
       </c>
       <c r="K315" t="str">
         <v/>
       </c>
       <c r="L315">
-        <v>137321</v>
+        <v>152601</v>
       </c>
       <c r="M315" t="str">
-        <v>tt1837709</v>
+        <v>tt1798709</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Zła kobieta</v>
+        <v>Ona to on</v>
       </c>
       <c r="B316" t="str">
-        <v>Bad Teacher</v>
+        <v>She&amp;#x27;s the Man</v>
       </c>
       <c r="C316">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="D316" t="str">
-        <v>Jake Kasdan</v>
+        <v>Andy Fickman</v>
       </c>
       <c r="E316" t="str">
-        <v>Gene Stupnitsky, Lee Eisenberg</v>
+        <v>Ewan Leslie, Ewan Leslie, Karen McCullah</v>
       </c>
       <c r="F316" t="str">
-        <v>Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G316">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="H316" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I316" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J316">
-        <v>5.612</v>
+        <v>6.8</v>
       </c>
       <c r="K316" t="str">
         <v/>
       </c>
       <c r="L316">
-        <v>52449</v>
+        <v>9655</v>
       </c>
       <c r="M316" t="str">
-        <v>tt1284575</v>
+        <v>tt0454945</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Złodziejka książek</v>
+        <v>Once</v>
       </c>
       <c r="B317" t="str">
-        <v>The Book Thief</v>
+        <v/>
       </c>
       <c r="C317">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D317" t="str">
-        <v>Brian Percival</v>
+        <v>John Carney</v>
       </c>
       <c r="E317" t="str">
-        <v>Michael Petroni</v>
+        <v>John Carney</v>
       </c>
       <c r="F317" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Muzyczny, Romans</v>
       </c>
       <c r="G317">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="H317" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I317" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J317">
-        <v>7.491</v>
+        <v>7.414</v>
       </c>
       <c r="K317" t="str">
         <v/>
       </c>
       <c r="L317">
-        <v>203833</v>
+        <v>5723</v>
       </c>
       <c r="M317" t="str">
-        <v>tt0816442</v>
+        <v>tt0907657</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Zombie Express</v>
+        <v>Ondine</v>
       </c>
       <c r="B318" t="str">
-        <v>Train to Busan</v>
+        <v/>
       </c>
       <c r="C318">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="D318" t="str">
-        <v>연상호</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="E318" t="str">
-        <v>Park Joo-suk</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="F318" t="str">
-        <v>Horror, Thriller, Akcja, Przygodowy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G318">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="H318" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I318" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J318">
-        <v>7.747</v>
+        <v>6.383</v>
       </c>
       <c r="K318" t="str">
         <v/>
       </c>
       <c r="L318">
-        <v>396535</v>
+        <v>38448</v>
       </c>
       <c r="M318" t="str">
-        <v>tt5700672</v>
+        <v>tt1235796</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Zostańmy przyjaciółmi</v>
+        <v>Opowieści z Narnii: Lew, Czarownica i stara szafa</v>
       </c>
       <c r="B319" t="str">
-        <v>Just Friends</v>
+        <v>The Chronicles of Narnia: The Lion, the Witch and the Wardrobe</v>
       </c>
       <c r="C319">
         <v>2005</v>
       </c>
       <c r="D319" t="str">
-        <v>Roger Kumble</v>
+        <v>Andrew Adamson</v>
       </c>
       <c r="E319" t="str">
-        <v>Adam &amp;#x27;Tex&amp;#x27; Davis</v>
+        <v>Andrew Adamson, Christopher Markus, Ann Peacock</v>
       </c>
       <c r="F319" t="str">
-        <v>Komedia, Romans</v>
+        <v>Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G319">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="H319" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I319" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J319">
-        <v>6.219</v>
+        <v>7.1</v>
       </c>
       <c r="K319" t="str">
         <v/>
       </c>
       <c r="L319">
-        <v>10033</v>
+        <v>411</v>
       </c>
       <c r="M319" t="str">
-        <v>tt0433400</v>
+        <v>tt0363771</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Zwierzogród</v>
+        <v>Opowieści z Narnii: Podróż Wędrowca do Świtu</v>
       </c>
       <c r="B320" t="str">
-        <v>Zootopia</v>
+        <v>The Chronicles of Narnia: The Voyage of the Dawn Treader</v>
       </c>
       <c r="C320">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="D320" t="str">
-        <v>Byron Howard, Rich Moore</v>
+        <v>Michael Apted</v>
       </c>
       <c r="E320" t="str">
-        <v>Jared Bush, Phil Johnston, Byron Howard</v>
+        <v>Stephen McFeely, Michael Petroni, Christopher Markus</v>
       </c>
       <c r="F320" t="str">
-        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+        <v>Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G320">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H320" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I320" t="str">
         <v>DVD</v>
       </c>
       <c r="J320">
-        <v>7.757</v>
+        <v>6.4</v>
       </c>
       <c r="K320" t="str">
         <v/>
       </c>
       <c r="L320">
-        <v>269149</v>
+        <v>10140</v>
       </c>
       <c r="M320" t="str">
-        <v>tt2948356</v>
+        <v>tt0980970</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Życie przed oczami</v>
+        <v>Ostatni dom po lewej</v>
       </c>
       <c r="B321" t="str">
-        <v>The Life Before Her Eyes</v>
+        <v>The Last House on the Left</v>
       </c>
       <c r="C321">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D321" t="str">
-        <v>Вадим Перельман</v>
+        <v>Ντένης Ηλιάδης</v>
       </c>
       <c r="E321" t="str">
-        <v>Laura Kasischke, Emil Stern</v>
+        <v>Adam Alleca, Carl Ellsworth</v>
       </c>
       <c r="F321" t="str">
-        <v>Thriller, Dramat, Tajemnica</v>
+        <v>Kryminał, Thriller, Horror, Dramat</v>
       </c>
       <c r="G321">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="H321" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I321" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J321">
-        <v>6.1</v>
+        <v>6.5</v>
       </c>
       <c r="K321" t="str">
         <v/>
       </c>
       <c r="L321">
-        <v>13079</v>
+        <v>18405</v>
       </c>
       <c r="M321" t="str">
-        <v>tt0815178</v>
+        <v>tt0844708</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Życie za życie</v>
+        <v>Ostatni samuraj</v>
       </c>
       <c r="B322" t="str">
-        <v>Maiden Bridge</v>
+        <v>The Last Samurai</v>
       </c>
       <c r="C322">
-        <v>1976</v>
+        <v>2003</v>
       </c>
       <c r="D322" t="str">
-        <v>Miomir &amp;#x27;Miki&amp;#x27; Stamenković</v>
+        <v>Edward Zwick</v>
       </c>
       <c r="E322" t="str">
-        <v>Petar Dulović</v>
+        <v>Edward Zwick, Marshall Herskovitz, John Logan</v>
       </c>
       <c r="F322" t="str">
-        <v>Wojenny</v>
+        <v>Dramat, Akcja, Wojenny</v>
       </c>
       <c r="G322">
-        <v>95</v>
+        <v>154</v>
       </c>
       <c r="H322" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I322" t="str">
         <v>DVD</v>
       </c>
       <c r="J322">
-        <v>6.3</v>
+        <v>7.599</v>
       </c>
       <c r="K322" t="str">
         <v/>
       </c>
       <c r="L322">
-        <v>314211</v>
+        <v>616</v>
       </c>
       <c r="M322" t="str">
-        <v>tt0074405</v>
+        <v>tt0325710</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
+        <v>Ostatnia piosenka</v>
+      </c>
+      <c r="B323" t="str">
+        <v>The Last Song</v>
+      </c>
+      <c r="C323">
+        <v>2010</v>
+      </c>
+      <c r="D323" t="str">
+        <v>Julie Anne Robinson</v>
+      </c>
+      <c r="E323" t="str">
+        <v>Jeff Van Wie, Nicholas Sparks</v>
+      </c>
+      <c r="F323" t="str">
+        <v>Dramat, Familijny, Romans</v>
+      </c>
+      <c r="G323">
+        <v>107</v>
+      </c>
+      <c r="H323" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I323" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J323">
+        <v>7.229</v>
+      </c>
+      <c r="K323" t="str">
+        <v/>
+      </c>
+      <c r="L323">
+        <v>35690</v>
+      </c>
+      <c r="M323" t="str">
+        <v>tt1294226</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="str">
+        <v>Ostatniej nocy w Soho</v>
+      </c>
+      <c r="B324" t="str">
+        <v>Last Night in Soho</v>
+      </c>
+      <c r="C324">
+        <v>2021</v>
+      </c>
+      <c r="D324" t="str">
+        <v>Edgar Wright</v>
+      </c>
+      <c r="E324" t="str">
+        <v>Edgar Wright, Krysty Wilson-Cairns, Edgar Wright</v>
+      </c>
+      <c r="F324" t="str">
+        <v>Horror, Tajemnica</v>
+      </c>
+      <c r="G324">
+        <v>117</v>
+      </c>
+      <c r="H324" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I324" t="str">
+        <v/>
+      </c>
+      <c r="J324">
+        <v>7.3</v>
+      </c>
+      <c r="K324" t="str">
+        <v/>
+      </c>
+      <c r="L324">
+        <v>576845</v>
+      </c>
+      <c r="M324" t="str">
+        <v>tt9639470</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="str">
+        <v>Oszukana</v>
+      </c>
+      <c r="B325" t="str">
+        <v>Changeling</v>
+      </c>
+      <c r="C325">
+        <v>2008</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Clint Eastwood</v>
+      </c>
+      <c r="E325" t="str">
+        <v>J. Michael Straczynski</v>
+      </c>
+      <c r="F325" t="str">
+        <v>Kryminał, Dramat, Tajemnica</v>
+      </c>
+      <c r="G325">
+        <v>140</v>
+      </c>
+      <c r="H325" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I325" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J325">
+        <v>7.58</v>
+      </c>
+      <c r="K325" t="str">
+        <v/>
+      </c>
+      <c r="L325">
+        <v>3580</v>
+      </c>
+      <c r="M325" t="str">
+        <v>tt0824747</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="str">
+        <v>Oszukane</v>
+      </c>
+      <c r="B326" t="str">
+        <v/>
+      </c>
+      <c r="C326">
+        <v>2013</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Marcin Solarz</v>
+      </c>
+      <c r="E326" t="str">
+        <v>Monika Góra, Michał Godzic</v>
+      </c>
+      <c r="F326" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G326">
+        <v>92</v>
+      </c>
+      <c r="H326" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I326" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J326">
+        <v>6.6</v>
+      </c>
+      <c r="K326" t="str">
+        <v/>
+      </c>
+      <c r="L326">
+        <v>222654</v>
+      </c>
+      <c r="M326" t="str">
+        <v>tt2887426</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="str">
+        <v>P.S. Kocham cię</v>
+      </c>
+      <c r="B327" t="str">
+        <v>P.S. I Love You</v>
+      </c>
+      <c r="C327">
+        <v>2007</v>
+      </c>
+      <c r="D327" t="str">
+        <v>Richard LaGravenese</v>
+      </c>
+      <c r="E327" t="str">
+        <v>Richard LaGravenese, Steven Rogers</v>
+      </c>
+      <c r="F327" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G327">
+        <v>126</v>
+      </c>
+      <c r="H327" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I327" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J327">
+        <v>7.184</v>
+      </c>
+      <c r="K327" t="str">
+        <v/>
+      </c>
+      <c r="L327">
+        <v>6023</v>
+      </c>
+      <c r="M327" t="str">
+        <v>tt0431308</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="str">
+        <v>Pachnidło: Historia mordercy</v>
+      </c>
+      <c r="B328" t="str">
+        <v>Perfume: The Story of a Murderer</v>
+      </c>
+      <c r="C328">
+        <v>2006</v>
+      </c>
+      <c r="D328" t="str">
+        <v>Tom Tykwer</v>
+      </c>
+      <c r="E328" t="str">
+        <v>Andrew Birkin, Bernd Eichinger, Tom Tykwer</v>
+      </c>
+      <c r="F328" t="str">
+        <v>Kryminał, Fantasy, Dramat</v>
+      </c>
+      <c r="G328">
+        <v>147</v>
+      </c>
+      <c r="H328" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I328" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J328">
+        <v>7.366</v>
+      </c>
+      <c r="K328" t="str">
+        <v/>
+      </c>
+      <c r="L328">
+        <v>1427</v>
+      </c>
+      <c r="M328" t="str">
+        <v>tt0396171</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="str">
+        <v>Pamięć absolutna</v>
+      </c>
+      <c r="B329" t="str">
+        <v>Total Recall</v>
+      </c>
+      <c r="C329">
+        <v>2012</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Len Wiseman</v>
+      </c>
+      <c r="E329" t="str">
+        <v>Mark Bomback, Kurt Wimmer</v>
+      </c>
+      <c r="F329" t="str">
+        <v>Akcja, Sci-Fi, Thriller</v>
+      </c>
+      <c r="G329">
+        <v>121</v>
+      </c>
+      <c r="H329" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I329" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J329">
+        <v>6.028</v>
+      </c>
+      <c r="K329" t="str">
+        <v/>
+      </c>
+      <c r="L329">
+        <v>64635</v>
+      </c>
+      <c r="M329" t="str">
+        <v>tt1386703</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="str">
+        <v>Pan i Pani Kiler</v>
+      </c>
+      <c r="B330" t="str">
+        <v>Killers</v>
+      </c>
+      <c r="C330">
+        <v>2010</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Robert Luketic</v>
+      </c>
+      <c r="E330" t="str">
+        <v>Ted Griffin, Bob DeRosa, Bob DeRosa</v>
+      </c>
+      <c r="F330" t="str">
+        <v>Akcja, Komedia, Thriller, Romans</v>
+      </c>
+      <c r="G330">
+        <v>100</v>
+      </c>
+      <c r="H330" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I330" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J330">
+        <v>5.958</v>
+      </c>
+      <c r="K330" t="str">
+        <v/>
+      </c>
+      <c r="L330">
+        <v>37821</v>
+      </c>
+      <c r="M330" t="str">
+        <v>tt1103153</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="str">
+        <v>Paryż, 13. Dzielnica</v>
+      </c>
+      <c r="B331" t="str">
+        <v>Paris, 13th District</v>
+      </c>
+      <c r="C331">
+        <v>2021</v>
+      </c>
+      <c r="D331" t="str">
+        <v>Jacques Audiard</v>
+      </c>
+      <c r="E331" t="str">
+        <v>Céline Sciamma, Jacques Audiard, Léa Mysius</v>
+      </c>
+      <c r="F331" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G331">
+        <v>106</v>
+      </c>
+      <c r="H331" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I331" t="str">
+        <v/>
+      </c>
+      <c r="J331">
+        <v>6.9</v>
+      </c>
+      <c r="K331" t="str">
+        <v/>
+      </c>
+      <c r="L331">
+        <v>746131</v>
+      </c>
+      <c r="M331" t="str">
+        <v>tt12708658</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="str">
+        <v>Pasażerowie</v>
+      </c>
+      <c r="B332" t="str">
+        <v>Passengers</v>
+      </c>
+      <c r="C332">
+        <v>2016</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Morten Tyldum</v>
+      </c>
+      <c r="E332" t="str">
+        <v>Jon Spaihts</v>
+      </c>
+      <c r="F332" t="str">
+        <v>Dramat, Romans, Sci-Fi</v>
+      </c>
+      <c r="G332">
+        <v>116</v>
+      </c>
+      <c r="H332" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I332" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J332">
+        <v>7</v>
+      </c>
+      <c r="K332" t="str">
+        <v/>
+      </c>
+      <c r="L332">
+        <v>274870</v>
+      </c>
+      <c r="M332" t="str">
+        <v>tt1355644</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="str">
+        <v>Pearl</v>
+      </c>
+      <c r="B333" t="str">
+        <v/>
+      </c>
+      <c r="C333">
+        <v>2022</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Ti West</v>
+      </c>
+      <c r="E333" t="str">
+        <v>Ti West, Mia Goth</v>
+      </c>
+      <c r="F333" t="str">
+        <v>Horror, Thriller</v>
+      </c>
+      <c r="G333">
+        <v>102</v>
+      </c>
+      <c r="H333" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I333" t="str">
+        <v/>
+      </c>
+      <c r="J333">
+        <v>7.237</v>
+      </c>
+      <c r="K333" t="str">
+        <v/>
+      </c>
+      <c r="L333">
+        <v>949423</v>
+      </c>
+      <c r="M333" t="str">
+        <v>tt18925334</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="str">
+        <v>Pewnego razu… w Hollywood</v>
+      </c>
+      <c r="B334" t="str">
+        <v>Once Upon a Time... in Hollywood</v>
+      </c>
+      <c r="C334">
+        <v>2019</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Quentin Tarantino</v>
+      </c>
+      <c r="E334" t="str">
+        <v>Quentin Tarantino</v>
+      </c>
+      <c r="F334" t="str">
+        <v>Komedia, Dramat, Thriller</v>
+      </c>
+      <c r="G334">
+        <v>162</v>
+      </c>
+      <c r="H334" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I334" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J334">
+        <v>7.426</v>
+      </c>
+      <c r="K334" t="str">
+        <v/>
+      </c>
+      <c r="L334">
+        <v>466272</v>
+      </c>
+      <c r="M334" t="str">
+        <v>tt7131622</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="str">
+        <v>Piątek 13-go</v>
+      </c>
+      <c r="B335" t="str">
+        <v>Friday the 13th</v>
+      </c>
+      <c r="C335">
+        <v>2009</v>
+      </c>
+      <c r="D335" t="str">
+        <v>Marcus Nispel</v>
+      </c>
+      <c r="E335" t="str">
+        <v>Damian Shannon, Mark Swift, Damian Shannon</v>
+      </c>
+      <c r="F335" t="str">
+        <v>Horror, Thriller</v>
+      </c>
+      <c r="G335">
+        <v>97</v>
+      </c>
+      <c r="H335" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I335" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J335">
+        <v>5.8</v>
+      </c>
+      <c r="K335" t="str">
+        <v/>
+      </c>
+      <c r="L335">
+        <v>13207</v>
+      </c>
+      <c r="M335" t="str">
+        <v>tt0758746</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="str">
+        <v>Pierwsza Noc Oczyszczenia</v>
+      </c>
+      <c r="B336" t="str">
+        <v>The First Purge</v>
+      </c>
+      <c r="C336">
+        <v>2018</v>
+      </c>
+      <c r="D336" t="str">
+        <v>Gerard McMurray</v>
+      </c>
+      <c r="E336" t="str">
+        <v>James DeMonaco</v>
+      </c>
+      <c r="F336" t="str">
+        <v>Akcja, Horror, Thriller</v>
+      </c>
+      <c r="G336">
+        <v>100</v>
+      </c>
+      <c r="H336" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I336" t="str">
+        <v/>
+      </c>
+      <c r="J336">
+        <v>6.002</v>
+      </c>
+      <c r="K336" t="str">
+        <v/>
+      </c>
+      <c r="L336">
+        <v>442249</v>
+      </c>
+      <c r="M336" t="str">
+        <v>tt6133466</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="str">
+        <v>Pierwszy dzień mojego życia</v>
+      </c>
+      <c r="B337" t="str">
+        <v>The First Day of My Life</v>
+      </c>
+      <c r="C337">
+        <v>2023</v>
+      </c>
+      <c r="D337" t="str">
+        <v>Paolo Genovese</v>
+      </c>
+      <c r="E337" t="str">
+        <v>Paolo Genovese, Rolando Ravello, Isabella Aguilar</v>
+      </c>
+      <c r="F337" t="str">
+        <v>Dramat, Komedia, Fantasy</v>
+      </c>
+      <c r="G337">
+        <v>121</v>
+      </c>
+      <c r="H337" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I337" t="str">
+        <v/>
+      </c>
+      <c r="J337">
+        <v>6.718</v>
+      </c>
+      <c r="K337" t="str">
+        <v/>
+      </c>
+      <c r="L337">
+        <v>700819</v>
+      </c>
+      <c r="M337" t="str">
+        <v>tt6832210</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="str">
+        <v>Piękna i Bestia</v>
+      </c>
+      <c r="B338" t="str">
+        <v>Beauty and the Beast</v>
+      </c>
+      <c r="C338">
+        <v>2017</v>
+      </c>
+      <c r="D338" t="str">
+        <v>Bill Condon</v>
+      </c>
+      <c r="E338" t="str">
+        <v>Stephen Chbosky, Evan Spiliotopoulos</v>
+      </c>
+      <c r="F338" t="str">
+        <v>Familijny, Fantasy, Romans</v>
+      </c>
+      <c r="G338">
+        <v>129</v>
+      </c>
+      <c r="H338" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I338" t="str">
+        <v/>
+      </c>
+      <c r="J338">
+        <v>6.968</v>
+      </c>
+      <c r="K338" t="str">
+        <v/>
+      </c>
+      <c r="L338">
+        <v>321612</v>
+      </c>
+      <c r="M338" t="str">
+        <v>tt2771200</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="str">
+        <v>Piękna i Bestia</v>
+      </c>
+      <c r="B339" t="str">
+        <v>Beauty and the Beast</v>
+      </c>
+      <c r="C339">
+        <v>1991</v>
+      </c>
+      <c r="D339" t="str">
+        <v>Gary Trousdale, Kirk Wise</v>
+      </c>
+      <c r="E339" t="str">
+        <v>Brian Pimental, Kevin Harkey, Chris Sanders</v>
+      </c>
+      <c r="F339" t="str">
+        <v>Romans, Familijny, Animacja, Fantasy</v>
+      </c>
+      <c r="G339">
+        <v>91</v>
+      </c>
+      <c r="H339" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I339" t="str">
+        <v/>
+      </c>
+      <c r="J339">
+        <v>7.725</v>
+      </c>
+      <c r="K339" t="str">
+        <v/>
+      </c>
+      <c r="L339">
+        <v>10020</v>
+      </c>
+      <c r="M339" t="str">
+        <v>tt0101414</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="str">
+        <v>Piękna i rzeźnik</v>
+      </c>
+      <c r="B340" t="str">
+        <v>Freaky</v>
+      </c>
+      <c r="C340">
+        <v>2020</v>
+      </c>
+      <c r="D340" t="str">
+        <v>Christopher Landon</v>
+      </c>
+      <c r="E340" t="str">
+        <v>Christopher Landon, Michael Kennedy</v>
+      </c>
+      <c r="F340" t="str">
+        <v>Horror, Komedia</v>
+      </c>
+      <c r="G340">
+        <v>102</v>
+      </c>
+      <c r="H340" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I340" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J340">
+        <v>6.555</v>
+      </c>
+      <c r="K340" t="str">
+        <v/>
+      </c>
+      <c r="L340">
+        <v>551804</v>
+      </c>
+      <c r="M340" t="str">
+        <v>tt10919380</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="str">
+        <v>Piękny umysł</v>
+      </c>
+      <c r="B341" t="str">
+        <v>A Beautiful Mind</v>
+      </c>
+      <c r="C341">
+        <v>2001</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Ron Howard</v>
+      </c>
+      <c r="E341" t="str">
+        <v>Akiva Goldsman</v>
+      </c>
+      <c r="F341" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G341">
+        <v>135</v>
+      </c>
+      <c r="H341" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I341" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J341">
+        <v>7.855</v>
+      </c>
+      <c r="K341" t="str">
+        <v/>
+      </c>
+      <c r="L341">
+        <v>453</v>
+      </c>
+      <c r="M341" t="str">
+        <v>tt0268978</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="str">
+        <v>Piła</v>
+      </c>
+      <c r="B342" t="str">
+        <v>Saw</v>
+      </c>
+      <c r="C342">
+        <v>2004</v>
+      </c>
+      <c r="D342" t="str">
+        <v>James Wan</v>
+      </c>
+      <c r="E342" t="str">
+        <v>Leigh Whannell, James Wan, Leigh Whannell</v>
+      </c>
+      <c r="F342" t="str">
+        <v>Horror, Tajemnica, Kryminał</v>
+      </c>
+      <c r="G342">
+        <v>103</v>
+      </c>
+      <c r="H342" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I342" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J342">
+        <v>7.418</v>
+      </c>
+      <c r="K342" t="str">
+        <v/>
+      </c>
+      <c r="L342">
+        <v>176</v>
+      </c>
+      <c r="M342" t="str">
+        <v>tt0387564</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="str">
+        <v>Piła 3D</v>
+      </c>
+      <c r="B343" t="str">
+        <v>Saw 3D</v>
+      </c>
+      <c r="C343">
+        <v>2010</v>
+      </c>
+      <c r="D343" t="str">
+        <v>Kevin Greutert</v>
+      </c>
+      <c r="E343" t="str">
+        <v>Marcus Dunstan, Patrick Melton</v>
+      </c>
+      <c r="F343" t="str">
+        <v>Horror, Kryminał</v>
+      </c>
+      <c r="G343">
+        <v>90</v>
+      </c>
+      <c r="H343" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I343" t="str">
+        <v/>
+      </c>
+      <c r="J343">
+        <v>5.981</v>
+      </c>
+      <c r="K343" t="str">
+        <v/>
+      </c>
+      <c r="L343">
+        <v>41439</v>
+      </c>
+      <c r="M343" t="str">
+        <v>tt1477076</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="str">
+        <v>Plac zabaw</v>
+      </c>
+      <c r="B344" t="str">
+        <v>Playground</v>
+      </c>
+      <c r="C344">
+        <v>2016</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Bartosz M. Kowalski</v>
+      </c>
+      <c r="E344" t="str">
+        <v>Bartosz M. Kowalski, Stanisław Warwas</v>
+      </c>
+      <c r="F344" t="str">
+        <v>Thriller, Dramat</v>
+      </c>
+      <c r="G344">
+        <v>82</v>
+      </c>
+      <c r="H344" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I344" t="str">
+        <v/>
+      </c>
+      <c r="J344">
+        <v>6.167</v>
+      </c>
+      <c r="K344" t="str">
+        <v/>
+      </c>
+      <c r="L344">
+        <v>413764</v>
+      </c>
+      <c r="M344" t="str">
+        <v>tt6094760</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="str">
+        <v>Plan Maggie</v>
+      </c>
+      <c r="B345" t="str">
+        <v>Maggie&amp;#x27;s Plan</v>
+      </c>
+      <c r="C345">
+        <v>2016</v>
+      </c>
+      <c r="D345" t="str">
+        <v>Rebecca Miller</v>
+      </c>
+      <c r="E345" t="str">
+        <v>Rebecca Miller, Karen Rinaldi</v>
+      </c>
+      <c r="F345" t="str">
+        <v>Dramat, Romans, Komedia</v>
+      </c>
+      <c r="G345">
+        <v>98</v>
+      </c>
+      <c r="H345" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I345" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J345">
+        <v>5.7</v>
+      </c>
+      <c r="K345" t="str">
+        <v/>
+      </c>
+      <c r="L345">
+        <v>312669</v>
+      </c>
+      <c r="M345" t="str">
+        <v>tt3471098</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="str">
+        <v>Planeta Singli</v>
+      </c>
+      <c r="B346" t="str">
+        <v>Planet Single</v>
+      </c>
+      <c r="C346">
+        <v>2016</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Mitja Okorn</v>
+      </c>
+      <c r="E346" t="str">
+        <v>Urszula Antoniak, Sam Akina, Jules Jones</v>
+      </c>
+      <c r="F346" t="str">
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G346">
+        <v>135</v>
+      </c>
+      <c r="H346" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I346" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J346">
+        <v>6.556</v>
+      </c>
+      <c r="K346" t="str">
+        <v/>
+      </c>
+      <c r="L346">
+        <v>383682</v>
+      </c>
+      <c r="M346" t="str">
+        <v>tt5127398</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="str">
+        <v>Pocahontas</v>
+      </c>
+      <c r="B347" t="str">
+        <v/>
+      </c>
+      <c r="C347">
+        <v>1995</v>
+      </c>
+      <c r="D347" t="str">
+        <v>Mike Gabriel, Eric Goldberg</v>
+      </c>
+      <c r="E347" t="str">
+        <v>Chris Buck, Philip LaZebnik, Susannah Grant</v>
+      </c>
+      <c r="F347" t="str">
+        <v>Przygodowy, Animacja, Familijny, Romans</v>
+      </c>
+      <c r="G347">
+        <v>81</v>
+      </c>
+      <c r="H347" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I347" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J347">
+        <v>6.909</v>
+      </c>
+      <c r="K347" t="str">
+        <v/>
+      </c>
+      <c r="L347">
+        <v>10530</v>
+      </c>
+      <c r="M347" t="str">
+        <v>tt0114148</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="str">
+        <v>Pocahontas II: Podróż do Nowego Świata</v>
+      </c>
+      <c r="B348" t="str">
+        <v>Pocahontas II: Journey to a New World</v>
+      </c>
+      <c r="C348">
+        <v>1998</v>
+      </c>
+      <c r="D348" t="str">
+        <v>Tom Ellery, Bradley Raymond</v>
+      </c>
+      <c r="E348" t="str">
+        <v>Allen Estrin, Cindy Marcus, Flip Kobler</v>
+      </c>
+      <c r="F348" t="str">
+        <v>Animacja, Familijny, Przygodowy, Romans</v>
+      </c>
+      <c r="G348">
+        <v>72</v>
+      </c>
+      <c r="H348" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I348" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J348">
+        <v>5.521</v>
+      </c>
+      <c r="K348" t="str">
+        <v/>
+      </c>
+      <c r="L348">
+        <v>13761</v>
+      </c>
+      <c r="M348" t="str">
+        <v>tt0143808</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="str">
+        <v>Podaj Dalej</v>
+      </c>
+      <c r="B349" t="str">
+        <v>Pay It Forward</v>
+      </c>
+      <c r="C349">
+        <v>2000</v>
+      </c>
+      <c r="D349" t="str">
+        <v>Mimi Leder</v>
+      </c>
+      <c r="E349" t="str">
+        <v>Leslie Dixon</v>
+      </c>
+      <c r="F349" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G349">
+        <v>122</v>
+      </c>
+      <c r="H349" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I349" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J349">
+        <v>7.4</v>
+      </c>
+      <c r="K349" t="str">
+        <v/>
+      </c>
+      <c r="L349">
+        <v>10647</v>
+      </c>
+      <c r="M349" t="str">
+        <v>tt0223897</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="str">
+        <v>Podróż do Nowej Ziemi</v>
+      </c>
+      <c r="B350" t="str">
+        <v>The New World</v>
+      </c>
+      <c r="C350">
+        <v>2005</v>
+      </c>
+      <c r="D350" t="str">
+        <v>Terrence Malick</v>
+      </c>
+      <c r="E350" t="str">
+        <v>Terrence Malick</v>
+      </c>
+      <c r="F350" t="str">
+        <v>Dramat, Historyczny, Romans</v>
+      </c>
+      <c r="G350">
+        <v>151</v>
+      </c>
+      <c r="H350" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I350" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J350">
+        <v>6.521</v>
+      </c>
+      <c r="K350" t="str">
+        <v/>
+      </c>
+      <c r="L350">
+        <v>11400</v>
+      </c>
+      <c r="M350" t="str">
+        <v>tt0402399</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="str">
+        <v>Podwójny blef</v>
+      </c>
+      <c r="B351" t="str">
+        <v>The Good Thief</v>
+      </c>
+      <c r="C351">
+        <v>2003</v>
+      </c>
+      <c r="D351" t="str">
+        <v>Neil Jordan</v>
+      </c>
+      <c r="E351" t="str">
+        <v>Neil Jordan</v>
+      </c>
+      <c r="F351" t="str">
+        <v>Kryminał, Dramat, Thriller</v>
+      </c>
+      <c r="G351">
+        <v>108</v>
+      </c>
+      <c r="H351" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I351" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J351">
+        <v>6.072</v>
+      </c>
+      <c r="K351" t="str">
+        <v/>
+      </c>
+      <c r="L351">
+        <v>6016</v>
+      </c>
+      <c r="M351" t="str">
+        <v>tt0281820</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="str">
+        <v>Podziemny krąg</v>
+      </c>
+      <c r="B352" t="str">
+        <v>Fight Club</v>
+      </c>
+      <c r="C352">
+        <v>1999</v>
+      </c>
+      <c r="D352" t="str">
+        <v>David Fincher</v>
+      </c>
+      <c r="E352" t="str">
+        <v>Jim Uhls</v>
+      </c>
+      <c r="F352" t="str">
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G352">
+        <v>139</v>
+      </c>
+      <c r="H352" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I352" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J352">
+        <v>8.438</v>
+      </c>
+      <c r="K352" t="str">
+        <v/>
+      </c>
+      <c r="L352">
+        <v>550</v>
+      </c>
+      <c r="M352" t="str">
+        <v>tt0137523</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="str">
+        <v>Pogrzebany</v>
+      </c>
+      <c r="B353" t="str">
+        <v>Buried</v>
+      </c>
+      <c r="C353">
+        <v>2010</v>
+      </c>
+      <c r="D353" t="str">
+        <v>Rodrigo Cortés</v>
+      </c>
+      <c r="E353" t="str">
+        <v>Chris Sparling</v>
+      </c>
+      <c r="F353" t="str">
+        <v>Dramat, Thriller, Tajemnica</v>
+      </c>
+      <c r="G353">
+        <v>95</v>
+      </c>
+      <c r="H353" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I353" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J353">
+        <v>6.63</v>
+      </c>
+      <c r="K353" t="str">
+        <v/>
+      </c>
+      <c r="L353">
+        <v>26388</v>
+      </c>
+      <c r="M353" t="str">
+        <v>tt1462758</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="str">
+        <v>Pokój</v>
+      </c>
+      <c r="B354" t="str">
+        <v>Room</v>
+      </c>
+      <c r="C354">
+        <v>2015</v>
+      </c>
+      <c r="D354" t="str">
+        <v>Lenny Abrahamson</v>
+      </c>
+      <c r="E354" t="str">
+        <v>Emma Donoghue</v>
+      </c>
+      <c r="F354" t="str">
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G354">
+        <v>118</v>
+      </c>
+      <c r="H354" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I354" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J354">
+        <v>8</v>
+      </c>
+      <c r="K354" t="str">
+        <v/>
+      </c>
+      <c r="L354">
+        <v>264644</v>
+      </c>
+      <c r="M354" t="str">
+        <v>tt3170832</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="str">
+        <v>Pokuta</v>
+      </c>
+      <c r="B355" t="str">
+        <v>Atonement</v>
+      </c>
+      <c r="C355">
+        <v>2007</v>
+      </c>
+      <c r="D355" t="str">
+        <v>Joe Wright</v>
+      </c>
+      <c r="E355" t="str">
+        <v>Christopher Hampton</v>
+      </c>
+      <c r="F355" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G355">
+        <v>123</v>
+      </c>
+      <c r="H355" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I355" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J355">
+        <v>7.638</v>
+      </c>
+      <c r="K355" t="str">
+        <v/>
+      </c>
+      <c r="L355">
+        <v>4347</v>
+      </c>
+      <c r="M355" t="str">
+        <v>tt0783233</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="str">
+        <v>Polowanie na druhny</v>
+      </c>
+      <c r="B356" t="str">
+        <v>Wedding Crashers</v>
+      </c>
+      <c r="C356">
+        <v>2005</v>
+      </c>
+      <c r="D356" t="str">
+        <v>David Dobkin</v>
+      </c>
+      <c r="E356" t="str">
+        <v>Bob Fisher, Steve Faber</v>
+      </c>
+      <c r="F356" t="str">
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G356">
+        <v>119</v>
+      </c>
+      <c r="H356" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I356" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J356">
+        <v>6.495</v>
+      </c>
+      <c r="K356" t="str">
+        <v/>
+      </c>
+      <c r="L356">
+        <v>9522</v>
+      </c>
+      <c r="M356" t="str">
+        <v>tt0396269</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="str">
+        <v>Pomiędzy Nami Góry</v>
+      </c>
+      <c r="B357" t="str">
+        <v>The Mountain Between Us</v>
+      </c>
+      <c r="C357">
+        <v>2017</v>
+      </c>
+      <c r="D357" t="str">
+        <v>Hany Abu-Assad</v>
+      </c>
+      <c r="E357" t="str">
+        <v>J. Mills Goodloe, Chris Weitz</v>
+      </c>
+      <c r="F357" t="str">
+        <v>Dramat, Przygodowy, Romans</v>
+      </c>
+      <c r="G357">
+        <v>109</v>
+      </c>
+      <c r="H357" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I357" t="str">
+        <v/>
+      </c>
+      <c r="J357">
+        <v>6.649</v>
+      </c>
+      <c r="K357" t="str">
+        <v/>
+      </c>
+      <c r="L357">
+        <v>290512</v>
+      </c>
+      <c r="M357" t="str">
+        <v>tt2226597</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="str">
+        <v>Pomoc domowa</v>
+      </c>
+      <c r="B358" t="str">
+        <v>The Housemaid</v>
+      </c>
+      <c r="C358">
+        <v>2025</v>
+      </c>
+      <c r="D358" t="str">
+        <v>Paul Feig</v>
+      </c>
+      <c r="E358" t="str">
+        <v>Rebecca Sonnenshine</v>
+      </c>
+      <c r="F358" t="str">
+        <v>Dramat, Tajemnica, Thriller</v>
+      </c>
+      <c r="G358">
+        <v>131</v>
+      </c>
+      <c r="H358" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I358" t="str">
+        <v/>
+      </c>
+      <c r="J358">
+        <v>7.247</v>
+      </c>
+      <c r="K358" t="str">
+        <v/>
+      </c>
+      <c r="L358">
+        <v>1368166</v>
+      </c>
+      <c r="M358" t="str">
+        <v>tt27543632</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="str">
+        <v>Potępiony</v>
+      </c>
+      <c r="B359" t="str">
+        <v>The Condemned</v>
+      </c>
+      <c r="C359">
+        <v>2007</v>
+      </c>
+      <c r="D359" t="str">
+        <v>Scott Wiper</v>
+      </c>
+      <c r="E359" t="str">
+        <v>Scott Wiper, Rob Hedden</v>
+      </c>
+      <c r="F359" t="str">
+        <v>Akcja, Thriller</v>
+      </c>
+      <c r="G359">
+        <v>113</v>
+      </c>
+      <c r="H359" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I359" t="str">
+        <v/>
+      </c>
+      <c r="J359">
+        <v>6.1</v>
+      </c>
+      <c r="K359" t="str">
+        <v/>
+      </c>
+      <c r="L359">
+        <v>14636</v>
+      </c>
+      <c r="M359" t="str">
+        <v>tt0443473</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="str">
+        <v>Powieść Henry&amp;#x27;ego</v>
+      </c>
+      <c r="B360" t="str">
+        <v>The Book of Henry</v>
+      </c>
+      <c r="C360">
+        <v>2017</v>
+      </c>
+      <c r="D360" t="str">
+        <v>Colin Trevorrow</v>
+      </c>
+      <c r="E360" t="str">
+        <v>Gregg Hurwitz</v>
+      </c>
+      <c r="F360" t="str">
+        <v>Dramat, Kryminał, Thriller</v>
+      </c>
+      <c r="G360">
+        <v>105</v>
+      </c>
+      <c r="H360" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I360" t="str">
+        <v/>
+      </c>
+      <c r="J360">
+        <v>7.5</v>
+      </c>
+      <c r="K360" t="str">
+        <v/>
+      </c>
+      <c r="L360">
+        <v>382614</v>
+      </c>
+      <c r="M360" t="str">
+        <v>tt4572792</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="str">
+        <v>Pozew o miłość</v>
+      </c>
+      <c r="B361" t="str">
+        <v>Laws of Attraction</v>
+      </c>
+      <c r="C361">
+        <v>2004</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Peter Howitt</v>
+      </c>
+      <c r="E361" t="str">
+        <v>Aline Brosh McKenna, Robert Harling, Aline Brosh McKenna</v>
+      </c>
+      <c r="F361" t="str">
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G361">
+        <v>90</v>
+      </c>
+      <c r="H361" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I361" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J361">
+        <v>5.8</v>
+      </c>
+      <c r="K361" t="str">
+        <v/>
+      </c>
+      <c r="L361">
+        <v>11141</v>
+      </c>
+      <c r="M361" t="str">
+        <v>tt0323033</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="str">
+        <v>Pozycja obowiązkowa</v>
+      </c>
+      <c r="B362" t="str">
+        <v>Book Club</v>
+      </c>
+      <c r="C362">
+        <v>2018</v>
+      </c>
+      <c r="D362" t="str">
+        <v>Bill Holderman</v>
+      </c>
+      <c r="E362" t="str">
+        <v>Bill Holderman, Erin Simms</v>
+      </c>
+      <c r="F362" t="str">
+        <v>Romans, Komedia, Dramat</v>
+      </c>
+      <c r="G362">
+        <v>104</v>
+      </c>
+      <c r="H362" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I362" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J362">
+        <v>6.2</v>
+      </c>
+      <c r="K362" t="str">
+        <v/>
+      </c>
+      <c r="L362">
+        <v>502682</v>
+      </c>
+      <c r="M362" t="str">
+        <v>tt6857166</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="str">
+        <v>Praktykant</v>
+      </c>
+      <c r="B363" t="str">
+        <v>The Intern</v>
+      </c>
+      <c r="C363">
+        <v>2015</v>
+      </c>
+      <c r="D363" t="str">
+        <v>Nancy Meyers</v>
+      </c>
+      <c r="E363" t="str">
+        <v>Nancy Meyers</v>
+      </c>
+      <c r="F363" t="str">
+        <v>Komedia</v>
+      </c>
+      <c r="G363">
+        <v>121</v>
+      </c>
+      <c r="H363" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I363" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J363">
+        <v>7.227</v>
+      </c>
+      <c r="K363" t="str">
+        <v/>
+      </c>
+      <c r="L363">
+        <v>257211</v>
+      </c>
+      <c r="M363" t="str">
+        <v>tt2361509</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="str">
+        <v>Pręgi</v>
+      </c>
+      <c r="B364" t="str">
+        <v>The Welts</v>
+      </c>
+      <c r="C364">
+        <v>2004</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Magdalena Piekorz</v>
+      </c>
+      <c r="E364" t="str">
+        <v>Wojciech Kuczok</v>
+      </c>
+      <c r="F364" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G364">
+        <v>91</v>
+      </c>
+      <c r="H364" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I364" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J364">
+        <v>6.8</v>
+      </c>
+      <c r="K364" t="str">
+        <v/>
+      </c>
+      <c r="L364">
+        <v>36402</v>
+      </c>
+      <c r="M364" t="str">
+        <v>tt0426173</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="str">
+        <v>Proces</v>
+      </c>
+      <c r="B365" t="str">
+        <v>The Trial</v>
+      </c>
+      <c r="C365">
+        <v>1980</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Laco Adamik, Agnieszka Holland</v>
+      </c>
+      <c r="E365" t="str">
+        <v>Agnieszka Holland, Franz Kafka, Laco Adamik</v>
+      </c>
+      <c r="F365" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G365">
+        <v>119</v>
+      </c>
+      <c r="H365" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I365" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J365" t="str">
+        <v/>
+      </c>
+      <c r="K365" t="str">
+        <v/>
+      </c>
+      <c r="L365">
+        <v>975491</v>
+      </c>
+      <c r="M365" t="str">
+        <v>tt16678512</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="str">
+        <v>Projekt Floryda</v>
+      </c>
+      <c r="B366" t="str">
+        <v>The Florida Project</v>
+      </c>
+      <c r="C366">
+        <v>2017</v>
+      </c>
+      <c r="D366" t="str">
+        <v>Sean Baker</v>
+      </c>
+      <c r="E366" t="str">
+        <v>Sean Baker, Chris Bergoch</v>
+      </c>
+      <c r="F366" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G366">
+        <v>112</v>
+      </c>
+      <c r="H366" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I366" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J366">
+        <v>7.428</v>
+      </c>
+      <c r="K366" t="str">
+        <v/>
+      </c>
+      <c r="L366">
+        <v>394117</v>
+      </c>
+      <c r="M366" t="str">
+        <v>tt5649144</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="str">
+        <v>Projekt Hail Mary</v>
+      </c>
+      <c r="B367" t="str">
+        <v>Project Hail Mary</v>
+      </c>
+      <c r="C367">
+        <v>2026</v>
+      </c>
+      <c r="D367" t="str">
+        <v>Phil Lord, Christopher Miller</v>
+      </c>
+      <c r="E367" t="str">
+        <v>Drew Goddard</v>
+      </c>
+      <c r="F367" t="str">
+        <v>Sci-Fi, Przygodowy</v>
+      </c>
+      <c r="G367">
+        <v>157</v>
+      </c>
+      <c r="H367" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I367" t="str">
+        <v/>
+      </c>
+      <c r="J367">
+        <v>8.2</v>
+      </c>
+      <c r="K367" t="str">
+        <v/>
+      </c>
+      <c r="L367">
+        <v>687163</v>
+      </c>
+      <c r="M367" t="str">
+        <v>tt12042730</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="str">
+        <v>Przed północą</v>
+      </c>
+      <c r="B368" t="str">
+        <v>Before Midnight</v>
+      </c>
+      <c r="C368">
+        <v>2013</v>
+      </c>
+      <c r="D368" t="str">
+        <v>Richard Linklater</v>
+      </c>
+      <c r="E368" t="str">
+        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+      </c>
+      <c r="F368" t="str">
+        <v>Romans, Dramat</v>
+      </c>
+      <c r="G368">
+        <v>108</v>
+      </c>
+      <c r="H368" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I368" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J368">
+        <v>7.504</v>
+      </c>
+      <c r="K368" t="str">
+        <v/>
+      </c>
+      <c r="L368">
+        <v>132344</v>
+      </c>
+      <c r="M368" t="str">
+        <v>tt2209418</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="str">
+        <v>Przed wschodem słońca</v>
+      </c>
+      <c r="B369" t="str">
+        <v>Before Sunrise</v>
+      </c>
+      <c r="C369">
+        <v>1995</v>
+      </c>
+      <c r="D369" t="str">
+        <v>Richard Linklater</v>
+      </c>
+      <c r="E369" t="str">
+        <v>Kim Krizan, Richard Linklater</v>
+      </c>
+      <c r="F369" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G369">
+        <v>105</v>
+      </c>
+      <c r="H369" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I369" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J369">
+        <v>7.971</v>
+      </c>
+      <c r="K369" t="str">
+        <v/>
+      </c>
+      <c r="L369">
+        <v>76</v>
+      </c>
+      <c r="M369" t="str">
+        <v>tt0112471</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="str">
+        <v>Przed zachodem słońca</v>
+      </c>
+      <c r="B370" t="str">
+        <v>Before Sunset</v>
+      </c>
+      <c r="C370">
+        <v>2004</v>
+      </c>
+      <c r="D370" t="str">
+        <v>Richard Linklater</v>
+      </c>
+      <c r="E370" t="str">
+        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+      </c>
+      <c r="F370" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G370">
+        <v>80</v>
+      </c>
+      <c r="H370" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I370" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J370">
+        <v>7.81</v>
+      </c>
+      <c r="K370" t="str">
+        <v/>
+      </c>
+      <c r="L370">
+        <v>80</v>
+      </c>
+      <c r="M370" t="str">
+        <v>tt0381681</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="str">
+        <v>Przedszkolanka</v>
+      </c>
+      <c r="B371" t="str">
+        <v>The Kindergarten Teacher</v>
+      </c>
+      <c r="C371">
+        <v>2018</v>
+      </c>
+      <c r="D371" t="str">
+        <v>Sara Colangelo</v>
+      </c>
+      <c r="E371" t="str">
+        <v>Sara Colangelo, Nadav Lapid</v>
+      </c>
+      <c r="F371" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G371">
+        <v>96</v>
+      </c>
+      <c r="H371" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I371" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J371">
+        <v>6.56</v>
+      </c>
+      <c r="K371" t="str">
+        <v/>
+      </c>
+      <c r="L371">
+        <v>489927</v>
+      </c>
+      <c r="M371" t="str">
+        <v>tt6952960</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="str">
+        <v>Przełęcz ocalonych</v>
+      </c>
+      <c r="B372" t="str">
+        <v>Hacksaw Ridge</v>
+      </c>
+      <c r="C372">
+        <v>2016</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Mel Gibson</v>
+      </c>
+      <c r="E372" t="str">
+        <v>Robert Schenkkan, Andrew Knight</v>
+      </c>
+      <c r="F372" t="str">
+        <v>Dramat, Historyczny, Wojenny</v>
+      </c>
+      <c r="G372">
+        <v>131</v>
+      </c>
+      <c r="H372" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I372" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J372">
+        <v>8.192</v>
+      </c>
+      <c r="K372" t="str">
+        <v/>
+      </c>
+      <c r="L372">
+        <v>324786</v>
+      </c>
+      <c r="M372" t="str">
+        <v>tt2119532</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="str">
+        <v>Przerwane objęcia</v>
+      </c>
+      <c r="B373" t="str">
+        <v>Broken Embraces</v>
+      </c>
+      <c r="C373">
+        <v>2009</v>
+      </c>
+      <c r="D373" t="str">
+        <v>Pedro Almodóvar</v>
+      </c>
+      <c r="E373" t="str">
+        <v>Pedro Almodóvar</v>
+      </c>
+      <c r="F373" t="str">
+        <v>Dramat, Romans, Thriller</v>
+      </c>
+      <c r="G373">
+        <v>127</v>
+      </c>
+      <c r="H373" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I373" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J373">
+        <v>7.1</v>
+      </c>
+      <c r="K373" t="str">
+        <v/>
+      </c>
+      <c r="L373">
+        <v>8088</v>
+      </c>
+      <c r="M373" t="str">
+        <v>tt0913425</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="str">
+        <v>Przyjmij / Odrzuć</v>
+      </c>
+      <c r="B374" t="str">
+        <v>Drop</v>
+      </c>
+      <c r="C374">
+        <v>2025</v>
+      </c>
+      <c r="D374" t="str">
+        <v>Christopher Landon</v>
+      </c>
+      <c r="E374" t="str">
+        <v>Jillian Jacobs, Christopher Roach</v>
+      </c>
+      <c r="F374" t="str">
+        <v>Tajemnica, Thriller</v>
+      </c>
+      <c r="G374">
+        <v>95</v>
+      </c>
+      <c r="H374" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I374" t="str">
+        <v/>
+      </c>
+      <c r="J374">
+        <v>6.328</v>
+      </c>
+      <c r="K374" t="str">
+        <v/>
+      </c>
+      <c r="L374">
+        <v>1249213</v>
+      </c>
+      <c r="M374" t="str">
+        <v>tt32149847</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="str">
+        <v>Przysługa</v>
+      </c>
+      <c r="B375" t="str">
+        <v>Trading Favors</v>
+      </c>
+      <c r="C375">
+        <v>1997</v>
+      </c>
+      <c r="D375" t="str">
+        <v>Sondra Locke</v>
+      </c>
+      <c r="E375" t="str">
+        <v>Timothy Albaugh, Tag Mendillo, Timothy Albaugh</v>
+      </c>
+      <c r="F375" t="str">
+        <v>Kryminał, Dramat</v>
+      </c>
+      <c r="G375">
+        <v>103</v>
+      </c>
+      <c r="H375" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I375" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J375">
+        <v>4.4</v>
+      </c>
+      <c r="K375" t="str">
+        <v/>
+      </c>
+      <c r="L375">
+        <v>61183</v>
+      </c>
+      <c r="M375" t="str">
+        <v>tt0118993</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="str">
+        <v>Psychoza</v>
+      </c>
+      <c r="B376" t="str">
+        <v>Psycho</v>
+      </c>
+      <c r="C376">
+        <v>1960</v>
+      </c>
+      <c r="D376" t="str">
+        <v>Alfred Hitchcock</v>
+      </c>
+      <c r="E376" t="str">
+        <v>Joseph Stefano</v>
+      </c>
+      <c r="F376" t="str">
+        <v>Horror, Thriller, Tajemnica</v>
+      </c>
+      <c r="G376">
+        <v>109</v>
+      </c>
+      <c r="H376" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I376" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J376">
+        <v>8.421</v>
+      </c>
+      <c r="K376" t="str">
+        <v/>
+      </c>
+      <c r="L376">
+        <v>539</v>
+      </c>
+      <c r="M376" t="str">
+        <v>tt0054215</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="str">
+        <v>Pułapka</v>
+      </c>
+      <c r="B377" t="str">
+        <v>Trap</v>
+      </c>
+      <c r="C377">
+        <v>2024</v>
+      </c>
+      <c r="D377" t="str">
+        <v>M. Night Shyamalan</v>
+      </c>
+      <c r="E377" t="str">
+        <v>M. Night Shyamalan</v>
+      </c>
+      <c r="F377" t="str">
+        <v>Kryminał, Horror, Thriller</v>
+      </c>
+      <c r="G377">
+        <v>105</v>
+      </c>
+      <c r="H377" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I377" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J377">
+        <v>6.245</v>
+      </c>
+      <c r="K377" t="str">
+        <v/>
+      </c>
+      <c r="L377">
+        <v>1032823</v>
+      </c>
+      <c r="M377" t="str">
+        <v>tt26753003</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="str">
+        <v>Raj dla Par</v>
+      </c>
+      <c r="B378" t="str">
+        <v>Couples Retreat</v>
+      </c>
+      <c r="C378">
+        <v>2009</v>
+      </c>
+      <c r="D378" t="str">
+        <v>Peter Billingsley</v>
+      </c>
+      <c r="E378" t="str">
+        <v>Dana Fox, Vince Vaughn, Jon Favreau</v>
+      </c>
+      <c r="F378" t="str">
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G378">
+        <v>113</v>
+      </c>
+      <c r="H378" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I378" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J378">
+        <v>5.551</v>
+      </c>
+      <c r="K378" t="str">
+        <v/>
+      </c>
+      <c r="L378">
+        <v>19899</v>
+      </c>
+      <c r="M378" t="str">
+        <v>tt1078940</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="str">
+        <v>Raj: Miłość</v>
+      </c>
+      <c r="B379" t="str">
+        <v>Paradise: Love</v>
+      </c>
+      <c r="C379">
+        <v>2012</v>
+      </c>
+      <c r="D379" t="str">
+        <v>Ulrich Seidl</v>
+      </c>
+      <c r="E379" t="str">
+        <v>Ulrich Seidl, Veronika Franz</v>
+      </c>
+      <c r="F379" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G379">
+        <v>130</v>
+      </c>
+      <c r="H379" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I379" t="str">
+        <v/>
+      </c>
+      <c r="J379">
+        <v>6.7</v>
+      </c>
+      <c r="K379" t="str">
+        <v/>
+      </c>
+      <c r="L379">
+        <v>103686</v>
+      </c>
+      <c r="M379" t="str">
+        <v>tt1403214</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="str">
+        <v>Ratatuj</v>
+      </c>
+      <c r="B380" t="str">
+        <v>Ratatouille</v>
+      </c>
+      <c r="C380">
+        <v>2007</v>
+      </c>
+      <c r="D380" t="str">
+        <v>Brad Bird</v>
+      </c>
+      <c r="E380" t="str">
+        <v>Jan Pinkava, Jim Capobianco, Brad Bird</v>
+      </c>
+      <c r="F380" t="str">
+        <v>Animacja, Komedia, Familijny, Fantasy</v>
+      </c>
+      <c r="G380">
+        <v>110</v>
+      </c>
+      <c r="H380" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I380" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J380">
+        <v>7.834</v>
+      </c>
+      <c r="K380" t="str">
+        <v/>
+      </c>
+      <c r="L380">
+        <v>2062</v>
+      </c>
+      <c r="M380" t="str">
+        <v>tt0382932</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="str">
+        <v>Rayman Legends [PC]</v>
+      </c>
+      <c r="B381" t="str">
+        <v/>
+      </c>
+      <c r="C381" t="str">
+        <v/>
+      </c>
+      <c r="D381" t="str">
+        <v/>
+      </c>
+      <c r="E381" t="str">
+        <v/>
+      </c>
+      <c r="F381" t="str">
+        <v/>
+      </c>
+      <c r="G381" t="str">
+        <v/>
+      </c>
+      <c r="H381" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I381" t="str">
+        <v/>
+      </c>
+      <c r="J381" t="str">
+        <v/>
+      </c>
+      <c r="K381" t="str">
+        <v/>
+      </c>
+      <c r="L381" t="str">
+        <v/>
+      </c>
+      <c r="M381" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="str">
+        <v>Rayman Origins [PC]</v>
+      </c>
+      <c r="B382" t="str">
+        <v>Rayman Origins</v>
+      </c>
+      <c r="C382" t="str">
+        <v/>
+      </c>
+      <c r="D382" t="str">
+        <v/>
+      </c>
+      <c r="E382" t="str">
+        <v/>
+      </c>
+      <c r="F382" t="str">
+        <v/>
+      </c>
+      <c r="G382" t="str">
+        <v/>
+      </c>
+      <c r="H382" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I382" t="str">
+        <v/>
+      </c>
+      <c r="J382" t="str">
+        <v/>
+      </c>
+      <c r="K382" t="str">
+        <v/>
+      </c>
+      <c r="L382" t="str">
+        <v/>
+      </c>
+      <c r="M382" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="str">
+        <v>Red Rocket</v>
+      </c>
+      <c r="B383" t="str">
+        <v/>
+      </c>
+      <c r="C383">
+        <v>2021</v>
+      </c>
+      <c r="D383" t="str">
+        <v>Sean Baker</v>
+      </c>
+      <c r="E383" t="str">
+        <v>Chris Bergoch, Sean Baker</v>
+      </c>
+      <c r="F383" t="str">
+        <v>Dramat, Komedia</v>
+      </c>
+      <c r="G383">
+        <v>130</v>
+      </c>
+      <c r="H383" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I383" t="str">
+        <v/>
+      </c>
+      <c r="J383">
+        <v>6.791</v>
+      </c>
+      <c r="K383" t="str">
+        <v/>
+      </c>
+      <c r="L383">
+        <v>763329</v>
+      </c>
+      <c r="M383" t="str">
+        <v>tt13453006</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="str">
+        <v>Rejs</v>
+      </c>
+      <c r="B384" t="str">
+        <v>The Cruise</v>
+      </c>
+      <c r="C384">
+        <v>1970</v>
+      </c>
+      <c r="D384" t="str">
+        <v>Marek Piwowski</v>
+      </c>
+      <c r="E384" t="str">
+        <v>Janusz Głowacki, Marek Piwowski</v>
+      </c>
+      <c r="F384" t="str">
+        <v>Komedia, Dramat</v>
+      </c>
+      <c r="G384">
+        <v>65</v>
+      </c>
+      <c r="H384" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I384" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J384">
+        <v>7</v>
+      </c>
+      <c r="K384" t="str">
+        <v/>
+      </c>
+      <c r="L384">
+        <v>36404</v>
+      </c>
+      <c r="M384" t="str">
+        <v>tt0066289</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="str">
+        <v>Requiem dla snu</v>
+      </c>
+      <c r="B385" t="str">
+        <v>Requiem for a Dream</v>
+      </c>
+      <c r="C385">
+        <v>2000</v>
+      </c>
+      <c r="D385" t="str">
+        <v>Darren Aronofsky</v>
+      </c>
+      <c r="E385" t="str">
+        <v>Hubert Selby Jr., Darren Aronofsky</v>
+      </c>
+      <c r="F385" t="str">
+        <v>Kryminał, Dramat</v>
+      </c>
+      <c r="G385">
+        <v>102</v>
+      </c>
+      <c r="H385" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I385" t="str">
+        <v/>
+      </c>
+      <c r="J385">
+        <v>8.011</v>
+      </c>
+      <c r="K385" t="str">
+        <v/>
+      </c>
+      <c r="L385">
+        <v>641</v>
+      </c>
+      <c r="M385" t="str">
+        <v>tt0180093</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="str">
+        <v>Rio</v>
+      </c>
+      <c r="B386" t="str">
+        <v/>
+      </c>
+      <c r="C386">
+        <v>2011</v>
+      </c>
+      <c r="D386" t="str">
+        <v>Carlos Saldanha</v>
+      </c>
+      <c r="E386" t="str">
+        <v>Don Rhymer, Carlos Saldanha, Earl Richey Jones</v>
+      </c>
+      <c r="F386" t="str">
+        <v>Animacja, Przygodowy, Komedia, Familijny</v>
+      </c>
+      <c r="G386">
+        <v>96</v>
+      </c>
+      <c r="H386" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I386" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J386">
+        <v>6.753</v>
+      </c>
+      <c r="K386" t="str">
+        <v/>
+      </c>
+      <c r="L386">
+        <v>46195</v>
+      </c>
+      <c r="M386" t="str">
+        <v>tt1436562</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="str">
+        <v>Rio 2</v>
+      </c>
+      <c r="B387" t="str">
+        <v/>
+      </c>
+      <c r="C387">
+        <v>2014</v>
+      </c>
+      <c r="D387" t="str">
+        <v>Carlos Saldanha</v>
+      </c>
+      <c r="E387" t="str">
+        <v>Jenny Bicks, Carlos Kotkin, Don Rhymer</v>
+      </c>
+      <c r="F387" t="str">
+        <v>Animacja, Przygodowy, Komedia, Familijny</v>
+      </c>
+      <c r="G387">
+        <v>102</v>
+      </c>
+      <c r="H387" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I387" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J387">
+        <v>6.524</v>
+      </c>
+      <c r="K387" t="str">
+        <v/>
+      </c>
+      <c r="L387">
+        <v>172385</v>
+      </c>
+      <c r="M387" t="str">
+        <v>tt2357291</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="str">
+        <v>Robinson Crusoe</v>
+      </c>
+      <c r="B388" t="str">
+        <v/>
+      </c>
+      <c r="C388">
+        <v>1997</v>
+      </c>
+      <c r="D388" t="str">
+        <v>George T. Miller, Rod Hardy</v>
+      </c>
+      <c r="E388" t="str">
+        <v>Christopher Lofton, Tracy Keenan Wynn, Christopher Canaan</v>
+      </c>
+      <c r="F388" t="str">
+        <v>Akcja, Przygodowy, Dramat</v>
+      </c>
+      <c r="G388">
+        <v>92</v>
+      </c>
+      <c r="H388" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I388" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J388">
+        <v>5.971</v>
+      </c>
+      <c r="K388" t="str">
+        <v/>
+      </c>
+      <c r="L388">
+        <v>11210</v>
+      </c>
+      <c r="M388" t="str">
+        <v>tt0117496</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="str">
+        <v>Rocketman</v>
+      </c>
+      <c r="B389" t="str">
+        <v/>
+      </c>
+      <c r="C389">
+        <v>2019</v>
+      </c>
+      <c r="D389" t="str">
+        <v>Dexter Fletcher</v>
+      </c>
+      <c r="E389" t="str">
+        <v>Lee Hall</v>
+      </c>
+      <c r="F389" t="str">
+        <v>Muzyczny, Dramat</v>
+      </c>
+      <c r="G389">
+        <v>121</v>
+      </c>
+      <c r="H389" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I389" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J389">
+        <v>7.309</v>
+      </c>
+      <c r="K389" t="str">
+        <v/>
+      </c>
+      <c r="L389">
+        <v>504608</v>
+      </c>
+      <c r="M389" t="str">
+        <v>tt2066051</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="str">
+        <v>Ron Usterka</v>
+      </c>
+      <c r="B390" t="str">
+        <v>Ron&amp;#x27;s Gone Wrong</v>
+      </c>
+      <c r="C390">
+        <v>2021</v>
+      </c>
+      <c r="D390" t="str">
+        <v>Sarah Smith, Jean-Philippe Vine</v>
+      </c>
+      <c r="E390" t="str">
+        <v>Sarah Smith, Peter Baynham</v>
+      </c>
+      <c r="F390" t="str">
+        <v>Animacja, Sci-Fi, Familijny, Komedia</v>
+      </c>
+      <c r="G390">
+        <v>107</v>
+      </c>
+      <c r="H390" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I390" t="str">
+        <v/>
+      </c>
+      <c r="J390">
+        <v>7.863</v>
+      </c>
+      <c r="K390" t="str">
+        <v/>
+      </c>
+      <c r="L390">
+        <v>482321</v>
+      </c>
+      <c r="M390" t="str">
+        <v>tt7504818</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="str">
+        <v>Rzeka życia</v>
+      </c>
+      <c r="B391" t="str">
+        <v>A River Runs Through It</v>
+      </c>
+      <c r="C391">
+        <v>1992</v>
+      </c>
+      <c r="D391" t="str">
+        <v>Robert Redford</v>
+      </c>
+      <c r="E391" t="str">
+        <v>Richard Friedenberg, Norman Maclean</v>
+      </c>
+      <c r="F391" t="str">
+        <v>Dramat, Familijny</v>
+      </c>
+      <c r="G391">
+        <v>123</v>
+      </c>
+      <c r="H391" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I391" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J391">
+        <v>7.03</v>
+      </c>
+      <c r="K391" t="str">
+        <v/>
+      </c>
+      <c r="L391">
+        <v>293</v>
+      </c>
+      <c r="M391" t="str">
+        <v>tt0105265</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="str">
+        <v>Sabrina</v>
+      </c>
+      <c r="B392" t="str">
+        <v/>
+      </c>
+      <c r="C392">
+        <v>1995</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Sydney Pollack</v>
+      </c>
+      <c r="E392" t="str">
+        <v>Barbara Benedek, David Rayfiel</v>
+      </c>
+      <c r="F392" t="str">
+        <v>Romans, Dramat, Komedia</v>
+      </c>
+      <c r="G392">
+        <v>127</v>
+      </c>
+      <c r="H392" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I392" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J392">
+        <v>6.212</v>
+      </c>
+      <c r="K392" t="str">
+        <v/>
+      </c>
+      <c r="L392">
+        <v>11860</v>
+      </c>
+      <c r="M392" t="str">
+        <v>tt0114319</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="str">
+        <v>Sala samobójców</v>
+      </c>
+      <c r="B393" t="str">
+        <v>Suicide Room</v>
+      </c>
+      <c r="C393">
+        <v>2011</v>
+      </c>
+      <c r="D393" t="str">
+        <v>Jan Komasa</v>
+      </c>
+      <c r="E393" t="str">
+        <v>Jan Komasa</v>
+      </c>
+      <c r="F393" t="str">
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G393">
+        <v>110</v>
+      </c>
+      <c r="H393" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I393" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J393">
+        <v>7.3</v>
+      </c>
+      <c r="K393" t="str">
+        <v/>
+      </c>
+      <c r="L393">
+        <v>72478</v>
+      </c>
+      <c r="M393" t="str">
+        <v>tt1808454</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="str">
+        <v>Sanctum</v>
+      </c>
+      <c r="B394" t="str">
+        <v/>
+      </c>
+      <c r="C394">
+        <v>2011</v>
+      </c>
+      <c r="D394" t="str">
+        <v>Alister Grierson</v>
+      </c>
+      <c r="E394" t="str">
+        <v>John Garvin, Andrew Wight</v>
+      </c>
+      <c r="F394" t="str">
+        <v>Akcja, Thriller</v>
+      </c>
+      <c r="G394">
+        <v>108</v>
+      </c>
+      <c r="H394" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I394" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J394">
+        <v>6.04</v>
+      </c>
+      <c r="K394" t="str">
+        <v/>
+      </c>
+      <c r="L394">
+        <v>48340</v>
+      </c>
+      <c r="M394" t="str">
+        <v>tt0881320</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="str">
+        <v>Searching</v>
+      </c>
+      <c r="B395" t="str">
+        <v/>
+      </c>
+      <c r="C395">
+        <v>2018</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Aneesh Chaganty</v>
+      </c>
+      <c r="E395" t="str">
+        <v>Aneesh Chaganty, Sev Ohanian</v>
+      </c>
+      <c r="F395" t="str">
+        <v>Dramat, Tajemnica, Thriller</v>
+      </c>
+      <c r="G395">
+        <v>102</v>
+      </c>
+      <c r="H395" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I395" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J395">
+        <v>7.6</v>
+      </c>
+      <c r="K395" t="str">
+        <v/>
+      </c>
+      <c r="L395">
+        <v>489999</v>
+      </c>
+      <c r="M395" t="str">
+        <v>tt7668870</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="str">
+        <v>Sekretarka</v>
+      </c>
+      <c r="B396" t="str">
+        <v>Secretary</v>
+      </c>
+      <c r="C396">
+        <v>2002</v>
+      </c>
+      <c r="D396" t="str">
+        <v>Steven Shainberg</v>
+      </c>
+      <c r="E396" t="str">
+        <v>Erin Cressida Wilson</v>
+      </c>
+      <c r="F396" t="str">
+        <v>Romans, Dramat, Komedia</v>
+      </c>
+      <c r="G396">
+        <v>111</v>
+      </c>
+      <c r="H396" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I396" t="str">
+        <v/>
+      </c>
+      <c r="J396">
+        <v>6.791</v>
+      </c>
+      <c r="K396" t="str">
+        <v/>
+      </c>
+      <c r="L396">
+        <v>11013</v>
+      </c>
+      <c r="M396" t="str">
+        <v>tt0274812</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="str">
+        <v>Sekretne życie zwierzaków domowych</v>
+      </c>
+      <c r="B397" t="str">
+        <v>The Secret Life of Pets</v>
+      </c>
+      <c r="C397">
+        <v>2016</v>
+      </c>
+      <c r="D397" t="str">
+        <v>Chris Renaud</v>
+      </c>
+      <c r="E397" t="str">
+        <v>Ken Daurio, Cinco Paul, Brian Lynch</v>
+      </c>
+      <c r="F397" t="str">
+        <v>Familijny, Komedia, Przygodowy, Animacja</v>
+      </c>
+      <c r="G397">
+        <v>90</v>
+      </c>
+      <c r="H397" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I397" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J397">
+        <v>6.3</v>
+      </c>
+      <c r="K397" t="str">
+        <v/>
+      </c>
+      <c r="L397">
+        <v>328111</v>
+      </c>
+      <c r="M397" t="str">
+        <v>tt2709768</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="str">
+        <v>Sekrety morza</v>
+      </c>
+      <c r="B398" t="str">
+        <v>Song of the Sea</v>
+      </c>
+      <c r="C398">
+        <v>2014</v>
+      </c>
+      <c r="D398" t="str">
+        <v>Tomm Moore</v>
+      </c>
+      <c r="E398" t="str">
+        <v>Will Collins, Tomm Moore</v>
+      </c>
+      <c r="F398" t="str">
+        <v>Familijny, Animacja, Fantasy</v>
+      </c>
+      <c r="G398">
+        <v>93</v>
+      </c>
+      <c r="H398" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I398" t="str">
+        <v/>
+      </c>
+      <c r="J398">
+        <v>7.999</v>
+      </c>
+      <c r="K398" t="str">
+        <v/>
+      </c>
+      <c r="L398">
+        <v>110416</v>
+      </c>
+      <c r="M398" t="str">
+        <v>tt1865505</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="str">
+        <v>Sen Kasandry</v>
+      </c>
+      <c r="B399" t="str">
+        <v>Cassandra&amp;#x27;s Dream</v>
+      </c>
+      <c r="C399">
+        <v>2007</v>
+      </c>
+      <c r="D399" t="str">
+        <v>Woody Allen</v>
+      </c>
+      <c r="E399" t="str">
+        <v>Woody Allen</v>
+      </c>
+      <c r="F399" t="str">
+        <v>Kryminał, Dramat, Thriller</v>
+      </c>
+      <c r="G399">
+        <v>108</v>
+      </c>
+      <c r="H399" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I399" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J399">
+        <v>6.275</v>
+      </c>
+      <c r="K399" t="str">
+        <v/>
+      </c>
+      <c r="L399">
+        <v>4787</v>
+      </c>
+      <c r="M399" t="str">
+        <v>tt0795493</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="str">
+        <v>Serce nie sługa</v>
+      </c>
+      <c r="B400" t="str">
+        <v>Prime</v>
+      </c>
+      <c r="C400">
+        <v>2005</v>
+      </c>
+      <c r="D400" t="str">
+        <v>Ben Younger</v>
+      </c>
+      <c r="E400" t="str">
+        <v>Ben Younger</v>
+      </c>
+      <c r="F400" t="str">
+        <v>Komedia, Dramat, Romans</v>
+      </c>
+      <c r="G400">
+        <v>102</v>
+      </c>
+      <c r="H400" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I400" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J400">
+        <v>5.974</v>
+      </c>
+      <c r="K400" t="str">
+        <v/>
+      </c>
+      <c r="L400">
+        <v>2313</v>
+      </c>
+      <c r="M400" t="str">
+        <v>tt0387514</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="str">
+        <v>Sędzia</v>
+      </c>
+      <c r="B401" t="str">
+        <v>The Judge</v>
+      </c>
+      <c r="C401">
+        <v>2014</v>
+      </c>
+      <c r="D401" t="str">
+        <v>David Dobkin</v>
+      </c>
+      <c r="E401" t="str">
+        <v>Bill Dubuque, David Dobkin, Nick Schenk</v>
+      </c>
+      <c r="F401" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G401">
+        <v>141</v>
+      </c>
+      <c r="H401" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I401" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J401">
+        <v>7.328</v>
+      </c>
+      <c r="K401" t="str">
+        <v/>
+      </c>
+      <c r="L401">
+        <v>205587</v>
+      </c>
+      <c r="M401" t="str">
+        <v>tt1872194</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="str">
+        <v>Showgirls</v>
+      </c>
+      <c r="B402" t="str">
+        <v/>
+      </c>
+      <c r="C402">
+        <v>1995</v>
+      </c>
+      <c r="D402" t="str">
+        <v>Paul Verhoeven</v>
+      </c>
+      <c r="E402" t="str">
+        <v>Joe Eszterhas</v>
+      </c>
+      <c r="F402" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G402">
+        <v>131</v>
+      </c>
+      <c r="H402" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I402" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J402">
+        <v>5.578</v>
+      </c>
+      <c r="K402" t="str">
+        <v/>
+      </c>
+      <c r="L402">
+        <v>10802</v>
+      </c>
+      <c r="M402" t="str">
+        <v>tt0114436</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="str">
+        <v>Shrek</v>
+      </c>
+      <c r="B403" t="str">
+        <v/>
+      </c>
+      <c r="C403">
+        <v>2001</v>
+      </c>
+      <c r="D403" t="str">
+        <v>Andrew Adamson, Vicky Jenson</v>
+      </c>
+      <c r="E403" t="str">
+        <v>Ted Elliott, Roger S.H. Schulman, Joe Stillman</v>
+      </c>
+      <c r="F403" t="str">
+        <v>Animacja, Komedia, Fantasy, Przygodowy, Familijny</v>
+      </c>
+      <c r="G403">
+        <v>90</v>
+      </c>
+      <c r="H403" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I403" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J403">
+        <v>7.754</v>
+      </c>
+      <c r="K403" t="str">
+        <v/>
+      </c>
+      <c r="L403">
+        <v>808</v>
+      </c>
+      <c r="M403" t="str">
+        <v>tt0126029</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="str">
+        <v>Shrek 2</v>
+      </c>
+      <c r="B404" t="str">
+        <v/>
+      </c>
+      <c r="C404">
+        <v>2004</v>
+      </c>
+      <c r="D404" t="str">
+        <v>Conrad Vernon, Kelly Asbury, Andrew Adamson</v>
+      </c>
+      <c r="E404" t="str">
+        <v>David N. Weiss, J. David Stem, Joe Stillman</v>
+      </c>
+      <c r="F404" t="str">
+        <v>Animacja, Familijny, Komedia, Fantasy, Przygodowy, Romans</v>
+      </c>
+      <c r="G404">
+        <v>92</v>
+      </c>
+      <c r="H404" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I404" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J404">
+        <v>7.302</v>
+      </c>
+      <c r="K404" t="str">
+        <v/>
+      </c>
+      <c r="L404">
+        <v>809</v>
+      </c>
+      <c r="M404" t="str">
+        <v>tt0298148</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="str">
+        <v>Shrek Forever</v>
+      </c>
+      <c r="B405" t="str">
+        <v>Shrek Forever After</v>
+      </c>
+      <c r="C405">
+        <v>2010</v>
+      </c>
+      <c r="D405" t="str">
+        <v>Mike Mitchell</v>
+      </c>
+      <c r="E405" t="str">
+        <v>Josh Klausner, Darren Lemke</v>
+      </c>
+      <c r="F405" t="str">
+        <v>Komedia, Przygodowy, Fantasy, Animacja, Familijny</v>
+      </c>
+      <c r="G405">
+        <v>93</v>
+      </c>
+      <c r="H405" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I405" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J405">
+        <v>6.391</v>
+      </c>
+      <c r="K405" t="str">
+        <v/>
+      </c>
+      <c r="L405">
+        <v>10192</v>
+      </c>
+      <c r="M405" t="str">
+        <v>tt0892791</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="str">
+        <v>Shrek Trzeci</v>
+      </c>
+      <c r="B406" t="str">
+        <v>Shrek the Third</v>
+      </c>
+      <c r="C406">
+        <v>2007</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Chris Miller</v>
+      </c>
+      <c r="E406" t="str">
+        <v>Jeffrey Price, Peter S. Seaman, Chris Miller</v>
+      </c>
+      <c r="F406" t="str">
+        <v>Fantasy, Przygodowy, Animacja, Komedia, Familijny</v>
+      </c>
+      <c r="G406">
+        <v>93</v>
+      </c>
+      <c r="H406" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I406" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J406">
+        <v>6.3</v>
+      </c>
+      <c r="K406" t="str">
+        <v/>
+      </c>
+      <c r="L406">
+        <v>810</v>
+      </c>
+      <c r="M406" t="str">
+        <v>tt0413267</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="str">
+        <v>Siedem</v>
+      </c>
+      <c r="B407" t="str">
+        <v>Se7en</v>
+      </c>
+      <c r="C407">
+        <v>1995</v>
+      </c>
+      <c r="D407" t="str">
+        <v>David Fincher</v>
+      </c>
+      <c r="E407" t="str">
+        <v>Andrew Kevin Walker</v>
+      </c>
+      <c r="F407" t="str">
+        <v>Kryminał, Tajemnica, Thriller</v>
+      </c>
+      <c r="G407">
+        <v>127</v>
+      </c>
+      <c r="H407" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I407" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J407">
+        <v>8.378</v>
+      </c>
+      <c r="K407" t="str">
+        <v/>
+      </c>
+      <c r="L407">
+        <v>807</v>
+      </c>
+      <c r="M407" t="str">
+        <v>tt0114369</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="str">
+        <v>Siedem lat w Tybecie</v>
+      </c>
+      <c r="B408" t="str">
+        <v>Seven Years in Tibet</v>
+      </c>
+      <c r="C408">
+        <v>1997</v>
+      </c>
+      <c r="D408" t="str">
+        <v>Jean-Jacques Annaud</v>
+      </c>
+      <c r="E408" t="str">
+        <v>Becky Johnston</v>
+      </c>
+      <c r="F408" t="str">
+        <v>Przygodowy, Dramat, Historyczny</v>
+      </c>
+      <c r="G408">
+        <v>139</v>
+      </c>
+      <c r="H408" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I408" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J408">
+        <v>7.16</v>
+      </c>
+      <c r="K408" t="str">
+        <v/>
+      </c>
+      <c r="L408">
+        <v>978</v>
+      </c>
+      <c r="M408" t="str">
+        <v>tt0120102</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="str">
+        <v>Siedem minut po północy</v>
+      </c>
+      <c r="B409" t="str">
+        <v>A Monster Calls</v>
+      </c>
+      <c r="C409">
+        <v>2016</v>
+      </c>
+      <c r="D409" t="str">
+        <v>J. A. Bayona</v>
+      </c>
+      <c r="E409" t="str">
+        <v>Patrick Ness</v>
+      </c>
+      <c r="F409" t="str">
+        <v>Fantasy, Przygodowy, Familijny</v>
+      </c>
+      <c r="G409">
+        <v>108</v>
+      </c>
+      <c r="H409" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I409" t="str">
+        <v/>
+      </c>
+      <c r="J409">
+        <v>7.3</v>
+      </c>
+      <c r="K409" t="str">
+        <v/>
+      </c>
+      <c r="L409">
+        <v>258230</v>
+      </c>
+      <c r="M409" t="str">
+        <v>tt3416532</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="str">
+        <v>Sierociniec</v>
+      </c>
+      <c r="B410" t="str">
+        <v>The Orphanage</v>
+      </c>
+      <c r="C410">
+        <v>2007</v>
+      </c>
+      <c r="D410" t="str">
+        <v>J. A. Bayona</v>
+      </c>
+      <c r="E410" t="str">
+        <v>Sergio G. Sánchez</v>
+      </c>
+      <c r="F410" t="str">
+        <v>Horror, Dramat, Thriller</v>
+      </c>
+      <c r="G410">
+        <v>105</v>
+      </c>
+      <c r="H410" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I410" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J410">
+        <v>7.229</v>
+      </c>
+      <c r="K410" t="str">
+        <v/>
+      </c>
+      <c r="L410">
+        <v>6537</v>
+      </c>
+      <c r="M410" t="str">
+        <v>tt0464141</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="str">
+        <v>Sierota</v>
+      </c>
+      <c r="B411" t="str">
+        <v>Orphan</v>
+      </c>
+      <c r="C411">
+        <v>2009</v>
+      </c>
+      <c r="D411" t="str">
+        <v>Jaume Collet-Serra</v>
+      </c>
+      <c r="E411" t="str">
+        <v>Alex Mace, David Leslie Johnson-McGoldrick</v>
+      </c>
+      <c r="F411" t="str">
+        <v>Horror, Thriller</v>
+      </c>
+      <c r="G411">
+        <v>122</v>
+      </c>
+      <c r="H411" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I411" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J411">
+        <v>7</v>
+      </c>
+      <c r="K411" t="str">
+        <v/>
+      </c>
+      <c r="L411">
+        <v>21208</v>
+      </c>
+      <c r="M411" t="str">
+        <v>tt1148204</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="str">
+        <v>Siła spokoju</v>
+      </c>
+      <c r="B412" t="str">
+        <v>Peaceful Warrior</v>
+      </c>
+      <c r="C412">
+        <v>2006</v>
+      </c>
+      <c r="D412" t="str">
+        <v>Victor Salva</v>
+      </c>
+      <c r="E412" t="str">
+        <v>Kevin Bernhardt</v>
+      </c>
+      <c r="F412" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G412">
+        <v>120</v>
+      </c>
+      <c r="H412" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I412" t="str">
+        <v/>
+      </c>
+      <c r="J412">
+        <v>7.42</v>
+      </c>
+      <c r="K412" t="str">
+        <v/>
+      </c>
+      <c r="L412">
+        <v>13689</v>
+      </c>
+      <c r="M412" t="str">
+        <v>tt0438315</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="str">
+        <v>Sing</v>
+      </c>
+      <c r="B413" t="str">
+        <v/>
+      </c>
+      <c r="C413">
+        <v>2016</v>
+      </c>
+      <c r="D413" t="str">
+        <v>Garth Jennings</v>
+      </c>
+      <c r="E413" t="str">
+        <v>Garth Jennings</v>
+      </c>
+      <c r="F413" t="str">
+        <v>Familijny, Komedia, Muzyczny, Animacja</v>
+      </c>
+      <c r="G413">
+        <v>110</v>
+      </c>
+      <c r="H413" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I413" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J413">
+        <v>7.119</v>
+      </c>
+      <c r="K413" t="str">
+        <v/>
+      </c>
+      <c r="L413">
+        <v>335797</v>
+      </c>
+      <c r="M413" t="str">
+        <v>tt3470600</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="str">
+        <v>Sisu</v>
+      </c>
+      <c r="B414" t="str">
+        <v/>
+      </c>
+      <c r="C414">
+        <v>2022</v>
+      </c>
+      <c r="D414" t="str">
+        <v>Jalmari Helander</v>
+      </c>
+      <c r="E414" t="str">
+        <v>Jalmari Helander</v>
+      </c>
+      <c r="F414" t="str">
+        <v>Akcja, Wojenny</v>
+      </c>
+      <c r="G414">
+        <v>91</v>
+      </c>
+      <c r="H414" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I414" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J414">
+        <v>7.413</v>
+      </c>
+      <c r="K414" t="str">
+        <v/>
+      </c>
+      <c r="L414">
+        <v>840326</v>
+      </c>
+      <c r="M414" t="str">
+        <v>tt14846026</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="str">
+        <v>Skaza</v>
+      </c>
+      <c r="B415" t="str">
+        <v>Damage</v>
+      </c>
+      <c r="C415">
+        <v>1992</v>
+      </c>
+      <c r="D415" t="str">
+        <v>Louis Malle</v>
+      </c>
+      <c r="E415" t="str">
+        <v>David Hare</v>
+      </c>
+      <c r="F415" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G415">
+        <v>111</v>
+      </c>
+      <c r="H415" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I415" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J415">
+        <v>6.586</v>
+      </c>
+      <c r="K415" t="str">
+        <v/>
+      </c>
+      <c r="L415">
+        <v>11012</v>
+      </c>
+      <c r="M415" t="str">
+        <v>tt0104237</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="str">
+        <v>Skazani na Shawshank</v>
+      </c>
+      <c r="B416" t="str">
+        <v>The Shawshank Redemption</v>
+      </c>
+      <c r="C416">
+        <v>1994</v>
+      </c>
+      <c r="D416" t="str">
+        <v>Frank Darabont</v>
+      </c>
+      <c r="E416" t="str">
+        <v>Frank Darabont</v>
+      </c>
+      <c r="F416" t="str">
+        <v>Dramat, Kryminał</v>
+      </c>
+      <c r="G416">
+        <v>144</v>
+      </c>
+      <c r="H416" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I416" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J416">
+        <v>8.713</v>
+      </c>
+      <c r="K416" t="str">
+        <v/>
+      </c>
+      <c r="L416">
+        <v>278</v>
+      </c>
+      <c r="M416" t="str">
+        <v>tt0111161</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="str">
+        <v>Skazany na bluesa</v>
+      </c>
+      <c r="B417" t="str">
+        <v>Destined for Blues</v>
+      </c>
+      <c r="C417">
+        <v>2005</v>
+      </c>
+      <c r="D417" t="str">
+        <v>Jan Kidawa-Błoński</v>
+      </c>
+      <c r="E417" t="str">
+        <v>Jan Kidawa-Błoński, Przemysław Angerman</v>
+      </c>
+      <c r="F417" t="str">
+        <v>Dramat, Muzyczny, Historyczny</v>
+      </c>
+      <c r="G417">
+        <v>97</v>
+      </c>
+      <c r="H417" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I417" t="str">
+        <v/>
+      </c>
+      <c r="J417">
+        <v>7.369</v>
+      </c>
+      <c r="K417" t="str">
+        <v/>
+      </c>
+      <c r="L417">
+        <v>31855</v>
+      </c>
+      <c r="M417" t="str">
+        <v>tt0476872</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="str">
+        <v>Skazany na śmierć - sezon 1</v>
+      </c>
+      <c r="B418" t="str">
+        <v>Prison Break - season 1</v>
+      </c>
+      <c r="C418" t="str">
+        <v/>
+      </c>
+      <c r="D418" t="str">
+        <v/>
+      </c>
+      <c r="E418" t="str">
+        <v/>
+      </c>
+      <c r="F418" t="str">
+        <v/>
+      </c>
+      <c r="G418" t="str">
+        <v/>
+      </c>
+      <c r="H418" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I418" t="str">
+        <v/>
+      </c>
+      <c r="J418" t="str">
+        <v/>
+      </c>
+      <c r="K418" t="str">
+        <v/>
+      </c>
+      <c r="L418" t="str">
+        <v/>
+      </c>
+      <c r="M418" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="str">
+        <v>Skazany na śmierć - sezon 2</v>
+      </c>
+      <c r="B419" t="str">
+        <v>Prison Break - season 2</v>
+      </c>
+      <c r="C419" t="str">
+        <v/>
+      </c>
+      <c r="D419" t="str">
+        <v/>
+      </c>
+      <c r="E419" t="str">
+        <v/>
+      </c>
+      <c r="F419" t="str">
+        <v/>
+      </c>
+      <c r="G419" t="str">
+        <v/>
+      </c>
+      <c r="H419" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I419" t="str">
+        <v/>
+      </c>
+      <c r="J419" t="str">
+        <v/>
+      </c>
+      <c r="K419" t="str">
+        <v/>
+      </c>
+      <c r="L419" t="str">
+        <v/>
+      </c>
+      <c r="M419" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="str">
+        <v>Slumdog. Milioner z ulicy</v>
+      </c>
+      <c r="B420" t="str">
+        <v>Slumdog Millionaire</v>
+      </c>
+      <c r="C420">
+        <v>2008</v>
+      </c>
+      <c r="D420" t="str">
+        <v>Danny Boyle</v>
+      </c>
+      <c r="E420" t="str">
+        <v>Simon Beaufoy</v>
+      </c>
+      <c r="F420" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G420">
+        <v>120</v>
+      </c>
+      <c r="H420" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I420" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J420">
+        <v>7.73</v>
+      </c>
+      <c r="K420" t="str">
+        <v/>
+      </c>
+      <c r="L420">
+        <v>12405</v>
+      </c>
+      <c r="M420" t="str">
+        <v>tt1010048</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="str">
+        <v>Słaby punkt</v>
+      </c>
+      <c r="B421" t="str">
+        <v>Fracture</v>
+      </c>
+      <c r="C421">
+        <v>2007</v>
+      </c>
+      <c r="D421" t="str">
+        <v>Gregory Hoblit</v>
+      </c>
+      <c r="E421" t="str">
+        <v>Daniel Pyne, Glenn Gers</v>
+      </c>
+      <c r="F421" t="str">
+        <v>Thriller</v>
+      </c>
+      <c r="G421">
+        <v>112</v>
+      </c>
+      <c r="H421" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I421" t="str">
+        <v/>
+      </c>
+      <c r="J421">
+        <v>7.3</v>
+      </c>
+      <c r="K421" t="str">
+        <v/>
+      </c>
+      <c r="L421">
+        <v>6145</v>
+      </c>
+      <c r="M421" t="str">
+        <v>tt0488120</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="str">
+        <v>Smak życia 3, czyli chińska układanka</v>
+      </c>
+      <c r="B422" t="str">
+        <v>Chinese Puzzle</v>
+      </c>
+      <c r="C422">
+        <v>2013</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Cédric Klapisch</v>
+      </c>
+      <c r="E422" t="str">
+        <v>Cédric Klapisch</v>
+      </c>
+      <c r="F422" t="str">
+        <v>Komedia, Dramat, Romans</v>
+      </c>
+      <c r="G422">
+        <v>117</v>
+      </c>
+      <c r="H422" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I422" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J422">
+        <v>6.567</v>
+      </c>
+      <c r="K422" t="str">
+        <v/>
+      </c>
+      <c r="L422">
+        <v>206408</v>
+      </c>
+      <c r="M422" t="str">
+        <v>tt1937118</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="str">
+        <v>Smakosz 2</v>
+      </c>
+      <c r="B423" t="str">
+        <v>Jeepers Creepers 2</v>
+      </c>
+      <c r="C423">
+        <v>2003</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Victor Salva</v>
+      </c>
+      <c r="E423" t="str">
+        <v>Victor Salva</v>
+      </c>
+      <c r="F423" t="str">
+        <v>Horror</v>
+      </c>
+      <c r="G423">
+        <v>104</v>
+      </c>
+      <c r="H423" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I423" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J423">
+        <v>6.153</v>
+      </c>
+      <c r="K423" t="str">
+        <v/>
+      </c>
+      <c r="L423">
+        <v>11351</v>
+      </c>
+      <c r="M423" t="str">
+        <v>tt0301470</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="str">
+        <v>Song to Song</v>
+      </c>
+      <c r="B424" t="str">
+        <v/>
+      </c>
+      <c r="C424">
+        <v>2017</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Terrence Malick</v>
+      </c>
+      <c r="E424" t="str">
+        <v>Terrence Malick</v>
+      </c>
+      <c r="F424" t="str">
+        <v>Romans, Dramat</v>
+      </c>
+      <c r="G424">
+        <v>129</v>
+      </c>
+      <c r="H424" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I424" t="str">
+        <v/>
+      </c>
+      <c r="J424">
+        <v>5.5</v>
+      </c>
+      <c r="K424" t="str">
+        <v/>
+      </c>
+      <c r="L424">
+        <v>330947</v>
+      </c>
+      <c r="M424" t="str">
+        <v>tt2062700</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="str">
+        <v>Spartakus - Bogowie areny</v>
+      </c>
+      <c r="B425" t="str">
+        <v/>
+      </c>
+      <c r="C425" t="str">
+        <v/>
+      </c>
+      <c r="D425" t="str">
+        <v/>
+      </c>
+      <c r="E425" t="str">
+        <v/>
+      </c>
+      <c r="F425" t="str">
+        <v/>
+      </c>
+      <c r="G425" t="str">
+        <v/>
+      </c>
+      <c r="H425" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I425" t="str">
+        <v/>
+      </c>
+      <c r="J425" t="str">
+        <v/>
+      </c>
+      <c r="K425" t="str">
+        <v/>
+      </c>
+      <c r="L425" t="str">
+        <v/>
+      </c>
+      <c r="M425" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="str">
+        <v>Spartakus - Krew i piach</v>
+      </c>
+      <c r="B426" t="str">
+        <v/>
+      </c>
+      <c r="C426" t="str">
+        <v/>
+      </c>
+      <c r="D426" t="str">
+        <v/>
+      </c>
+      <c r="E426" t="str">
+        <v/>
+      </c>
+      <c r="F426" t="str">
+        <v/>
+      </c>
+      <c r="G426" t="str">
+        <v/>
+      </c>
+      <c r="H426" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I426" t="str">
+        <v/>
+      </c>
+      <c r="J426" t="str">
+        <v/>
+      </c>
+      <c r="K426" t="str">
+        <v/>
+      </c>
+      <c r="L426" t="str">
+        <v/>
+      </c>
+      <c r="M426" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="str">
+        <v>Spartakus - Wojna potępionych</v>
+      </c>
+      <c r="B427" t="str">
+        <v/>
+      </c>
+      <c r="C427" t="str">
+        <v/>
+      </c>
+      <c r="D427" t="str">
+        <v/>
+      </c>
+      <c r="E427" t="str">
+        <v/>
+      </c>
+      <c r="F427" t="str">
+        <v/>
+      </c>
+      <c r="G427" t="str">
+        <v/>
+      </c>
+      <c r="H427" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I427" t="str">
+        <v/>
+      </c>
+      <c r="J427" t="str">
+        <v/>
+      </c>
+      <c r="K427" t="str">
+        <v/>
+      </c>
+      <c r="L427" t="str">
+        <v/>
+      </c>
+      <c r="M427" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="str">
+        <v>Spartakus - Zemsta</v>
+      </c>
+      <c r="B428" t="str">
+        <v/>
+      </c>
+      <c r="C428" t="str">
+        <v/>
+      </c>
+      <c r="D428" t="str">
+        <v/>
+      </c>
+      <c r="E428" t="str">
+        <v/>
+      </c>
+      <c r="F428" t="str">
+        <v/>
+      </c>
+      <c r="G428" t="str">
+        <v/>
+      </c>
+      <c r="H428" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I428" t="str">
+        <v/>
+      </c>
+      <c r="J428" t="str">
+        <v/>
+      </c>
+      <c r="K428" t="str">
+        <v/>
+      </c>
+      <c r="L428" t="str">
+        <v/>
+      </c>
+      <c r="M428" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="str">
+        <v>Spider-Man</v>
+      </c>
+      <c r="B429" t="str">
+        <v/>
+      </c>
+      <c r="C429">
+        <v>2002</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Sam Raimi</v>
+      </c>
+      <c r="E429" t="str">
+        <v>David Koepp</v>
+      </c>
+      <c r="F429" t="str">
+        <v>Akcja, Sci-Fi</v>
+      </c>
+      <c r="G429">
+        <v>121</v>
+      </c>
+      <c r="H429" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I429" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J429">
+        <v>7.317</v>
+      </c>
+      <c r="K429" t="str">
+        <v/>
+      </c>
+      <c r="L429">
+        <v>557</v>
+      </c>
+      <c r="M429" t="str">
+        <v>tt0145487</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="str">
+        <v>Spider-Man 2</v>
+      </c>
+      <c r="B430" t="str">
+        <v/>
+      </c>
+      <c r="C430">
+        <v>2004</v>
+      </c>
+      <c r="D430" t="str">
+        <v>Sam Raimi</v>
+      </c>
+      <c r="E430" t="str">
+        <v>Alvin Sargent</v>
+      </c>
+      <c r="F430" t="str">
+        <v>Akcja, Przygodowy, Sci-Fi</v>
+      </c>
+      <c r="G430">
+        <v>127</v>
+      </c>
+      <c r="H430" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I430" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J430">
+        <v>7.296</v>
+      </c>
+      <c r="K430" t="str">
+        <v/>
+      </c>
+      <c r="L430">
+        <v>558</v>
+      </c>
+      <c r="M430" t="str">
+        <v>tt0316654</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="str">
+        <v>Spotkanie</v>
+      </c>
+      <c r="B431" t="str">
+        <v>The Visitor</v>
+      </c>
+      <c r="C431">
+        <v>2008</v>
+      </c>
+      <c r="D431" t="str">
+        <v>Tom McCarthy</v>
+      </c>
+      <c r="E431" t="str">
+        <v>Tom McCarthy</v>
+      </c>
+      <c r="F431" t="str">
+        <v>Kryminał, Dramat, Muzyczny</v>
+      </c>
+      <c r="G431">
+        <v>104</v>
+      </c>
+      <c r="H431" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I431" t="str">
+        <v/>
+      </c>
+      <c r="J431">
+        <v>7.131</v>
+      </c>
+      <c r="K431" t="str">
+        <v/>
+      </c>
+      <c r="L431">
+        <v>12473</v>
+      </c>
+      <c r="M431" t="str">
+        <v>tt0857191</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="str">
+        <v>Stary, kocham cię</v>
+      </c>
+      <c r="B432" t="str">
+        <v>I Love You, Man</v>
+      </c>
+      <c r="C432">
+        <v>2009</v>
+      </c>
+      <c r="D432" t="str">
+        <v>John Hamburg</v>
+      </c>
+      <c r="E432" t="str">
+        <v>John Hamburg, Larry Levin, Larry Levin</v>
+      </c>
+      <c r="F432" t="str">
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G432">
+        <v>105</v>
+      </c>
+      <c r="H432" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I432" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J432">
+        <v>6.6</v>
+      </c>
+      <c r="K432" t="str">
+        <v/>
+      </c>
+      <c r="L432">
+        <v>16538</v>
+      </c>
+      <c r="M432" t="str">
+        <v>tt1155056</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="str">
+        <v>Step Up 2</v>
+      </c>
+      <c r="B433" t="str">
+        <v>Step Up 2: The Streets</v>
+      </c>
+      <c r="C433">
+        <v>2008</v>
+      </c>
+      <c r="D433" t="str">
+        <v>Jon M. Chu</v>
+      </c>
+      <c r="E433" t="str">
+        <v>Karen Barna, Duane Adler, Toni Ann Johnson</v>
+      </c>
+      <c r="F433" t="str">
+        <v>Muzyczny, Dramat, Romans</v>
+      </c>
+      <c r="G433">
+        <v>98</v>
+      </c>
+      <c r="H433" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I433" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J433">
+        <v>6.691</v>
+      </c>
+      <c r="K433" t="str">
+        <v/>
+      </c>
+      <c r="L433">
+        <v>8328</v>
+      </c>
+      <c r="M433" t="str">
+        <v>tt1023481</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="str">
+        <v>Step Up 3-D</v>
+      </c>
+      <c r="B434" t="str">
+        <v>Step Up 3D</v>
+      </c>
+      <c r="C434">
+        <v>2010</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Jon M. Chu</v>
+      </c>
+      <c r="E434" t="str">
+        <v>Amy Andelson, Emily Meyer</v>
+      </c>
+      <c r="F434" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G434">
+        <v>107</v>
+      </c>
+      <c r="H434" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I434" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J434">
+        <v>6.816</v>
+      </c>
+      <c r="K434" t="str">
+        <v/>
+      </c>
+      <c r="L434">
+        <v>41233</v>
+      </c>
+      <c r="M434" t="str">
+        <v>tt1193631</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="str">
+        <v>Step Up 4 Revolution</v>
+      </c>
+      <c r="B435" t="str">
+        <v>Step Up Revolution</v>
+      </c>
+      <c r="C435">
+        <v>2012</v>
+      </c>
+      <c r="D435" t="str">
+        <v>Scott Speer</v>
+      </c>
+      <c r="E435" t="str">
+        <v>Amanda Brody, Jenny Mayer</v>
+      </c>
+      <c r="F435" t="str">
+        <v>Muzyczny, Dramat, Romans</v>
+      </c>
+      <c r="G435">
+        <v>99</v>
+      </c>
+      <c r="H435" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I435" t="str">
+        <v/>
+      </c>
+      <c r="J435">
+        <v>6.912</v>
+      </c>
+      <c r="K435" t="str">
+        <v/>
+      </c>
+      <c r="L435">
+        <v>85446</v>
+      </c>
+      <c r="M435" t="str">
+        <v>tt1800741</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="str">
+        <v>Step Up: All In</v>
+      </c>
+      <c r="B436" t="str">
+        <v>Step Up All In</v>
+      </c>
+      <c r="C436">
+        <v>2014</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Trish Sie</v>
+      </c>
+      <c r="E436" t="str">
+        <v>John Swetnam</v>
+      </c>
+      <c r="F436" t="str">
+        <v>Romans, Dramat, Muzyczny</v>
+      </c>
+      <c r="G436">
+        <v>112</v>
+      </c>
+      <c r="H436" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I436" t="str">
+        <v/>
+      </c>
+      <c r="J436">
+        <v>6.818</v>
+      </c>
+      <c r="K436" t="str">
+        <v/>
+      </c>
+      <c r="L436">
+        <v>243683</v>
+      </c>
+      <c r="M436" t="str">
+        <v>tt2626350</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="str">
+        <v>Step Up: Taniec zmysłów</v>
+      </c>
+      <c r="B437" t="str">
+        <v>Step Up</v>
+      </c>
+      <c r="C437">
+        <v>2006</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Anne Fletcher</v>
+      </c>
+      <c r="E437" t="str">
+        <v>Duane Adler, Duane Adler, Melissa Rosenberg</v>
+      </c>
+      <c r="F437" t="str">
+        <v>Muzyczny, Dramat, Romans, Kryminał</v>
+      </c>
+      <c r="G437">
+        <v>104</v>
+      </c>
+      <c r="H437" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I437" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J437">
+        <v>6.873</v>
+      </c>
+      <c r="K437" t="str">
+        <v/>
+      </c>
+      <c r="L437">
+        <v>9762</v>
+      </c>
+      <c r="M437" t="str">
+        <v>tt0462590</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="str">
+        <v>Stowarzyszenie Umarłych Poetów</v>
+      </c>
+      <c r="B438" t="str">
+        <v>Dead Poets Society</v>
+      </c>
+      <c r="C438">
+        <v>1989</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Peter Weir</v>
+      </c>
+      <c r="E438" t="str">
+        <v>Tom Schulman</v>
+      </c>
+      <c r="F438" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G438">
+        <v>128</v>
+      </c>
+      <c r="H438" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I438" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J438">
+        <v>8.302</v>
+      </c>
+      <c r="K438" t="str">
+        <v/>
+      </c>
+      <c r="L438">
+        <v>207</v>
+      </c>
+      <c r="M438" t="str">
+        <v>tt0097165</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="str">
+        <v>Strasznie głośno, niesamowicie blisko</v>
+      </c>
+      <c r="B439" t="str">
+        <v>Extremely Loud &amp;amp; Incredibly Close</v>
+      </c>
+      <c r="C439">
+        <v>2011</v>
+      </c>
+      <c r="D439" t="str">
+        <v>Stephen Daldry</v>
+      </c>
+      <c r="E439" t="str">
+        <v>Eric Roth</v>
+      </c>
+      <c r="F439" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G439">
+        <v>129</v>
+      </c>
+      <c r="H439" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I439" t="str">
+        <v/>
+      </c>
+      <c r="J439">
+        <v>6.978</v>
+      </c>
+      <c r="K439" t="str">
+        <v/>
+      </c>
+      <c r="L439">
+        <v>64685</v>
+      </c>
+      <c r="M439" t="str">
+        <v>tt0477302</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="str">
+        <v>Straszny Film</v>
+      </c>
+      <c r="B440" t="str">
+        <v>Scary Movie</v>
+      </c>
+      <c r="C440">
+        <v>2000</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Keenen Ivory Wayans</v>
+      </c>
+      <c r="E440" t="str">
+        <v>Phil Beauman, Marlon Wayans, Shawn Wayans</v>
+      </c>
+      <c r="F440" t="str">
+        <v>Komedia</v>
+      </c>
+      <c r="G440">
+        <v>90</v>
+      </c>
+      <c r="H440" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I440" t="str">
+        <v/>
+      </c>
+      <c r="J440">
+        <v>6.381</v>
+      </c>
+      <c r="K440" t="str">
+        <v/>
+      </c>
+      <c r="L440">
+        <v>4247</v>
+      </c>
+      <c r="M440" t="str">
+        <v>tt0175142</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="str">
+        <v>Substancja</v>
+      </c>
+      <c r="B441" t="str">
+        <v>The Substance</v>
+      </c>
+      <c r="C441">
+        <v>2024</v>
+      </c>
+      <c r="D441" t="str">
+        <v>Coralie Fargeat</v>
+      </c>
+      <c r="E441" t="str">
+        <v>Coralie Fargeat</v>
+      </c>
+      <c r="F441" t="str">
+        <v>Horror, Sci-Fi, Thriller</v>
+      </c>
+      <c r="G441">
+        <v>141</v>
+      </c>
+      <c r="H441" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I441" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J441">
+        <v>7.1</v>
+      </c>
+      <c r="K441" t="str">
+        <v/>
+      </c>
+      <c r="L441">
+        <v>933260</v>
+      </c>
+      <c r="M441" t="str">
+        <v>tt17526714</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="str">
+        <v>Summer Camp</v>
+      </c>
+      <c r="B442" t="str">
+        <v/>
+      </c>
+      <c r="C442">
+        <v>2016</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Alberto Marini</v>
+      </c>
+      <c r="E442" t="str">
+        <v>Alberto Marini, Danielle Schleif</v>
+      </c>
+      <c r="F442" t="str">
+        <v>Horror</v>
+      </c>
+      <c r="G442">
+        <v>81</v>
+      </c>
+      <c r="H442" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I442" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J442">
+        <v>5.6</v>
+      </c>
+      <c r="K442" t="str">
+        <v/>
+      </c>
+      <c r="L442">
+        <v>306966</v>
+      </c>
+      <c r="M442" t="str">
+        <v>tt2638662</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="str">
+        <v>Super 8</v>
+      </c>
+      <c r="B443" t="str">
+        <v/>
+      </c>
+      <c r="C443">
+        <v>2011</v>
+      </c>
+      <c r="D443" t="str">
+        <v>J.J. Abrams</v>
+      </c>
+      <c r="E443" t="str">
+        <v>J.J. Abrams</v>
+      </c>
+      <c r="F443" t="str">
+        <v>Thriller, Sci-Fi, Tajemnica</v>
+      </c>
+      <c r="G443">
+        <v>112</v>
+      </c>
+      <c r="H443" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I443" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J443">
+        <v>6.771</v>
+      </c>
+      <c r="K443" t="str">
+        <v/>
+      </c>
+      <c r="L443">
+        <v>37686</v>
+      </c>
+      <c r="M443" t="str">
+        <v>tt1650062</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="str">
+        <v>Synalek</v>
+      </c>
+      <c r="B444" t="str">
+        <v>The Good Son</v>
+      </c>
+      <c r="C444">
+        <v>1993</v>
+      </c>
+      <c r="D444" t="str">
+        <v>Joseph Ruben</v>
+      </c>
+      <c r="E444" t="str">
+        <v>Ian McEwan</v>
+      </c>
+      <c r="F444" t="str">
+        <v>Dramat, Thriller, Horror</v>
+      </c>
+      <c r="G444">
+        <v>87</v>
+      </c>
+      <c r="H444" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I444" t="str">
+        <v/>
+      </c>
+      <c r="J444">
+        <v>6.779</v>
+      </c>
+      <c r="K444" t="str">
+        <v/>
+      </c>
+      <c r="L444">
+        <v>9272</v>
+      </c>
+      <c r="M444" t="str">
+        <v>tt0107034</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="str">
+        <v>Sypiając z wrogiem</v>
+      </c>
+      <c r="B445" t="str">
+        <v>Sleeping with the Enemy</v>
+      </c>
+      <c r="C445">
+        <v>1991</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Joseph Ruben</v>
+      </c>
+      <c r="E445" t="str">
+        <v>Ronald Bass</v>
+      </c>
+      <c r="F445" t="str">
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G445">
+        <v>99</v>
+      </c>
+      <c r="H445" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I445" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J445">
+        <v>6.49</v>
+      </c>
+      <c r="K445" t="str">
+        <v/>
+      </c>
+      <c r="L445">
+        <v>7442</v>
+      </c>
+      <c r="M445" t="str">
+        <v>tt0102945</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="str">
+        <v>Szansa na sukces</v>
+      </c>
+      <c r="B446" t="str">
+        <v>Raise Your Voice</v>
+      </c>
+      <c r="C446">
+        <v>2004</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Sean McNamara</v>
+      </c>
+      <c r="E446" t="str">
+        <v>Mitch Rotter, Sam Schreiber</v>
+      </c>
+      <c r="F446" t="str">
+        <v>Muzyczny, Dramat, Romans, Familijny</v>
+      </c>
+      <c r="G446">
+        <v>107</v>
+      </c>
+      <c r="H446" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I446" t="str">
+        <v/>
+      </c>
+      <c r="J446">
+        <v>6.541</v>
+      </c>
+      <c r="K446" t="str">
+        <v/>
+      </c>
+      <c r="L446">
+        <v>14024</v>
+      </c>
+      <c r="M446" t="str">
+        <v>tt0361696</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="str">
+        <v>Sześć dni, siedem nocy</v>
+      </c>
+      <c r="B447" t="str">
+        <v>Six Days Seven Nights</v>
+      </c>
+      <c r="C447">
+        <v>1998</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Ivan Reitman</v>
+      </c>
+      <c r="E447" t="str">
+        <v>Michael Browning</v>
+      </c>
+      <c r="F447" t="str">
+        <v>Komedia, Akcja, Przygodowy, Romans</v>
+      </c>
+      <c r="G447">
+        <v>102</v>
+      </c>
+      <c r="H447" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I447" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J447">
+        <v>6.097</v>
+      </c>
+      <c r="K447" t="str">
+        <v/>
+      </c>
+      <c r="L447">
+        <v>6068</v>
+      </c>
+      <c r="M447" t="str">
+        <v>tt0120828</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="str">
+        <v>Szkoła uczuć</v>
+      </c>
+      <c r="B448" t="str">
+        <v>A Walk to Remember</v>
+      </c>
+      <c r="C448">
+        <v>2002</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Adam Shankman</v>
+      </c>
+      <c r="E448" t="str">
+        <v>Karen Janszen</v>
+      </c>
+      <c r="F448" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G448">
+        <v>101</v>
+      </c>
+      <c r="H448" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I448" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J448">
+        <v>7.756</v>
+      </c>
+      <c r="K448" t="str">
+        <v/>
+      </c>
+      <c r="L448">
+        <v>10229</v>
+      </c>
+      <c r="M448" t="str">
+        <v>tt0281358</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="str">
+        <v>Sztuka kochania: Historia Michaliny Wisłockiej</v>
+      </c>
+      <c r="B449" t="str">
+        <v>The Art of Loving: Story of Michalina Wislocka</v>
+      </c>
+      <c r="C449">
+        <v>2017</v>
+      </c>
+      <c r="D449" t="str">
+        <v>Maria Sadowska</v>
+      </c>
+      <c r="E449" t="str">
+        <v>Krzysztof Rak</v>
+      </c>
+      <c r="F449" t="str">
+        <v>Dramat, Komedia, Historyczny</v>
+      </c>
+      <c r="G449">
+        <v>120</v>
+      </c>
+      <c r="H449" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I449" t="str">
+        <v/>
+      </c>
+      <c r="J449">
+        <v>6.52</v>
+      </c>
+      <c r="K449" t="str">
+        <v/>
+      </c>
+      <c r="L449">
+        <v>432025</v>
+      </c>
+      <c r="M449" t="str">
+        <v>tt5370828</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="str">
+        <v>Sztuka Zrywania</v>
+      </c>
+      <c r="B450" t="str">
+        <v>The Break-Up</v>
+      </c>
+      <c r="C450">
+        <v>2006</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Peyton Reed</v>
+      </c>
+      <c r="E450" t="str">
+        <v>Jeremy Garelick, Vince Vaughn, Jeremy Garelick</v>
+      </c>
+      <c r="F450" t="str">
+        <v>Romans, Komedia</v>
+      </c>
+      <c r="G450">
+        <v>105</v>
+      </c>
+      <c r="H450" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I450" t="str">
+        <v/>
+      </c>
+      <c r="J450">
+        <v>5.9</v>
+      </c>
+      <c r="K450" t="str">
+        <v/>
+      </c>
+      <c r="L450">
+        <v>9767</v>
+      </c>
+      <c r="M450" t="str">
+        <v>tt0452594</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="str">
+        <v>Śmierć i dziewczyna</v>
+      </c>
+      <c r="B451" t="str">
+        <v>Death and the Maiden</v>
+      </c>
+      <c r="C451">
+        <v>1994</v>
+      </c>
+      <c r="D451" t="str">
+        <v>Roman Polański</v>
+      </c>
+      <c r="E451" t="str">
+        <v>Ariel Dorfman, Rafael Yglesias</v>
+      </c>
+      <c r="F451" t="str">
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G451">
+        <v>103</v>
+      </c>
+      <c r="H451" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I451" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J451">
+        <v>7.087</v>
+      </c>
+      <c r="K451" t="str">
+        <v/>
+      </c>
+      <c r="L451">
+        <v>10531</v>
+      </c>
+      <c r="M451" t="str">
+        <v>tt0109579</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="str">
+        <v>Śmierć nadejdzie dziś</v>
+      </c>
+      <c r="B452" t="str">
+        <v>Happy Death Day</v>
+      </c>
+      <c r="C452">
+        <v>2017</v>
+      </c>
+      <c r="D452" t="str">
+        <v>Christopher Landon</v>
+      </c>
+      <c r="E452" t="str">
+        <v>Scott Lobdell, Christopher Landon</v>
+      </c>
+      <c r="F452" t="str">
+        <v>Komedia, Horror, Tajemnica</v>
+      </c>
+      <c r="G452">
+        <v>96</v>
+      </c>
+      <c r="H452" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I452" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J452">
+        <v>6.662</v>
+      </c>
+      <c r="K452" t="str">
+        <v/>
+      </c>
+      <c r="L452">
+        <v>440021</v>
+      </c>
+      <c r="M452" t="str">
+        <v>tt5308322</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="str">
+        <v>Śnieżne Psy</v>
+      </c>
+      <c r="B453" t="str">
+        <v>Snow Dogs</v>
+      </c>
+      <c r="C453">
+        <v>2002</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Brian Levant</v>
+      </c>
+      <c r="E453" t="str">
+        <v>Mark Gibson, Michael Goldberg, Tommy Swerdlow</v>
+      </c>
+      <c r="F453" t="str">
+        <v>Komedia, Familijny, Przygodowy</v>
+      </c>
+      <c r="G453">
+        <v>99</v>
+      </c>
+      <c r="H453" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I453" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J453">
+        <v>5.627</v>
+      </c>
+      <c r="K453" t="str">
+        <v/>
+      </c>
+      <c r="L453">
+        <v>11888</v>
+      </c>
+      <c r="M453" t="str">
+        <v>tt0281373</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="str">
+        <v>Świadek koronny</v>
+      </c>
+      <c r="B454" t="str">
+        <v>The Crown Witness</v>
+      </c>
+      <c r="C454">
+        <v>2007</v>
+      </c>
+      <c r="D454" t="str">
+        <v>Jarosław Sypniewski</v>
+      </c>
+      <c r="E454" t="str">
+        <v>Wojciech Tomczyk</v>
+      </c>
+      <c r="F454" t="str">
+        <v>Dramat, Akcja, Thriller, Kryminał, Romans</v>
+      </c>
+      <c r="G454">
+        <v>98</v>
+      </c>
+      <c r="H454" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I454" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J454">
+        <v>5.12</v>
+      </c>
+      <c r="K454" t="str">
+        <v/>
+      </c>
+      <c r="L454">
+        <v>64212</v>
+      </c>
+      <c r="M454" t="str">
+        <v>tt0982939</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="str">
+        <v>Światło między oceanami</v>
+      </c>
+      <c r="B455" t="str">
+        <v>The Light Between Oceans</v>
+      </c>
+      <c r="C455">
+        <v>2016</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Derek Cianfrance</v>
+      </c>
+      <c r="E455" t="str">
+        <v>Derek Cianfrance, Derek Cianfrance</v>
+      </c>
+      <c r="F455" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G455">
+        <v>133</v>
+      </c>
+      <c r="H455" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I455" t="str">
+        <v/>
+      </c>
+      <c r="J455">
+        <v>7.068</v>
+      </c>
+      <c r="K455" t="str">
+        <v/>
+      </c>
+      <c r="L455">
+        <v>283552</v>
+      </c>
+      <c r="M455" t="str">
+        <v>tt2547584</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="str">
+        <v>Świt żywych trupów</v>
+      </c>
+      <c r="B456" t="str">
+        <v>Dawn of the Dead</v>
+      </c>
+      <c r="C456">
+        <v>2004</v>
+      </c>
+      <c r="D456" t="str">
+        <v>Zack Snyder</v>
+      </c>
+      <c r="E456" t="str">
+        <v>James Gunn</v>
+      </c>
+      <c r="F456" t="str">
+        <v>Horror, Akcja</v>
+      </c>
+      <c r="G456">
+        <v>101</v>
+      </c>
+      <c r="H456" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I456" t="str">
+        <v/>
+      </c>
+      <c r="J456">
+        <v>7.05</v>
+      </c>
+      <c r="K456" t="str">
+        <v/>
+      </c>
+      <c r="L456">
+        <v>924</v>
+      </c>
+      <c r="M456" t="str">
+        <v>tt0363547</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="str">
+        <v>Tajemnice Manhattanu</v>
+      </c>
+      <c r="B457" t="str">
+        <v>Manhattan Night</v>
+      </c>
+      <c r="C457">
+        <v>2016</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Brian DeCubellis</v>
+      </c>
+      <c r="E457" t="str">
+        <v>Brian DeCubellis</v>
+      </c>
+      <c r="F457" t="str">
+        <v>Dramat, Tajemnica, Thriller</v>
+      </c>
+      <c r="G457">
+        <v>113</v>
+      </c>
+      <c r="H457" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I457" t="str">
+        <v/>
+      </c>
+      <c r="J457">
+        <v>5.915</v>
+      </c>
+      <c r="K457" t="str">
+        <v/>
+      </c>
+      <c r="L457">
+        <v>311667</v>
+      </c>
+      <c r="M457" t="str">
+        <v>tt3100274</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="str">
+        <v>Tamte dni, tamte noce</v>
+      </c>
+      <c r="B458" t="str">
+        <v>Call Me by Your Name</v>
+      </c>
+      <c r="C458">
+        <v>2017</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Luca Guadagnino</v>
+      </c>
+      <c r="E458" t="str">
+        <v>James Ivory</v>
+      </c>
+      <c r="F458" t="str">
+        <v>Romans, Dramat</v>
+      </c>
+      <c r="G458">
+        <v>132</v>
+      </c>
+      <c r="H458" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I458" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J458">
+        <v>8.1</v>
+      </c>
+      <c r="K458" t="str">
+        <v/>
+      </c>
+      <c r="L458">
+        <v>398818</v>
+      </c>
+      <c r="M458" t="str">
+        <v>tt5726616</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="str">
+        <v>Tarzan</v>
+      </c>
+      <c r="B459" t="str">
+        <v/>
+      </c>
+      <c r="C459">
+        <v>1999</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Chris Buck, Kevin Lima</v>
+      </c>
+      <c r="E459" t="str">
+        <v>Tab Murphy, Bob Tzudiker, Noni White</v>
+      </c>
+      <c r="F459" t="str">
+        <v>Familijny, Przygodowy, Animacja, Dramat</v>
+      </c>
+      <c r="G459">
+        <v>88</v>
+      </c>
+      <c r="H459" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I459" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J459">
+        <v>7.398</v>
+      </c>
+      <c r="K459" t="str">
+        <v/>
+      </c>
+      <c r="L459">
+        <v>37135</v>
+      </c>
+      <c r="M459" t="str">
+        <v>tt0120855</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="str">
+        <v>Ted</v>
+      </c>
+      <c r="B460" t="str">
+        <v/>
+      </c>
+      <c r="C460">
+        <v>2012</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Seth MacFarlane</v>
+      </c>
+      <c r="E460" t="str">
+        <v>Seth MacFarlane, Alec Sulkin, Seth MacFarlane</v>
+      </c>
+      <c r="F460" t="str">
+        <v>Komedia, Fantasy</v>
+      </c>
+      <c r="G460">
+        <v>107</v>
+      </c>
+      <c r="H460" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I460" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J460">
+        <v>6.448</v>
+      </c>
+      <c r="K460" t="str">
+        <v/>
+      </c>
+      <c r="L460">
+        <v>72105</v>
+      </c>
+      <c r="M460" t="str">
+        <v>tt1637725</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="str">
+        <v>Ted 2</v>
+      </c>
+      <c r="B461" t="str">
+        <v/>
+      </c>
+      <c r="C461">
+        <v>2015</v>
+      </c>
+      <c r="D461" t="str">
+        <v>Seth MacFarlane</v>
+      </c>
+      <c r="E461" t="str">
+        <v>Seth MacFarlane, Alec Sulkin, Wellesley Wild</v>
+      </c>
+      <c r="F461" t="str">
+        <v>Komedia, Fantasy</v>
+      </c>
+      <c r="G461">
+        <v>119</v>
+      </c>
+      <c r="H461" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I461" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J461">
+        <v>6.316</v>
+      </c>
+      <c r="K461" t="str">
+        <v/>
+      </c>
+      <c r="L461">
+        <v>214756</v>
+      </c>
+      <c r="M461" t="str">
+        <v>tt2637276</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="str">
+        <v>Teksańska masakra piłą mechaniczną</v>
+      </c>
+      <c r="B462" t="str">
+        <v>The Texas Chainsaw Massacre</v>
+      </c>
+      <c r="C462">
+        <v>2003</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Marcus Nispel</v>
+      </c>
+      <c r="E462" t="str">
+        <v>Scott Kosar</v>
+      </c>
+      <c r="F462" t="str">
+        <v>Horror</v>
+      </c>
+      <c r="G462">
+        <v>98</v>
+      </c>
+      <c r="H462" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I462" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J462">
+        <v>6.305</v>
+      </c>
+      <c r="K462" t="str">
+        <v/>
+      </c>
+      <c r="L462">
+        <v>9373</v>
+      </c>
+      <c r="M462" t="str">
+        <v>tt0324216</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="str">
+        <v>Telefon pana Harrigana</v>
+      </c>
+      <c r="B463" t="str">
+        <v>Mr. Harrigan&amp;#x27;s Phone</v>
+      </c>
+      <c r="C463">
+        <v>2022</v>
+      </c>
+      <c r="D463" t="str">
+        <v>John Lee Hancock</v>
+      </c>
+      <c r="E463" t="str">
+        <v>John Lee Hancock</v>
+      </c>
+      <c r="F463" t="str">
+        <v>Dramat, Horror, Tajemnica</v>
+      </c>
+      <c r="G463">
+        <v>105</v>
+      </c>
+      <c r="H463" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I463" t="str">
+        <v/>
+      </c>
+      <c r="J463">
+        <v>6.388</v>
+      </c>
+      <c r="K463" t="str">
+        <v/>
+      </c>
+      <c r="L463">
+        <v>723419</v>
+      </c>
+      <c r="M463" t="str">
+        <v>tt12908110</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="str">
+        <v>Terminal</v>
+      </c>
+      <c r="B464" t="str">
+        <v>The Terminal</v>
+      </c>
+      <c r="C464">
+        <v>2004</v>
+      </c>
+      <c r="D464" t="str">
+        <v>Steven Spielberg</v>
+      </c>
+      <c r="E464" t="str">
+        <v>Sacha Gervasi, Jeff Nathanson, Andrew Niccol</v>
+      </c>
+      <c r="F464" t="str">
+        <v>Komedia, Dramat</v>
+      </c>
+      <c r="G464">
+        <v>128</v>
+      </c>
+      <c r="H464" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I464" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J464">
+        <v>7.35</v>
+      </c>
+      <c r="K464" t="str">
+        <v/>
+      </c>
+      <c r="L464">
+        <v>594</v>
+      </c>
+      <c r="M464" t="str">
+        <v>tt0362227</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="str">
+        <v>The Blair Witch Project</v>
+      </c>
+      <c r="B465" t="str">
+        <v>The Blair Witch Project</v>
+      </c>
+      <c r="C465">
+        <v>1999</v>
+      </c>
+      <c r="D465" t="str">
+        <v>Daniel Myrick, Eduardo Sánchez</v>
+      </c>
+      <c r="E465" t="str">
+        <v>Eduardo Sánchez, Daniel Myrick</v>
+      </c>
+      <c r="F465" t="str">
+        <v>Horror, Tajemnica</v>
+      </c>
+      <c r="G465">
+        <v>81</v>
+      </c>
+      <c r="H465" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I465" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J465" t="str">
+        <v/>
+      </c>
+      <c r="K465" t="str">
+        <v/>
+      </c>
+      <c r="L465">
+        <v>2667</v>
+      </c>
+      <c r="M465" t="str">
+        <v>tt0185937</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="str">
+        <v>The Boy</v>
+      </c>
+      <c r="B466" t="str">
+        <v/>
+      </c>
+      <c r="C466">
+        <v>2016</v>
+      </c>
+      <c r="D466" t="str">
+        <v>William Brent Bell</v>
+      </c>
+      <c r="E466" t="str">
+        <v>Stacey Menear</v>
+      </c>
+      <c r="F466" t="str">
+        <v>Horror, Tajemnica, Thriller</v>
+      </c>
+      <c r="G466">
+        <v>97</v>
+      </c>
+      <c r="H466" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I466" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J466">
+        <v>5.968</v>
+      </c>
+      <c r="K466" t="str">
+        <v/>
+      </c>
+      <c r="L466">
+        <v>321258</v>
+      </c>
+      <c r="M466" t="str">
+        <v>tt3882082</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="str">
+        <v>The Grudge - Klątwa</v>
+      </c>
+      <c r="B467" t="str">
+        <v>The Grudge</v>
+      </c>
+      <c r="C467">
+        <v>2004</v>
+      </c>
+      <c r="D467" t="str">
+        <v>清水崇</v>
+      </c>
+      <c r="E467" t="str">
+        <v>清水崇, Stephen Susco</v>
+      </c>
+      <c r="F467" t="str">
+        <v>Horror, Tajemnica, Thriller</v>
+      </c>
+      <c r="G467">
+        <v>92</v>
+      </c>
+      <c r="H467" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I467" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J467" t="str">
+        <v/>
+      </c>
+      <c r="K467" t="str">
+        <v/>
+      </c>
+      <c r="L467">
+        <v>1970</v>
+      </c>
+      <c r="M467" t="str">
+        <v>tt0391198</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="str">
+        <v>The Place</v>
+      </c>
+      <c r="B468" t="str">
+        <v/>
+      </c>
+      <c r="C468">
+        <v>2017</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Paolo Genovese</v>
+      </c>
+      <c r="E468" t="str">
+        <v>Paolo Genovese, Isabella Aguilar, Paolo Genovese</v>
+      </c>
+      <c r="F468" t="str">
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G468">
+        <v>101</v>
+      </c>
+      <c r="H468" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I468" t="str">
+        <v/>
+      </c>
+      <c r="J468">
+        <v>7.133</v>
+      </c>
+      <c r="K468" t="str">
+        <v/>
+      </c>
+      <c r="L468">
+        <v>468198</v>
+      </c>
+      <c r="M468" t="str">
+        <v>tt7063210</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="str">
+        <v>Titanic</v>
+      </c>
+      <c r="B469" t="str">
+        <v/>
+      </c>
+      <c r="C469">
+        <v>1997</v>
+      </c>
+      <c r="D469" t="str">
+        <v>James Cameron</v>
+      </c>
+      <c r="E469" t="str">
+        <v>James Cameron</v>
+      </c>
+      <c r="F469" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G469">
+        <v>194</v>
+      </c>
+      <c r="H469" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I469" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J469">
+        <v>7.903</v>
+      </c>
+      <c r="K469" t="str">
+        <v/>
+      </c>
+      <c r="L469">
+        <v>597</v>
+      </c>
+      <c r="M469" t="str">
+        <v>tt0120338</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="str">
+        <v>Tłumaczka</v>
+      </c>
+      <c r="B470" t="str">
+        <v>The Interpreter</v>
+      </c>
+      <c r="C470">
+        <v>2005</v>
+      </c>
+      <c r="D470" t="str">
+        <v>Sydney Pollack</v>
+      </c>
+      <c r="E470" t="str">
+        <v>Martin Stellman, Brian Ward, Charles Randolph</v>
+      </c>
+      <c r="F470" t="str">
+        <v>Kryminał, Thriller</v>
+      </c>
+      <c r="G470">
+        <v>128</v>
+      </c>
+      <c r="H470" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I470" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J470">
+        <v>6.301</v>
+      </c>
+      <c r="K470" t="str">
+        <v/>
+      </c>
+      <c r="L470">
+        <v>179</v>
+      </c>
+      <c r="M470" t="str">
+        <v>tt0373926</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="str">
+        <v>To</v>
+      </c>
+      <c r="B471" t="str">
+        <v>It</v>
+      </c>
+      <c r="C471">
+        <v>1990</v>
+      </c>
+      <c r="D471" t="str">
+        <v/>
+      </c>
+      <c r="E471" t="str">
+        <v/>
+      </c>
+      <c r="F471" t="str">
+        <v/>
+      </c>
+      <c r="G471" t="str">
+        <v/>
+      </c>
+      <c r="H471" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I471" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J471" t="str">
+        <v/>
+      </c>
+      <c r="K471" t="str">
+        <v/>
+      </c>
+      <c r="L471" t="str">
+        <v/>
+      </c>
+      <c r="M471" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="str">
+        <v>To tylko seks</v>
+      </c>
+      <c r="B472" t="str">
+        <v>Friends with Benefits</v>
+      </c>
+      <c r="C472">
+        <v>2011</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Will Gluck</v>
+      </c>
+      <c r="E472" t="str">
+        <v>Keith Merryman, David A. Newman, Will Gluck</v>
+      </c>
+      <c r="F472" t="str">
+        <v>Romans, Komedia</v>
+      </c>
+      <c r="G472">
+        <v>109</v>
+      </c>
+      <c r="H472" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I472" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J472">
+        <v>6.651</v>
+      </c>
+      <c r="K472" t="str">
+        <v/>
+      </c>
+      <c r="L472">
+        <v>50544</v>
+      </c>
+      <c r="M472" t="str">
+        <v>tt1632708</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="str">
+        <v>To właśnie miłość</v>
+      </c>
+      <c r="B473" t="str">
+        <v>Love Actually</v>
+      </c>
+      <c r="C473">
+        <v>2003</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Richard Curtis</v>
+      </c>
+      <c r="E473" t="str">
+        <v>Richard Curtis</v>
+      </c>
+      <c r="F473" t="str">
+        <v>Komedia, Romans, Dramat</v>
+      </c>
+      <c r="G473">
+        <v>135</v>
+      </c>
+      <c r="H473" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I473" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J473">
+        <v>7.101</v>
+      </c>
+      <c r="K473" t="str">
+        <v/>
+      </c>
+      <c r="L473">
+        <v>508</v>
+      </c>
+      <c r="M473" t="str">
+        <v>tt0314331</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="str">
+        <v>Troja</v>
+      </c>
+      <c r="B474" t="str">
+        <v>Troy</v>
+      </c>
+      <c r="C474">
+        <v>2004</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Wolfgang Petersen</v>
+      </c>
+      <c r="E474" t="str">
+        <v>David Benioff</v>
+      </c>
+      <c r="F474" t="str">
+        <v>Wojenny, Akcja, Historyczny</v>
+      </c>
+      <c r="G474">
+        <v>163</v>
+      </c>
+      <c r="H474" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I474" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J474">
+        <v>7.164</v>
+      </c>
+      <c r="K474" t="str">
+        <v/>
+      </c>
+      <c r="L474">
+        <v>652</v>
+      </c>
+      <c r="M474" t="str">
+        <v>tt0332452</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="str">
+        <v>Trudne slówka</v>
+      </c>
+      <c r="B475" t="str">
+        <v>Spanglish</v>
+      </c>
+      <c r="C475">
+        <v>2004</v>
+      </c>
+      <c r="D475" t="str">
+        <v>James L. Brooks</v>
+      </c>
+      <c r="E475" t="str">
+        <v>James L. Brooks</v>
+      </c>
+      <c r="F475" t="str">
+        <v>Dramat, Komedia</v>
+      </c>
+      <c r="G475">
+        <v>130</v>
+      </c>
+      <c r="H475" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I475" t="str">
+        <v/>
+      </c>
+      <c r="J475">
+        <v>6.033</v>
+      </c>
+      <c r="K475" t="str">
+        <v/>
+      </c>
+      <c r="L475">
+        <v>2539</v>
+      </c>
+      <c r="M475" t="str">
+        <v>tt0371246</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="str">
+        <v>Truman Show</v>
+      </c>
+      <c r="B476" t="str">
+        <v>The Truman Show</v>
+      </c>
+      <c r="C476">
+        <v>1998</v>
+      </c>
+      <c r="D476" t="str">
+        <v>Peter Weir</v>
+      </c>
+      <c r="E476" t="str">
+        <v>Andrew Niccol</v>
+      </c>
+      <c r="F476" t="str">
+        <v>Komedia, Dramat</v>
+      </c>
+      <c r="G476">
+        <v>103</v>
+      </c>
+      <c r="H476" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I476" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J476">
+        <v>8.15</v>
+      </c>
+      <c r="K476" t="str">
+        <v/>
+      </c>
+      <c r="L476">
+        <v>37165</v>
+      </c>
+      <c r="M476" t="str">
+        <v>tt0120382</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="str">
+        <v>Trzy Billboardy za Ebbing, Missouri</v>
+      </c>
+      <c r="B477" t="str">
+        <v>Three Billboards Outside Ebbing, Missouri</v>
+      </c>
+      <c r="C477">
+        <v>2017</v>
+      </c>
+      <c r="D477" t="str">
+        <v>Martin McDonagh</v>
+      </c>
+      <c r="E477" t="str">
+        <v>Martin McDonagh</v>
+      </c>
+      <c r="F477" t="str">
+        <v>Kryminał, Dramat</v>
+      </c>
+      <c r="G477">
+        <v>115</v>
+      </c>
+      <c r="H477" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I477" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J477">
+        <v>8.061</v>
+      </c>
+      <c r="K477" t="str">
+        <v/>
+      </c>
+      <c r="L477">
+        <v>359940</v>
+      </c>
+      <c r="M477" t="str">
+        <v>tt5027774</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="str">
+        <v>Tygrys i przyjaciele</v>
+      </c>
+      <c r="B478" t="str">
+        <v>The Tigger Movie</v>
+      </c>
+      <c r="C478">
+        <v>2000</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Jun Falkenstein</v>
+      </c>
+      <c r="E478" t="str">
+        <v>Eddie Guzelian, Jun Falkenstein</v>
+      </c>
+      <c r="F478" t="str">
+        <v>Animacja, Familijny, Komedia</v>
+      </c>
+      <c r="G478">
+        <v>76</v>
+      </c>
+      <c r="H478" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I478" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J478">
+        <v>6.574</v>
+      </c>
+      <c r="K478" t="str">
+        <v/>
+      </c>
+      <c r="L478">
+        <v>15655</v>
+      </c>
+      <c r="M478" t="str">
+        <v>tt0220099</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="str">
+        <v>Uciekinier</v>
+      </c>
+      <c r="B479" t="str">
+        <v>Mud</v>
+      </c>
+      <c r="C479">
+        <v>2013</v>
+      </c>
+      <c r="D479" t="str">
+        <v>Jeff Nichols</v>
+      </c>
+      <c r="E479" t="str">
+        <v>Jeff Nichols</v>
+      </c>
+      <c r="F479" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G479">
+        <v>135</v>
+      </c>
+      <c r="H479" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I479" t="str">
+        <v/>
+      </c>
+      <c r="J479">
+        <v>7.06</v>
+      </c>
+      <c r="K479" t="str">
+        <v/>
+      </c>
+      <c r="L479">
+        <v>103731</v>
+      </c>
+      <c r="M479" t="str">
+        <v>tt1935179</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="str">
+        <v>Ukryta twarz</v>
+      </c>
+      <c r="B480" t="str">
+        <v>The Hidden Face</v>
+      </c>
+      <c r="C480">
+        <v>2011</v>
+      </c>
+      <c r="D480" t="str">
+        <v>Andrés Baiz</v>
+      </c>
+      <c r="E480" t="str">
+        <v>Arturo Infante, Andrés Baiz, Hatem Khraiche</v>
+      </c>
+      <c r="F480" t="str">
+        <v>Thriller, Tajemnica</v>
+      </c>
+      <c r="G480">
+        <v>92</v>
+      </c>
+      <c r="H480" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I480" t="str">
+        <v/>
+      </c>
+      <c r="J480">
+        <v>7.303</v>
+      </c>
+      <c r="K480" t="str">
+        <v/>
+      </c>
+      <c r="L480">
+        <v>80184</v>
+      </c>
+      <c r="M480" t="str">
+        <v>tt1772250</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="str">
+        <v>Uprowadzona</v>
+      </c>
+      <c r="B481" t="str">
+        <v>Taken</v>
+      </c>
+      <c r="C481">
+        <v>2008</v>
+      </c>
+      <c r="D481" t="str">
+        <v>Pierre Morel</v>
+      </c>
+      <c r="E481" t="str">
+        <v>Luc Besson, Robert Mark Kamen</v>
+      </c>
+      <c r="F481" t="str">
+        <v>Akcja, Thriller</v>
+      </c>
+      <c r="G481">
+        <v>93</v>
+      </c>
+      <c r="H481" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I481" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J481">
+        <v>7.398</v>
+      </c>
+      <c r="K481" t="str">
+        <v/>
+      </c>
+      <c r="L481">
+        <v>8681</v>
+      </c>
+      <c r="M481" t="str">
+        <v>tt0936501</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="str">
+        <v>Uśmiechnij się 2</v>
+      </c>
+      <c r="B482" t="str">
+        <v>Smile 2</v>
+      </c>
+      <c r="C482">
+        <v>2024</v>
+      </c>
+      <c r="D482" t="str">
+        <v>Parker Finn</v>
+      </c>
+      <c r="E482" t="str">
+        <v>Parker Finn</v>
+      </c>
+      <c r="F482" t="str">
+        <v>Horror, Tajemnica, Thriller</v>
+      </c>
+      <c r="G482">
+        <v>127</v>
+      </c>
+      <c r="H482" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I482" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J482">
+        <v>6.592</v>
+      </c>
+      <c r="K482" t="str">
+        <v/>
+      </c>
+      <c r="L482">
+        <v>1100782</v>
+      </c>
+      <c r="M482" t="str">
+        <v>tt29268110</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="str">
+        <v>Uwierz w Ducha</v>
+      </c>
+      <c r="B483" t="str">
+        <v>Ghost</v>
+      </c>
+      <c r="C483">
+        <v>1990</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Jerry Zucker</v>
+      </c>
+      <c r="E483" t="str">
+        <v>Bruce Joel Rubin</v>
+      </c>
+      <c r="F483" t="str">
+        <v>Fantasy, Dramat, Thriller, Tajemnica, Romans</v>
+      </c>
+      <c r="G483">
+        <v>128</v>
+      </c>
+      <c r="H483" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I483" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J483">
+        <v>7.229</v>
+      </c>
+      <c r="K483" t="str">
+        <v/>
+      </c>
+      <c r="L483">
+        <v>251</v>
+      </c>
+      <c r="M483" t="str">
+        <v>tt0099653</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="str">
+        <v>Uwierz w Mikołaja</v>
+      </c>
+      <c r="B484" t="str">
+        <v>I Believe in Santa</v>
+      </c>
+      <c r="C484">
+        <v>2023</v>
+      </c>
+      <c r="D484" t="str">
+        <v>Anna Wieczur</v>
+      </c>
+      <c r="E484" t="str">
+        <v>Ilona Łepkowska</v>
+      </c>
+      <c r="F484" t="str">
+        <v>Komedia</v>
+      </c>
+      <c r="G484">
+        <v>93</v>
+      </c>
+      <c r="H484" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I484" t="str">
+        <v/>
+      </c>
+      <c r="J484">
+        <v>5.25</v>
+      </c>
+      <c r="K484" t="str">
+        <v/>
+      </c>
+      <c r="L484">
+        <v>1175535</v>
+      </c>
+      <c r="M484" t="str">
+        <v>tt19631454</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="str">
+        <v>Valerian i Miasto Tysiąca Planet</v>
+      </c>
+      <c r="B485" t="str">
+        <v>Valerian and the City of a Thousand Planets</v>
+      </c>
+      <c r="C485">
+        <v>2017</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Luc Besson</v>
+      </c>
+      <c r="E485" t="str">
+        <v>Luc Besson</v>
+      </c>
+      <c r="F485" t="str">
+        <v>Przygodowy, Sci-Fi, Akcja</v>
+      </c>
+      <c r="G485">
+        <v>137</v>
+      </c>
+      <c r="H485" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I485" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J485">
+        <v>6.632</v>
+      </c>
+      <c r="K485" t="str">
+        <v/>
+      </c>
+      <c r="L485">
+        <v>339964</v>
+      </c>
+      <c r="M485" t="str">
+        <v>tt2239822</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="str">
+        <v>W chmurach</v>
+      </c>
+      <c r="B486" t="str">
+        <v>Up in the Air</v>
+      </c>
+      <c r="C486">
+        <v>2009</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Jason Reitman</v>
+      </c>
+      <c r="E486" t="str">
+        <v>Jason Reitman, Sheldon Turner</v>
+      </c>
+      <c r="F486" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G486">
+        <v>109</v>
+      </c>
+      <c r="H486" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I486" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J486">
+        <v>6.883</v>
+      </c>
+      <c r="K486" t="str">
+        <v/>
+      </c>
+      <c r="L486">
+        <v>22947</v>
+      </c>
+      <c r="M486" t="str">
+        <v>tt1193138</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="str">
+        <v>W głowie się nie mieści</v>
+      </c>
+      <c r="B487" t="str">
+        <v>Inside Out</v>
+      </c>
+      <c r="C487">
+        <v>2015</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Pete Docter</v>
+      </c>
+      <c r="E487" t="str">
+        <v>Meg LeFauve, Josh Cooley, Pete Docter</v>
+      </c>
+      <c r="F487" t="str">
+        <v>Animacja, Familijny, Przygodowy, Dramat, Komedia</v>
+      </c>
+      <c r="G487">
+        <v>94</v>
+      </c>
+      <c r="H487" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I487" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J487">
+        <v>7.91</v>
+      </c>
+      <c r="K487" t="str">
+        <v/>
+      </c>
+      <c r="L487">
+        <v>150540</v>
+      </c>
+      <c r="M487" t="str">
+        <v>tt2096673</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="str">
+        <v>W piekielnym słońcu</v>
+      </c>
+      <c r="B488" t="str">
+        <v>Three</v>
+      </c>
+      <c r="C488">
+        <v>2005</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Stewart Raffill</v>
+      </c>
+      <c r="E488" t="str">
+        <v>Stewart Raffill</v>
+      </c>
+      <c r="F488" t="str">
+        <v>Przygodowy, Dramat, Thriller</v>
+      </c>
+      <c r="G488">
+        <v>95</v>
+      </c>
+      <c r="H488" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I488" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J488">
+        <v>5.561</v>
+      </c>
+      <c r="K488" t="str">
+        <v/>
+      </c>
+      <c r="L488">
+        <v>9753</v>
+      </c>
+      <c r="M488" t="str">
+        <v>tt0377309</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="str">
+        <v>Wakacje Mikołajka</v>
+      </c>
+      <c r="B489" t="str">
+        <v>Nicholas on Holiday</v>
+      </c>
+      <c r="C489">
+        <v>2014</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Laurent Tirard</v>
+      </c>
+      <c r="E489" t="str">
+        <v>Jaco Van Dormael, Grégoire Vigneron, Laurent Tirard</v>
+      </c>
+      <c r="F489" t="str">
+        <v>Familijny, Komedia</v>
+      </c>
+      <c r="G489">
+        <v>97</v>
+      </c>
+      <c r="H489" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I489" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J489">
+        <v>5.348</v>
+      </c>
+      <c r="K489" t="str">
+        <v/>
+      </c>
+      <c r="L489">
+        <v>277368</v>
+      </c>
+      <c r="M489" t="str">
+        <v>tt3019796</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="str">
+        <v>Ważka</v>
+      </c>
+      <c r="B490" t="str">
+        <v>Dragonfly</v>
+      </c>
+      <c r="C490">
+        <v>2025</v>
+      </c>
+      <c r="D490" t="str">
+        <v>Paul Andrew Williams</v>
+      </c>
+      <c r="E490" t="str">
+        <v>Paul Andrew Williams</v>
+      </c>
+      <c r="F490" t="str">
+        <v>Thriller, Dramat</v>
+      </c>
+      <c r="G490">
+        <v>98</v>
+      </c>
+      <c r="H490" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I490" t="str">
+        <v/>
+      </c>
+      <c r="J490">
+        <v>6.857</v>
+      </c>
+      <c r="K490" t="str">
+        <v/>
+      </c>
+      <c r="L490">
+        <v>1291626</v>
+      </c>
+      <c r="M490" t="str">
+        <v>tt32383425</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="str">
+        <v>Wbrew regułom</v>
+      </c>
+      <c r="B491" t="str">
+        <v>The Cider House Rules</v>
+      </c>
+      <c r="C491">
+        <v>1999</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Lasse Hallström</v>
+      </c>
+      <c r="E491" t="str">
+        <v>John Irving</v>
+      </c>
+      <c r="F491" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G491">
+        <v>126</v>
+      </c>
+      <c r="H491" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I491" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J491">
+        <v>7.068</v>
+      </c>
+      <c r="K491" t="str">
+        <v/>
+      </c>
+      <c r="L491">
+        <v>1715</v>
+      </c>
+      <c r="M491" t="str">
+        <v>tt0124315</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="str">
+        <v>Wciąż ją kocham</v>
+      </c>
+      <c r="B492" t="str">
+        <v>Dear John</v>
+      </c>
+      <c r="C492">
+        <v>2010</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Lasse Hallström</v>
+      </c>
+      <c r="E492" t="str">
+        <v>Jamie Linden</v>
+      </c>
+      <c r="F492" t="str">
+        <v>Dramat, Romans, Wojenny</v>
+      </c>
+      <c r="G492">
+        <v>115</v>
+      </c>
+      <c r="H492" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I492" t="str">
+        <v/>
+      </c>
+      <c r="J492">
+        <v>6.847</v>
+      </c>
+      <c r="K492" t="str">
+        <v/>
+      </c>
+      <c r="L492">
+        <v>22971</v>
+      </c>
+      <c r="M492" t="str">
+        <v>tt0989757</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="str">
+        <v>Whiplash</v>
+      </c>
+      <c r="B493" t="str">
+        <v/>
+      </c>
+      <c r="C493">
+        <v>2014</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Damien Chazelle</v>
+      </c>
+      <c r="E493" t="str">
+        <v>Damien Chazelle</v>
+      </c>
+      <c r="F493" t="str">
+        <v>Dramat, Muzyczny</v>
+      </c>
+      <c r="G493">
+        <v>105</v>
+      </c>
+      <c r="H493" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I493" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J493">
+        <v>8.4</v>
+      </c>
+      <c r="K493" t="str">
+        <v/>
+      </c>
+      <c r="L493">
+        <v>244786</v>
+      </c>
+      <c r="M493" t="str">
+        <v>tt2582802</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="str">
+        <v>Who Am I. Możesz być kim chcesz</v>
+      </c>
+      <c r="B494" t="str">
+        <v>Who Am I</v>
+      </c>
+      <c r="C494">
+        <v>2014</v>
+      </c>
+      <c r="D494" t="str">
+        <v>Baran bo Odar</v>
+      </c>
+      <c r="E494" t="str">
+        <v>Baran bo Odar, Jantje Friese</v>
+      </c>
+      <c r="F494" t="str">
+        <v>Thriller</v>
+      </c>
+      <c r="G494">
+        <v>105</v>
+      </c>
+      <c r="H494" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I494" t="str">
+        <v/>
+      </c>
+      <c r="J494">
+        <v>7.568</v>
+      </c>
+      <c r="K494" t="str">
+        <v/>
+      </c>
+      <c r="L494">
+        <v>284427</v>
+      </c>
+      <c r="M494" t="str">
+        <v>tt3042408</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="str">
+        <v>Wichry namiętności</v>
+      </c>
+      <c r="B495" t="str">
+        <v>Legends of the Fall</v>
+      </c>
+      <c r="C495">
+        <v>1994</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Edward Zwick</v>
+      </c>
+      <c r="E495" t="str">
+        <v>Susan Shilliday, William D. Wittliff</v>
+      </c>
+      <c r="F495" t="str">
+        <v>Dramat, Western, Romans, Wojenny, Akcja</v>
+      </c>
+      <c r="G495">
+        <v>133</v>
+      </c>
+      <c r="H495" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I495" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J495">
+        <v>7.384</v>
+      </c>
+      <c r="K495" t="str">
+        <v/>
+      </c>
+      <c r="L495">
+        <v>4476</v>
+      </c>
+      <c r="M495" t="str">
+        <v>tt0110322</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="str">
+        <v>Widzę cię</v>
+      </c>
+      <c r="B496" t="str">
+        <v>I See You</v>
+      </c>
+      <c r="C496">
+        <v>2019</v>
+      </c>
+      <c r="D496" t="str">
+        <v>Adam Randall</v>
+      </c>
+      <c r="E496" t="str">
+        <v>Devon Graye</v>
+      </c>
+      <c r="F496" t="str">
+        <v>Horror, Thriller, Tajemnica</v>
+      </c>
+      <c r="G496">
+        <v>98</v>
+      </c>
+      <c r="H496" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I496" t="str">
+        <v/>
+      </c>
+      <c r="J496">
+        <v>6.988</v>
+      </c>
+      <c r="K496" t="str">
+        <v/>
+      </c>
+      <c r="L496">
+        <v>524251</v>
+      </c>
+      <c r="M496" t="str">
+        <v>tt6079516</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="str">
+        <v>Widzę, widzę</v>
+      </c>
+      <c r="B497" t="str">
+        <v>Goodnight Mommy</v>
+      </c>
+      <c r="C497">
+        <v>2015</v>
+      </c>
+      <c r="D497" t="str">
+        <v>Severin Fiala, Veronika Franz</v>
+      </c>
+      <c r="E497" t="str">
+        <v>Veronika Franz, Severin Fiala</v>
+      </c>
+      <c r="F497" t="str">
+        <v>Horror, Tajemnica, Thriller</v>
+      </c>
+      <c r="G497">
+        <v>100</v>
+      </c>
+      <c r="H497" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I497" t="str">
+        <v/>
+      </c>
+      <c r="J497">
+        <v>6.7</v>
+      </c>
+      <c r="K497" t="str">
+        <v/>
+      </c>
+      <c r="L497">
+        <v>284303</v>
+      </c>
+      <c r="M497" t="str">
+        <v>tt3086442</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="str">
+        <v>Wieczór</v>
+      </c>
+      <c r="B498" t="str">
+        <v>Evening</v>
+      </c>
+      <c r="C498">
+        <v>2007</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Koltai Lajos</v>
+      </c>
+      <c r="E498" t="str">
+        <v>Susan Minot, Michael Cunningham</v>
+      </c>
+      <c r="F498" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G498">
+        <v>117</v>
+      </c>
+      <c r="H498" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I498" t="str">
+        <v/>
+      </c>
+      <c r="J498">
+        <v>5.805</v>
+      </c>
+      <c r="K498" t="str">
+        <v/>
+      </c>
+      <c r="L498">
+        <v>6022</v>
+      </c>
+      <c r="M498" t="str">
+        <v>tt0765447</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="str">
+        <v>Wieczór gier</v>
+      </c>
+      <c r="B499" t="str">
+        <v>Game Night</v>
+      </c>
+      <c r="C499">
+        <v>2018</v>
+      </c>
+      <c r="D499" t="str">
+        <v>John Francis Daley, Jonathan Goldstein</v>
+      </c>
+      <c r="E499" t="str">
+        <v>Mark Perez</v>
+      </c>
+      <c r="F499" t="str">
+        <v>Tajemnica, Komedia, Kryminał</v>
+      </c>
+      <c r="G499">
+        <v>100</v>
+      </c>
+      <c r="H499" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I499" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J499">
+        <v>6.85</v>
+      </c>
+      <c r="K499" t="str">
+        <v/>
+      </c>
+      <c r="L499">
+        <v>445571</v>
+      </c>
+      <c r="M499" t="str">
+        <v>tt2704998</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="str">
+        <v>Wilk z Wall Street</v>
+      </c>
+      <c r="B500" t="str">
+        <v>The Wolf of Wall Street</v>
+      </c>
+      <c r="C500">
+        <v>2013</v>
+      </c>
+      <c r="D500" t="str">
+        <v>Martin Scorsese</v>
+      </c>
+      <c r="E500" t="str">
+        <v>Terence Winter</v>
+      </c>
+      <c r="F500" t="str">
+        <v>Kryminał, Dramat, Komedia</v>
+      </c>
+      <c r="G500">
+        <v>179</v>
+      </c>
+      <c r="H500" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I500" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J500">
+        <v>8.026</v>
+      </c>
+      <c r="K500" t="str">
+        <v/>
+      </c>
+      <c r="L500">
+        <v>106646</v>
+      </c>
+      <c r="M500" t="str">
+        <v>tt0993846</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="str">
+        <v>Wiosna 1941</v>
+      </c>
+      <c r="B501" t="str">
+        <v>Spring 1941</v>
+      </c>
+      <c r="C501">
+        <v>2007</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Uri Barbash</v>
+      </c>
+      <c r="E501" t="str">
+        <v>Motti Lerner</v>
+      </c>
+      <c r="F501" t="str">
+        <v>Dramat, Romans, Wojenny</v>
+      </c>
+      <c r="G501">
+        <v>120</v>
+      </c>
+      <c r="H501" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I501" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J501">
+        <v>6.3</v>
+      </c>
+      <c r="K501" t="str">
+        <v/>
+      </c>
+      <c r="L501">
+        <v>53604</v>
+      </c>
+      <c r="M501" t="str">
+        <v>tt1252616</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="str">
+        <v>Wizyta</v>
+      </c>
+      <c r="B502" t="str">
+        <v>The Visit</v>
+      </c>
+      <c r="C502">
+        <v>2015</v>
+      </c>
+      <c r="D502" t="str">
+        <v>M. Night Shyamalan</v>
+      </c>
+      <c r="E502" t="str">
+        <v>M. Night Shyamalan</v>
+      </c>
+      <c r="F502" t="str">
+        <v>Horror, Thriller</v>
+      </c>
+      <c r="G502">
+        <v>94</v>
+      </c>
+      <c r="H502" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I502" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J502">
+        <v>6.324</v>
+      </c>
+      <c r="K502" t="str">
+        <v/>
+      </c>
+      <c r="L502">
+        <v>298312</v>
+      </c>
+      <c r="M502" t="str">
+        <v>tt3567288</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="str">
+        <v>World War Z</v>
+      </c>
+      <c r="B503" t="str">
+        <v/>
+      </c>
+      <c r="C503">
+        <v>2013</v>
+      </c>
+      <c r="D503" t="str">
+        <v>Marc Forster</v>
+      </c>
+      <c r="E503" t="str">
+        <v>Matthew Michael Carnahan, Drew Goddard, Damon Lindelof</v>
+      </c>
+      <c r="F503" t="str">
+        <v>Akcja, Horror, Sci-Fi, Thriller</v>
+      </c>
+      <c r="G503">
+        <v>116</v>
+      </c>
+      <c r="H503" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I503" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J503">
+        <v>6.825</v>
+      </c>
+      <c r="K503" t="str">
+        <v/>
+      </c>
+      <c r="L503">
+        <v>72190</v>
+      </c>
+      <c r="M503" t="str">
+        <v>tt0816711</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="str">
+        <v>Wredne dziewczyny</v>
+      </c>
+      <c r="B504" t="str">
+        <v>Mean Girls</v>
+      </c>
+      <c r="C504">
+        <v>2004</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Mark Waters</v>
+      </c>
+      <c r="E504" t="str">
+        <v>Tina Fey</v>
+      </c>
+      <c r="F504" t="str">
+        <v>Dramat, Komedia</v>
+      </c>
+      <c r="G504">
+        <v>97</v>
+      </c>
+      <c r="H504" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I504" t="str">
+        <v/>
+      </c>
+      <c r="J504">
+        <v>7.222</v>
+      </c>
+      <c r="K504" t="str">
+        <v/>
+      </c>
+      <c r="L504">
+        <v>10625</v>
+      </c>
+      <c r="M504" t="str">
+        <v>tt0377092</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="str">
+        <v>Wstyd</v>
+      </c>
+      <c r="B505" t="str">
+        <v>Shame</v>
+      </c>
+      <c r="C505">
+        <v>2011</v>
+      </c>
+      <c r="D505" t="str">
+        <v>Steve McQueen</v>
+      </c>
+      <c r="E505" t="str">
+        <v>Abi Morgan, Steve McQueen</v>
+      </c>
+      <c r="F505" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G505">
+        <v>102</v>
+      </c>
+      <c r="H505" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I505" t="str">
+        <v/>
+      </c>
+      <c r="J505">
+        <v>6.926</v>
+      </c>
+      <c r="K505" t="str">
+        <v/>
+      </c>
+      <c r="L505">
+        <v>76025</v>
+      </c>
+      <c r="M505" t="str">
+        <v>tt1723811</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="str">
+        <v>Wszystko gra</v>
+      </c>
+      <c r="B506" t="str">
+        <v>Match Point</v>
+      </c>
+      <c r="C506">
+        <v>2005</v>
+      </c>
+      <c r="D506" t="str">
+        <v>Woody Allen</v>
+      </c>
+      <c r="E506" t="str">
+        <v>Woody Allen</v>
+      </c>
+      <c r="F506" t="str">
+        <v>Dramat, Romans, Thriller</v>
+      </c>
+      <c r="G506">
+        <v>124</v>
+      </c>
+      <c r="H506" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I506" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J506">
+        <v>7.355</v>
+      </c>
+      <c r="K506" t="str">
+        <v/>
+      </c>
+      <c r="L506">
+        <v>116</v>
+      </c>
+      <c r="M506" t="str">
+        <v>tt0416320</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="str">
+        <v>Wszystko o Stevenie</v>
+      </c>
+      <c r="B507" t="str">
+        <v>All About Steve</v>
+      </c>
+      <c r="C507">
+        <v>2009</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Phil Traill</v>
+      </c>
+      <c r="E507" t="str">
+        <v>Kim Barker</v>
+      </c>
+      <c r="F507" t="str">
+        <v>Komedia</v>
+      </c>
+      <c r="G507">
+        <v>99</v>
+      </c>
+      <c r="H507" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I507" t="str">
+        <v/>
+      </c>
+      <c r="J507">
+        <v>4.969</v>
+      </c>
+      <c r="K507" t="str">
+        <v/>
+      </c>
+      <c r="L507">
+        <v>23706</v>
+      </c>
+      <c r="M507" t="str">
+        <v>tt0881891</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="str">
+        <v>www.strach</v>
+      </c>
+      <c r="B508" t="str">
+        <v>FearDotCom</v>
+      </c>
+      <c r="C508">
+        <v>2002</v>
+      </c>
+      <c r="D508" t="str">
+        <v>William Malone</v>
+      </c>
+      <c r="E508" t="str">
+        <v>Josephine Coyle, Moshe Diamant</v>
+      </c>
+      <c r="F508" t="str">
+        <v>Horror, Thriller, Kryminał</v>
+      </c>
+      <c r="G508">
+        <v>101</v>
+      </c>
+      <c r="H508" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I508" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J508">
+        <v>3.8</v>
+      </c>
+      <c r="K508" t="str">
+        <v/>
+      </c>
+      <c r="L508">
+        <v>9544</v>
+      </c>
+      <c r="M508" t="str">
+        <v>tt0295254</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="str">
+        <v>Wymyk</v>
+      </c>
+      <c r="B509" t="str">
+        <v>Courage</v>
+      </c>
+      <c r="C509">
+        <v>2011</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Greg Zglinski</v>
+      </c>
+      <c r="E509" t="str">
+        <v>Greg Zglinski, Janusz Margański</v>
+      </c>
+      <c r="F509" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G509">
+        <v>83</v>
+      </c>
+      <c r="H509" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I509" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J509">
+        <v>6.3</v>
+      </c>
+      <c r="K509" t="str">
+        <v/>
+      </c>
+      <c r="L509">
+        <v>96005</v>
+      </c>
+      <c r="M509" t="str">
+        <v>tt2062714</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="str">
+        <v>Wysoka Fala</v>
+      </c>
+      <c r="B510" t="str">
+        <v>Chasing Mavericks</v>
+      </c>
+      <c r="C510">
+        <v>2012</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Curtis Hanson, Michael Apted</v>
+      </c>
+      <c r="E510" t="str">
+        <v>Kario Salem, Jim Meenaghan, Brandon Hooper</v>
+      </c>
+      <c r="F510" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G510">
+        <v>116</v>
+      </c>
+      <c r="H510" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I510" t="str">
+        <v/>
+      </c>
+      <c r="J510">
+        <v>7.003</v>
+      </c>
+      <c r="K510" t="str">
+        <v/>
+      </c>
+      <c r="L510">
+        <v>82684</v>
+      </c>
+      <c r="M510" t="str">
+        <v>tt1629757</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="str">
+        <v>Wyścig</v>
+      </c>
+      <c r="B511" t="str">
+        <v>Rush</v>
+      </c>
+      <c r="C511">
+        <v>2013</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Ron Howard</v>
+      </c>
+      <c r="E511" t="str">
+        <v>Peter Morgan</v>
+      </c>
+      <c r="F511" t="str">
+        <v>Dramat, Akcja</v>
+      </c>
+      <c r="G511">
+        <v>123</v>
+      </c>
+      <c r="H511" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I511" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J511">
+        <v>7.729</v>
+      </c>
+      <c r="K511" t="str">
+        <v/>
+      </c>
+      <c r="L511">
+        <v>96721</v>
+      </c>
+      <c r="M511" t="str">
+        <v>tt1979320</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="str">
+        <v>Wyścig marzeń</v>
+      </c>
+      <c r="B512" t="str">
+        <v>Dreamer: Inspired By a True Story</v>
+      </c>
+      <c r="C512">
+        <v>2005</v>
+      </c>
+      <c r="D512" t="str">
+        <v>John Gatins</v>
+      </c>
+      <c r="E512" t="str">
+        <v>John Gatins</v>
+      </c>
+      <c r="F512" t="str">
+        <v>Dramat, Familijny</v>
+      </c>
+      <c r="G512">
+        <v>106</v>
+      </c>
+      <c r="H512" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I512" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J512">
+        <v>7.027</v>
+      </c>
+      <c r="K512" t="str">
+        <v/>
+      </c>
+      <c r="L512">
+        <v>12920</v>
+      </c>
+      <c r="M512" t="str">
+        <v>tt0418647</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="str">
+        <v>Yesterday</v>
+      </c>
+      <c r="B513" t="str">
+        <v/>
+      </c>
+      <c r="C513">
+        <v>2019</v>
+      </c>
+      <c r="D513" t="str">
+        <v>Danny Boyle</v>
+      </c>
+      <c r="E513" t="str">
+        <v>Richard Curtis, Jack Barth, Richard Curtis</v>
+      </c>
+      <c r="F513" t="str">
+        <v>Komedia, Fantasy, Muzyczny, Romans</v>
+      </c>
+      <c r="G513">
+        <v>116</v>
+      </c>
+      <c r="H513" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I513" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J513">
+        <v>6.689</v>
+      </c>
+      <c r="K513" t="str">
+        <v/>
+      </c>
+      <c r="L513">
+        <v>515195</v>
+      </c>
+      <c r="M513" t="str">
+        <v>tt8079248</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="str">
+        <v>Yuma</v>
+      </c>
+      <c r="B514" t="str">
+        <v/>
+      </c>
+      <c r="C514">
+        <v>2012</v>
+      </c>
+      <c r="D514" t="str">
+        <v>Piotr Mularuk</v>
+      </c>
+      <c r="E514" t="str">
+        <v>Wojciech Gajewicz, Piotr Mularuk</v>
+      </c>
+      <c r="F514" t="str">
+        <v>Kryminał, Dramat, Akcja</v>
+      </c>
+      <c r="G514">
+        <v>113</v>
+      </c>
+      <c r="H514" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I514" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J514">
+        <v>6.417</v>
+      </c>
+      <c r="K514" t="str">
+        <v/>
+      </c>
+      <c r="L514">
+        <v>129517</v>
+      </c>
+      <c r="M514" t="str">
+        <v>tt1743985</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="str">
+        <v>Zaginione miasto</v>
+      </c>
+      <c r="B515" t="str">
+        <v>The Lost City</v>
+      </c>
+      <c r="C515">
+        <v>2022</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Aaron Nee, Adam Nee</v>
+      </c>
+      <c r="E515" t="str">
+        <v>Adam Nee, Seth Gordon, Aaron Nee</v>
+      </c>
+      <c r="F515" t="str">
+        <v>Akcja, Przygodowy, Komedia</v>
+      </c>
+      <c r="G515">
+        <v>112</v>
+      </c>
+      <c r="H515" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I515" t="str">
+        <v/>
+      </c>
+      <c r="J515">
+        <v>6.467</v>
+      </c>
+      <c r="K515" t="str">
+        <v/>
+      </c>
+      <c r="L515">
+        <v>752623</v>
+      </c>
+      <c r="M515" t="str">
+        <v>tt13320622</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="str">
+        <v>Zagubieni</v>
+      </c>
+      <c r="B516" t="str">
+        <v>Lost</v>
+      </c>
+      <c r="C516">
+        <v>2004</v>
+      </c>
+      <c r="D516" t="str">
+        <v/>
+      </c>
+      <c r="E516" t="str">
+        <v/>
+      </c>
+      <c r="F516" t="str">
+        <v/>
+      </c>
+      <c r="G516" t="str">
+        <v/>
+      </c>
+      <c r="H516" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I516" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J516" t="str">
+        <v/>
+      </c>
+      <c r="K516" t="str">
+        <v/>
+      </c>
+      <c r="L516" t="str">
+        <v/>
+      </c>
+      <c r="M516" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="str">
+        <v>Zaklinacz koni</v>
+      </c>
+      <c r="B517" t="str">
+        <v>The Horse Whisperer</v>
+      </c>
+      <c r="C517">
+        <v>1998</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Robert Redford</v>
+      </c>
+      <c r="E517" t="str">
+        <v>Eric Roth, Richard LaGravenese</v>
+      </c>
+      <c r="F517" t="str">
+        <v>Przygodowy, Dramat, Romans</v>
+      </c>
+      <c r="G517">
+        <v>170</v>
+      </c>
+      <c r="H517" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I517" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J517">
+        <v>6.9</v>
+      </c>
+      <c r="K517" t="str">
+        <v/>
+      </c>
+      <c r="L517">
+        <v>547</v>
+      </c>
+      <c r="M517" t="str">
+        <v>tt0119314</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="str">
+        <v>Zakochana Jane</v>
+      </c>
+      <c r="B518" t="str">
+        <v>Becoming Jane</v>
+      </c>
+      <c r="C518">
+        <v>2007</v>
+      </c>
+      <c r="D518" t="str">
+        <v>Julian Jarrold</v>
+      </c>
+      <c r="E518" t="str">
+        <v>Kevin Hood, Sarah Williams</v>
+      </c>
+      <c r="F518" t="str">
+        <v>Romans, Dramat</v>
+      </c>
+      <c r="G518">
+        <v>120</v>
+      </c>
+      <c r="H518" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I518" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J518">
+        <v>7.311</v>
+      </c>
+      <c r="K518" t="str">
+        <v/>
+      </c>
+      <c r="L518">
+        <v>2977</v>
+      </c>
+      <c r="M518" t="str">
+        <v>tt0416508</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="str">
+        <v>Zapach kobiety</v>
+      </c>
+      <c r="B519" t="str">
+        <v>Scent of a Woman</v>
+      </c>
+      <c r="C519">
+        <v>1992</v>
+      </c>
+      <c r="D519" t="str">
+        <v>Martin Brest</v>
+      </c>
+      <c r="E519" t="str">
+        <v>Bo Goldman</v>
+      </c>
+      <c r="F519" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G519">
+        <v>157</v>
+      </c>
+      <c r="H519" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I519" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J519">
+        <v>7.777</v>
+      </c>
+      <c r="K519" t="str">
+        <v/>
+      </c>
+      <c r="L519">
+        <v>9475</v>
+      </c>
+      <c r="M519" t="str">
+        <v>tt0105323</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="str">
+        <v>Zapaśnik</v>
+      </c>
+      <c r="B520" t="str">
+        <v>The Wrestler</v>
+      </c>
+      <c r="C520">
+        <v>2008</v>
+      </c>
+      <c r="D520" t="str">
+        <v>Darren Aronofsky</v>
+      </c>
+      <c r="E520" t="str">
+        <v>Robert D. Siegel</v>
+      </c>
+      <c r="F520" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G520">
+        <v>109</v>
+      </c>
+      <c r="H520" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I520" t="str">
+        <v/>
+      </c>
+      <c r="J520">
+        <v>7.537</v>
+      </c>
+      <c r="K520" t="str">
+        <v/>
+      </c>
+      <c r="L520">
+        <v>12163</v>
+      </c>
+      <c r="M520" t="str">
+        <v>tt1125849</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="str">
+        <v>Zaplątani</v>
+      </c>
+      <c r="B521" t="str">
+        <v>Tangled</v>
+      </c>
+      <c r="C521">
+        <v>2010</v>
+      </c>
+      <c r="D521" t="str">
+        <v>Byron Howard, Nathan Greno</v>
+      </c>
+      <c r="E521" t="str">
+        <v>Dan Fogelman</v>
+      </c>
+      <c r="F521" t="str">
+        <v>Animacja, Familijny, Przygodowy</v>
+      </c>
+      <c r="G521">
+        <v>100</v>
+      </c>
+      <c r="H521" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I521" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J521">
+        <v>7.609</v>
+      </c>
+      <c r="K521" t="str">
+        <v/>
+      </c>
+      <c r="L521">
+        <v>38757</v>
+      </c>
+      <c r="M521" t="str">
+        <v>tt0398286</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str">
+        <v>Zaułek koszmarów</v>
+      </c>
+      <c r="B522" t="str">
+        <v>Nightmare Alley</v>
+      </c>
+      <c r="C522">
+        <v>2021</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Guillermo del Toro</v>
+      </c>
+      <c r="E522" t="str">
+        <v>Guillermo del Toro, Kim Morgan</v>
+      </c>
+      <c r="F522" t="str">
+        <v>Kryminał, Dramat, Thriller</v>
+      </c>
+      <c r="G522">
+        <v>151</v>
+      </c>
+      <c r="H522" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I522" t="str">
+        <v/>
+      </c>
+      <c r="J522">
+        <v>6.959</v>
+      </c>
+      <c r="K522" t="str">
+        <v/>
+      </c>
+      <c r="L522">
+        <v>597208</v>
+      </c>
+      <c r="M522" t="str">
+        <v>tt7740496</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str">
+        <v>Zbyt wiele</v>
+      </c>
+      <c r="B523" t="str">
+        <v>Two Much</v>
+      </c>
+      <c r="C523">
+        <v>1995</v>
+      </c>
+      <c r="D523" t="str">
+        <v>Fernando Trueba</v>
+      </c>
+      <c r="E523" t="str">
+        <v>David Trueba, Fernando Trueba</v>
+      </c>
+      <c r="F523" t="str">
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G523">
+        <v>118</v>
+      </c>
+      <c r="H523" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I523" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J523">
+        <v>5.37</v>
+      </c>
+      <c r="K523" t="str">
+        <v/>
+      </c>
+      <c r="L523">
+        <v>46029</v>
+      </c>
+      <c r="M523" t="str">
+        <v>tt0118001</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str">
+        <v>Zejście</v>
+      </c>
+      <c r="B524" t="str">
+        <v>The Descent</v>
+      </c>
+      <c r="C524">
+        <v>2005</v>
+      </c>
+      <c r="D524" t="str">
+        <v>Neil Marshall</v>
+      </c>
+      <c r="E524" t="str">
+        <v>Neil Marshall</v>
+      </c>
+      <c r="F524" t="str">
+        <v>Przygodowy, Horror</v>
+      </c>
+      <c r="G524">
+        <v>99</v>
+      </c>
+      <c r="H524" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I524" t="str">
+        <v/>
+      </c>
+      <c r="J524">
+        <v>6.979</v>
+      </c>
+      <c r="K524" t="str">
+        <v/>
+      </c>
+      <c r="L524">
+        <v>9392</v>
+      </c>
+      <c r="M524" t="str">
+        <v>tt0435625</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str">
+        <v>Zemsta</v>
+      </c>
+      <c r="B525" t="str">
+        <v>Revenge</v>
+      </c>
+      <c r="C525">
+        <v>2018</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Coralie Fargeat</v>
+      </c>
+      <c r="E525" t="str">
+        <v>Coralie Fargeat</v>
+      </c>
+      <c r="F525" t="str">
+        <v>Akcja, Horror, Thriller</v>
+      </c>
+      <c r="G525">
+        <v>108</v>
+      </c>
+      <c r="H525" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I525" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J525">
+        <v>6.507</v>
+      </c>
+      <c r="K525" t="str">
+        <v/>
+      </c>
+      <c r="L525">
+        <v>467938</v>
+      </c>
+      <c r="M525" t="str">
+        <v>tt6738136</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str">
+        <v>Zeszłej nocy</v>
+      </c>
+      <c r="B526" t="str">
+        <v>Last Night</v>
+      </c>
+      <c r="C526">
+        <v>2010</v>
+      </c>
+      <c r="D526" t="str">
+        <v>Massy Tadjedin</v>
+      </c>
+      <c r="E526" t="str">
+        <v>Massy Tadjedin</v>
+      </c>
+      <c r="F526" t="str">
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G526">
+        <v>90</v>
+      </c>
+      <c r="H526" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I526" t="str">
+        <v/>
+      </c>
+      <c r="J526">
+        <v>6.147</v>
+      </c>
+      <c r="K526" t="str">
+        <v/>
+      </c>
+      <c r="L526">
+        <v>23830</v>
+      </c>
+      <c r="M526" t="str">
+        <v>tt1294688</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str">
+        <v>Zielona mila</v>
+      </c>
+      <c r="B527" t="str">
+        <v>The Green Mile</v>
+      </c>
+      <c r="C527">
+        <v>1999</v>
+      </c>
+      <c r="D527" t="str">
+        <v>Frank Darabont</v>
+      </c>
+      <c r="E527" t="str">
+        <v>Frank Darabont</v>
+      </c>
+      <c r="F527" t="str">
+        <v>Fantasy, Dramat, Kryminał</v>
+      </c>
+      <c r="G527">
+        <v>188</v>
+      </c>
+      <c r="H527" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I527" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J527">
+        <v>8.503</v>
+      </c>
+      <c r="K527" t="str">
+        <v/>
+      </c>
+      <c r="L527">
+        <v>497</v>
+      </c>
+      <c r="M527" t="str">
+        <v>tt0120689</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str">
+        <v>Zimowa opowieść</v>
+      </c>
+      <c r="B528" t="str">
+        <v>Winter&amp;#x27;s Tale</v>
+      </c>
+      <c r="C528">
+        <v>2014</v>
+      </c>
+      <c r="D528" t="str">
+        <v>Akiva Goldsman</v>
+      </c>
+      <c r="E528" t="str">
+        <v>Akiva Goldsman</v>
+      </c>
+      <c r="F528" t="str">
+        <v>Dramat, Fantasy, Tajemnica, Romans</v>
+      </c>
+      <c r="G528">
+        <v>118</v>
+      </c>
+      <c r="H528" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I528" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J528">
+        <v>6.269</v>
+      </c>
+      <c r="K528" t="str">
+        <v/>
+      </c>
+      <c r="L528">
+        <v>137321</v>
+      </c>
+      <c r="M528" t="str">
+        <v>tt1837709</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="str">
+        <v>Zła kobieta</v>
+      </c>
+      <c r="B529" t="str">
+        <v>Bad Teacher</v>
+      </c>
+      <c r="C529">
+        <v>2011</v>
+      </c>
+      <c r="D529" t="str">
+        <v>Jake Kasdan</v>
+      </c>
+      <c r="E529" t="str">
+        <v>Gene Stupnitsky, Lee Eisenberg</v>
+      </c>
+      <c r="F529" t="str">
+        <v>Komedia</v>
+      </c>
+      <c r="G529">
+        <v>97</v>
+      </c>
+      <c r="H529" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I529" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J529">
+        <v>5.612</v>
+      </c>
+      <c r="K529" t="str">
+        <v/>
+      </c>
+      <c r="L529">
+        <v>52449</v>
+      </c>
+      <c r="M529" t="str">
+        <v>tt1284575</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str">
+        <v>Złodziejka książek</v>
+      </c>
+      <c r="B530" t="str">
+        <v>The Book Thief</v>
+      </c>
+      <c r="C530">
+        <v>2013</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Brian Percival</v>
+      </c>
+      <c r="E530" t="str">
+        <v>Michael Petroni</v>
+      </c>
+      <c r="F530" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G530">
+        <v>131</v>
+      </c>
+      <c r="H530" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I530" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J530">
+        <v>7.491</v>
+      </c>
+      <c r="K530" t="str">
+        <v/>
+      </c>
+      <c r="L530">
+        <v>203833</v>
+      </c>
+      <c r="M530" t="str">
+        <v>tt0816442</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str">
+        <v>Znamię</v>
+      </c>
+      <c r="B531" t="str">
+        <v>Dragonfly</v>
+      </c>
+      <c r="C531">
+        <v>2002</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Tom Shadyac</v>
+      </c>
+      <c r="E531" t="str">
+        <v/>
+      </c>
+      <c r="F531" t="str">
+        <v>Dramat, Thriller, Fantasy</v>
+      </c>
+      <c r="G531">
+        <v>104</v>
+      </c>
+      <c r="H531" t="str">
+        <v>Do obejrzenia</v>
+      </c>
+      <c r="I531" t="str">
+        <v/>
+      </c>
+      <c r="J531">
+        <v>6.525</v>
+      </c>
+      <c r="K531" t="str">
+        <v/>
+      </c>
+      <c r="L531">
+        <v>10052</v>
+      </c>
+      <c r="M531" t="str">
+        <v>tt0259288</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str">
+        <v>Zniknięcia</v>
+      </c>
+      <c r="B532" t="str">
+        <v>Weapons</v>
+      </c>
+      <c r="C532">
+        <v>2025</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Zach Cregger</v>
+      </c>
+      <c r="E532" t="str">
+        <v>Zach Cregger</v>
+      </c>
+      <c r="F532" t="str">
+        <v>Horror, Tajemnica</v>
+      </c>
+      <c r="G532">
+        <v>128</v>
+      </c>
+      <c r="H532" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I532" t="str">
+        <v/>
+      </c>
+      <c r="J532">
+        <v>7.274</v>
+      </c>
+      <c r="K532" t="str">
+        <v/>
+      </c>
+      <c r="L532">
+        <v>1078605</v>
+      </c>
+      <c r="M532" t="str">
+        <v>tt26581740</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str">
+        <v>Zombie Express</v>
+      </c>
+      <c r="B533" t="str">
+        <v>Train to Busan</v>
+      </c>
+      <c r="C533">
+        <v>2016</v>
+      </c>
+      <c r="D533" t="str">
+        <v>연상호</v>
+      </c>
+      <c r="E533" t="str">
+        <v>Park Joo-suk</v>
+      </c>
+      <c r="F533" t="str">
+        <v>Horror, Thriller, Akcja, Przygodowy</v>
+      </c>
+      <c r="G533">
+        <v>118</v>
+      </c>
+      <c r="H533" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I533" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J533">
+        <v>7.747</v>
+      </c>
+      <c r="K533" t="str">
+        <v/>
+      </c>
+      <c r="L533">
+        <v>396535</v>
+      </c>
+      <c r="M533" t="str">
+        <v>tt5700672</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str">
+        <v>Zostań, jeśli kochasz</v>
+      </c>
+      <c r="B534" t="str">
+        <v>If I Stay</v>
+      </c>
+      <c r="C534">
+        <v>2014</v>
+      </c>
+      <c r="D534" t="str">
+        <v>R. J. Cutler</v>
+      </c>
+      <c r="E534" t="str">
+        <v>Shauna Cross</v>
+      </c>
+      <c r="F534" t="str">
+        <v>Dramat</v>
+      </c>
+      <c r="G534">
+        <v>106</v>
+      </c>
+      <c r="H534" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I534" t="str">
+        <v/>
+      </c>
+      <c r="J534">
+        <v>7.356</v>
+      </c>
+      <c r="K534" t="str">
+        <v/>
+      </c>
+      <c r="L534">
+        <v>249164</v>
+      </c>
+      <c r="M534" t="str">
+        <v>tt1355630</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str">
+        <v>Zostańmy przyjaciółmi</v>
+      </c>
+      <c r="B535" t="str">
+        <v>Just Friends</v>
+      </c>
+      <c r="C535">
+        <v>2005</v>
+      </c>
+      <c r="D535" t="str">
+        <v>Roger Kumble</v>
+      </c>
+      <c r="E535" t="str">
+        <v>Adam &amp;#x27;Tex&amp;#x27; Davis</v>
+      </c>
+      <c r="F535" t="str">
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G535">
+        <v>96</v>
+      </c>
+      <c r="H535" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I535" t="str">
+        <v>Blu-ray</v>
+      </c>
+      <c r="J535">
+        <v>6.219</v>
+      </c>
+      <c r="K535" t="str">
+        <v/>
+      </c>
+      <c r="L535">
+        <v>10033</v>
+      </c>
+      <c r="M535" t="str">
+        <v>tt0433400</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str">
+        <v>Zwierzęta nocy</v>
+      </c>
+      <c r="B536" t="str">
+        <v>Nocturnal Animals</v>
+      </c>
+      <c r="C536">
+        <v>2016</v>
+      </c>
+      <c r="D536" t="str">
+        <v>Tom Ford</v>
+      </c>
+      <c r="E536" t="str">
+        <v>Tom Ford</v>
+      </c>
+      <c r="F536" t="str">
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G536">
+        <v>115</v>
+      </c>
+      <c r="H536" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I536" t="str">
+        <v/>
+      </c>
+      <c r="J536">
+        <v>7.413</v>
+      </c>
+      <c r="K536" t="str">
+        <v/>
+      </c>
+      <c r="L536">
+        <v>340666</v>
+      </c>
+      <c r="M536" t="str">
+        <v>tt4550098</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str">
+        <v>Zwierzogród</v>
+      </c>
+      <c r="B537" t="str">
+        <v>Zootopia</v>
+      </c>
+      <c r="C537">
+        <v>2016</v>
+      </c>
+      <c r="D537" t="str">
+        <v>Byron Howard, Rich Moore</v>
+      </c>
+      <c r="E537" t="str">
+        <v>Jared Bush, Phil Johnston, Byron Howard</v>
+      </c>
+      <c r="F537" t="str">
+        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+      </c>
+      <c r="G537">
+        <v>108</v>
+      </c>
+      <c r="H537" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I537" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J537">
+        <v>7.757</v>
+      </c>
+      <c r="K537" t="str">
+        <v/>
+      </c>
+      <c r="L537">
+        <v>269149</v>
+      </c>
+      <c r="M537" t="str">
+        <v>tt2948356</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str">
+        <v>Życie przed oczami</v>
+      </c>
+      <c r="B538" t="str">
+        <v>The Life Before Her Eyes</v>
+      </c>
+      <c r="C538">
+        <v>2007</v>
+      </c>
+      <c r="D538" t="str">
+        <v>Вадим Перельман</v>
+      </c>
+      <c r="E538" t="str">
+        <v>Laura Kasischke, Emil Stern</v>
+      </c>
+      <c r="F538" t="str">
+        <v>Thriller, Dramat, Tajemnica</v>
+      </c>
+      <c r="G538">
+        <v>90</v>
+      </c>
+      <c r="H538" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I538" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J538">
+        <v>6.1</v>
+      </c>
+      <c r="K538" t="str">
+        <v/>
+      </c>
+      <c r="L538">
+        <v>13079</v>
+      </c>
+      <c r="M538" t="str">
+        <v>tt0815178</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str">
         <v>Życie za życie</v>
       </c>
-      <c r="B323" t="str">
+      <c r="B539" t="str">
+        <v>Maiden Bridge</v>
+      </c>
+      <c r="C539">
+        <v>1976</v>
+      </c>
+      <c r="D539" t="str">
+        <v>Miomir &amp;#x27;Miki&amp;#x27; Stamenković</v>
+      </c>
+      <c r="E539" t="str">
+        <v>Petar Dulović</v>
+      </c>
+      <c r="F539" t="str">
+        <v>Wojenny</v>
+      </c>
+      <c r="G539">
+        <v>95</v>
+      </c>
+      <c r="H539" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I539" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J539">
+        <v>6.3</v>
+      </c>
+      <c r="K539" t="str">
+        <v/>
+      </c>
+      <c r="L539">
+        <v>314211</v>
+      </c>
+      <c r="M539" t="str">
+        <v>tt0074405</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str">
+        <v>Życie za życie</v>
+      </c>
+      <c r="B540" t="str">
         <v>The Life of David Gale</v>
       </c>
-      <c r="C323">
+      <c r="C540">
         <v>2003</v>
       </c>
-      <c r="D323" t="str">
+      <c r="D540" t="str">
         <v>Alan Parker</v>
       </c>
-      <c r="E323" t="str">
+      <c r="E540" t="str">
         <v>Charles Randolph</v>
       </c>
-      <c r="F323" t="str">
+      <c r="F540" t="str">
         <v>Dramat, Thriller, Kryminał</v>
       </c>
-      <c r="G323">
+      <c r="G540">
         <v>130</v>
       </c>
-      <c r="H323" t="str">
-[...5 lines deleted...]
-      <c r="J323">
+      <c r="H540" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I540" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J540">
         <v>7.434</v>
       </c>
-      <c r="K323" t="str">
-[...2 lines deleted...]
-      <c r="L323">
+      <c r="K540" t="str">
+        <v/>
+      </c>
+      <c r="L540">
         <v>11615</v>
       </c>
-      <c r="M323" t="str">
+      <c r="M540" t="str">
         <v>tt0289992</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str">
+        <v>Życiowe rozterki</v>
+      </c>
+      <c r="B541" t="str">
+        <v>The Good Girl</v>
+      </c>
+      <c r="C541">
+        <v>2002</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Miguel Arteta</v>
+      </c>
+      <c r="E541" t="str">
+        <v>Mike White</v>
+      </c>
+      <c r="F541" t="str">
+        <v>Dramat, Komedia, Romans</v>
+      </c>
+      <c r="G541">
+        <v>93</v>
+      </c>
+      <c r="H541" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I541" t="str">
+        <v/>
+      </c>
+      <c r="J541">
+        <v>6.222</v>
+      </c>
+      <c r="K541" t="str">
+        <v/>
+      </c>
+      <c r="L541">
+        <v>9962</v>
+      </c>
+      <c r="M541" t="str">
+        <v>tt0279113</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M323"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M541"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kolekcja filmów</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 