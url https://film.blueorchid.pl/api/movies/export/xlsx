--- v2 (2026-04-17)
+++ v3 (2026-06-09)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M541"/>
+  <dimension ref="A1:M546"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="40.83203125" customWidth="1"/>
     <col min="2" max="2" width="40.83203125" customWidth="1"/>
     <col min="3" max="3" width="6.83203125" customWidth="1"/>
     <col min="4" max="4" width="25.83203125" customWidth="1"/>
     <col min="5" max="5" width="25.83203125" customWidth="1"/>
     <col min="6" max="6" width="25.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="6.83203125" customWidth="1"/>
     <col min="11" max="11" width="30.83203125" customWidth="1"/>
     <col min="12" max="12" width="10.83203125" customWidth="1"/>
     <col min="13" max="13" width="12.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Tytuł polski</v>
       </c>
       <c r="B1" t="str">
         <v>Tytuł angielski</v>
@@ -3958,18706 +3958,18911 @@
       </c>
       <c r="G86">
         <v>112</v>
       </c>
       <c r="H86" t="str">
         <v>Do obejrzenia</v>
       </c>
       <c r="I86" t="str">
         <v/>
       </c>
       <c r="J86">
         <v>6.472</v>
       </c>
       <c r="K86" t="str">
         <v/>
       </c>
       <c r="L86">
         <v>2046</v>
       </c>
       <c r="M86" t="str">
         <v>tt0219699</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Drapacz Chmur</v>
+        <v>Down in the Valley</v>
       </c>
       <c r="B87" t="str">
-        <v>Skyscraper</v>
+        <v/>
       </c>
       <c r="C87">
-        <v>2018</v>
+        <v>2005</v>
       </c>
       <c r="D87" t="str">
-        <v>Rawson Marshall Thurber</v>
+        <v>David Jacobson</v>
       </c>
       <c r="E87" t="str">
-        <v>Rawson Marshall Thurber</v>
+        <v>David Jacobson</v>
       </c>
       <c r="F87" t="str">
-        <v>Akcja, Thriller, Przygodowy</v>
+        <v>Dramat, Romans, Thriller, Western</v>
       </c>
       <c r="G87">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="H87" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I87" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J87">
-        <v>6.316</v>
+        <v>5.935</v>
       </c>
       <c r="K87" t="str">
         <v/>
       </c>
       <c r="L87">
-        <v>447200</v>
+        <v>7870</v>
       </c>
       <c r="M87" t="str">
-        <v>tt5758778</v>
+        <v>tt0398027</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Drive</v>
+        <v>Drapacz Chmur</v>
       </c>
       <c r="B88" t="str">
-        <v/>
+        <v>Skyscraper</v>
       </c>
       <c r="C88">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D88" t="str">
-        <v>Nicolas Winding Refn</v>
+        <v>Rawson Marshall Thurber</v>
       </c>
       <c r="E88" t="str">
-        <v>Hossein Amini</v>
+        <v>Rawson Marshall Thurber</v>
       </c>
       <c r="F88" t="str">
-        <v>Dramat, Thriller, Kryminał</v>
+        <v>Akcja, Thriller, Przygodowy</v>
       </c>
       <c r="G88">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H88" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I88" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J88">
-        <v>7.583</v>
+        <v>6.316</v>
       </c>
       <c r="K88" t="str">
         <v/>
       </c>
       <c r="L88">
-        <v>64690</v>
+        <v>447200</v>
       </c>
       <c r="M88" t="str">
-        <v>tt0780504</v>
+        <v>tt5758778</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Droga bez powrotu</v>
+        <v>Drive</v>
       </c>
       <c r="B89" t="str">
-        <v>Wrong Turn</v>
+        <v/>
       </c>
       <c r="C89">
-        <v>2003</v>
+        <v>2011</v>
       </c>
       <c r="D89" t="str">
-        <v>Rob Schmidt</v>
+        <v>Nicolas Winding Refn</v>
       </c>
       <c r="E89" t="str">
-        <v>Alan B. McElroy</v>
+        <v>Hossein Amini</v>
       </c>
       <c r="F89" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Thriller, Kryminał</v>
       </c>
       <c r="G89">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="H89" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I89" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J89">
-        <v>6.4</v>
+        <v>7.583</v>
       </c>
       <c r="K89" t="str">
         <v/>
       </c>
       <c r="L89">
-        <v>9902</v>
+        <v>64690</v>
       </c>
       <c r="M89" t="str">
-        <v>tt0295700</v>
+        <v>tt0780504</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Droga do El Dorado</v>
+        <v>Droga bez powrotu</v>
       </c>
       <c r="B90" t="str">
-        <v>The Road to El Dorado</v>
+        <v>Wrong Turn</v>
       </c>
       <c r="C90">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D90" t="str">
-        <v>Bibo Bergeron, Don Paul</v>
+        <v>Rob Schmidt</v>
       </c>
       <c r="E90" t="str">
-        <v>Ted Elliott, Terry Rossio</v>
+        <v>Alan B. McElroy</v>
       </c>
       <c r="F90" t="str">
-        <v>Familijny, Przygodowy, Animacja, Komedia, Fantasy</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G90">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H90" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I90" t="str">
         <v>DVD</v>
       </c>
       <c r="J90">
-        <v>7.251</v>
+        <v>6.4</v>
       </c>
       <c r="K90" t="str">
         <v/>
       </c>
       <c r="L90">
-        <v>10501</v>
+        <v>9902</v>
       </c>
       <c r="M90" t="str">
-        <v>tt0138749</v>
+        <v>tt0295700</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Droga do szczęścia</v>
+        <v>Droga do El Dorado</v>
       </c>
       <c r="B91" t="str">
-        <v>Revolutionary Road</v>
+        <v>The Road to El Dorado</v>
       </c>
       <c r="C91">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="D91" t="str">
-        <v>Sam Mendes</v>
+        <v>Bibo Bergeron, Don Paul</v>
       </c>
       <c r="E91" t="str">
-        <v>Justin Haythe</v>
+        <v>Ted Elliott, Terry Rossio</v>
       </c>
       <c r="F91" t="str">
-        <v>Dramat, Romans</v>
+        <v>Familijny, Przygodowy, Animacja, Komedia, Fantasy</v>
       </c>
       <c r="G91">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="H91" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I91" t="str">
         <v>DVD</v>
       </c>
       <c r="J91">
-        <v>6.982</v>
+        <v>7.251</v>
       </c>
       <c r="K91" t="str">
         <v/>
       </c>
       <c r="L91">
-        <v>4148</v>
+        <v>10501</v>
       </c>
       <c r="M91" t="str">
-        <v>tt0959337</v>
+        <v>tt0138749</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Druhny</v>
+        <v>Droga do szczęścia</v>
       </c>
       <c r="B92" t="str">
-        <v>Bridesmaids</v>
+        <v>Revolutionary Road</v>
       </c>
       <c r="C92">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="D92" t="str">
-        <v>Paul Feig</v>
+        <v>Sam Mendes</v>
       </c>
       <c r="E92" t="str">
-        <v>Kristen Wiig, Annie Mumolo</v>
+        <v>Justin Haythe</v>
       </c>
       <c r="F92" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G92">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="H92" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I92" t="str">
         <v>DVD</v>
       </c>
       <c r="J92">
-        <v>6.515</v>
+        <v>6.982</v>
       </c>
       <c r="K92" t="str">
         <v/>
       </c>
       <c r="L92">
-        <v>55721</v>
+        <v>4148</v>
       </c>
       <c r="M92" t="str">
-        <v>tt1478338</v>
+        <v>tt0959337</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Duchy Inisherin</v>
+        <v>Druhny</v>
       </c>
       <c r="B93" t="str">
-        <v>The Banshees of Inisherin</v>
+        <v>Bridesmaids</v>
       </c>
       <c r="C93">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="D93" t="str">
-        <v>Martin McDonagh</v>
+        <v>Paul Feig</v>
       </c>
       <c r="E93" t="str">
-        <v>Martin McDonagh</v>
+        <v>Kristen Wiig, Annie Mumolo</v>
       </c>
       <c r="F93" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G93">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="H93" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I93" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J93">
-        <v>7.462</v>
+        <v>6.515</v>
       </c>
       <c r="K93" t="str">
         <v/>
       </c>
       <c r="L93">
-        <v>674324</v>
+        <v>55721</v>
       </c>
       <c r="M93" t="str">
-        <v>tt11813216</v>
+        <v>tt1478338</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Duchy moich byłych</v>
+        <v>Duchy Inisherin</v>
       </c>
       <c r="B94" t="str">
-        <v>Ghosts of Girlfriends Past</v>
+        <v>The Banshees of Inisherin</v>
       </c>
       <c r="C94">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="D94" t="str">
-        <v>Mark Waters</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="E94" t="str">
-        <v>Jon Lucas, Scott Moore</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="F94" t="str">
-        <v>Romans, Komedia, Fantasy</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G94">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="H94" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I94" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J94">
-        <v>5.958</v>
+        <v>7.462</v>
       </c>
       <c r="K94" t="str">
         <v/>
       </c>
       <c r="L94">
-        <v>12556</v>
+        <v>674324</v>
       </c>
       <c r="M94" t="str">
-        <v>tt0821640</v>
+        <v>tt11813216</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Duma i uprzedzenie</v>
+        <v>Duchy moich byłych</v>
       </c>
       <c r="B95" t="str">
-        <v>Pride &amp;amp; Prejudice</v>
+        <v>Ghosts of Girlfriends Past</v>
       </c>
       <c r="C95">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D95" t="str">
-        <v>Joe Wright</v>
+        <v>Mark Waters</v>
       </c>
       <c r="E95" t="str">
-        <v>Deborah Moggach</v>
+        <v>Jon Lucas, Scott Moore</v>
       </c>
       <c r="F95" t="str">
-        <v>Dramat, Romans</v>
+        <v>Romans, Komedia, Fantasy</v>
       </c>
       <c r="G95">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="H95" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I95" t="str">
         <v>DVD</v>
       </c>
       <c r="J95">
-        <v>8.052</v>
+        <v>5.958</v>
       </c>
       <c r="K95" t="str">
         <v/>
       </c>
       <c r="L95">
-        <v>4348</v>
+        <v>12556</v>
       </c>
       <c r="M95" t="str">
-        <v>tt0414387</v>
+        <v>tt0821640</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Duma: Podróż do domu</v>
+        <v>Duma i uprzedzenie</v>
       </c>
       <c r="B96" t="str">
-        <v>Duma</v>
+        <v>Pride &amp;amp; Prejudice</v>
       </c>
       <c r="C96">
         <v>2005</v>
       </c>
       <c r="D96" t="str">
-        <v>Carroll Ballard</v>
+        <v>Joe Wright</v>
       </c>
       <c r="E96" t="str">
-        <v>Carol Cawthra, Carol Cawthra Hopcraft, Xan Hopcraft</v>
+        <v>Deborah Moggach</v>
       </c>
       <c r="F96" t="str">
-        <v>Przygodowy, Dramat, Familijny</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G96">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="H96" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I96" t="str">
         <v>DVD</v>
       </c>
       <c r="J96">
-        <v>7.3</v>
+        <v>8.052</v>
       </c>
       <c r="K96" t="str">
         <v/>
       </c>
       <c r="L96">
-        <v>15907</v>
+        <v>4348</v>
       </c>
       <c r="M96" t="str">
-        <v>tt0361715</v>
+        <v>tt0414387</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Dumbo</v>
+        <v>Duma: Podróż do domu</v>
       </c>
       <c r="B97" t="str">
-        <v/>
+        <v>Duma</v>
       </c>
       <c r="C97">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="D97" t="str">
-        <v>Tim Burton</v>
+        <v>Carroll Ballard</v>
       </c>
       <c r="E97" t="str">
-        <v>Ehren Kruger</v>
+        <v>Carol Cawthra, Carol Cawthra Hopcraft, Xan Hopcraft</v>
       </c>
       <c r="F97" t="str">
-        <v>Familijny, Fantasy, Przygodowy</v>
+        <v>Przygodowy, Dramat, Familijny</v>
       </c>
       <c r="G97">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="H97" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I97" t="str">
         <v>DVD</v>
       </c>
       <c r="J97">
-        <v>6.591</v>
+        <v>7.3</v>
       </c>
       <c r="K97" t="str">
         <v/>
       </c>
       <c r="L97">
-        <v>329996</v>
+        <v>15907</v>
       </c>
       <c r="M97" t="str">
-        <v>tt3861390</v>
+        <v>tt0361715</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Dziennik Bridget Jones</v>
+        <v>Dumbo</v>
       </c>
       <c r="B98" t="str">
-        <v>Bridget Jones&amp;#x27;s Diary</v>
+        <v/>
       </c>
       <c r="C98">
-        <v>2001</v>
+        <v>2019</v>
       </c>
       <c r="D98" t="str">
-        <v>Sharon Maguire</v>
+        <v>Tim Burton</v>
       </c>
       <c r="E98" t="str">
-        <v>Richard Curtis, Andrew Davies, Helen Fielding</v>
+        <v>Ehren Kruger</v>
       </c>
       <c r="F98" t="str">
-        <v>Komedia, Romans, Dramat</v>
+        <v>Familijny, Fantasy, Przygodowy</v>
       </c>
       <c r="G98">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="H98" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I98" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J98">
-        <v>6.7</v>
+        <v>6.591</v>
       </c>
       <c r="K98" t="str">
         <v/>
       </c>
       <c r="L98">
-        <v>634</v>
+        <v>329996</v>
       </c>
       <c r="M98" t="str">
-        <v>tt0243155</v>
+        <v>tt3861390</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Dzień z Życia Blondynki</v>
+        <v>Dziennik Bridget Jones</v>
       </c>
       <c r="B99" t="str">
-        <v>Walk of Shame</v>
+        <v>Bridget Jones&amp;#x27;s Diary</v>
       </c>
       <c r="C99">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="D99" t="str">
-        <v>Steven Brill</v>
+        <v>Sharon Maguire</v>
       </c>
       <c r="E99" t="str">
-        <v>Steven Brill</v>
+        <v>Richard Curtis, Andrew Davies, Helen Fielding</v>
       </c>
       <c r="F99" t="str">
-        <v>Komedia</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G99">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H99" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I99" t="str">
         <v/>
       </c>
       <c r="J99">
-        <v>5.967</v>
+        <v>6.7</v>
       </c>
       <c r="K99" t="str">
         <v/>
       </c>
       <c r="L99">
-        <v>187596</v>
+        <v>634</v>
       </c>
       <c r="M99" t="str">
-        <v>tt2463288</v>
+        <v>tt0243155</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Dziewczyna i chłopak wszystko na opak</v>
+        <v>Dzień z Życia Blondynki</v>
       </c>
       <c r="B100" t="str">
-        <v>Flipped</v>
+        <v>Walk of Shame</v>
       </c>
       <c r="C100">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D100" t="str">
-        <v>Rob Reiner</v>
+        <v>Steven Brill</v>
       </c>
       <c r="E100" t="str">
-        <v>Andrew Scheinman, Rob Reiner</v>
+        <v>Steven Brill</v>
       </c>
       <c r="F100" t="str">
-        <v>Romans, Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G100">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H100" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I100" t="str">
         <v/>
       </c>
       <c r="J100">
-        <v>8</v>
+        <v>5.967</v>
       </c>
       <c r="K100" t="str">
         <v/>
       </c>
       <c r="L100">
-        <v>43949</v>
+        <v>187596</v>
       </c>
       <c r="M100" t="str">
-        <v>tt0817177</v>
+        <v>tt2463288</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Dziewczyna moich koszmarów</v>
+        <v>Dziewczyna i chłopak wszystko na opak</v>
       </c>
       <c r="B101" t="str">
-        <v>The Heartbreak Kid</v>
+        <v>Flipped</v>
       </c>
       <c r="C101">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D101" t="str">
-        <v>Bobby Farrelly, Peter Farrelly</v>
+        <v>Rob Reiner</v>
       </c>
       <c r="E101" t="str">
-        <v>Bobby Farrelly, Leslie Dixon, Scot Armstrong</v>
+        <v>Andrew Scheinman, Rob Reiner</v>
       </c>
       <c r="F101" t="str">
-        <v>Komedia, Romans</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G101">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="H101" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I101" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J101">
-        <v>5.739</v>
+        <v>8</v>
       </c>
       <c r="K101" t="str">
         <v/>
       </c>
       <c r="L101">
-        <v>9038</v>
+        <v>43949</v>
       </c>
       <c r="M101" t="str">
-        <v>tt0408839</v>
+        <v>tt0817177</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Dziewczyna mojego kumpla</v>
+        <v>Dziewczyna moich koszmarów</v>
       </c>
       <c r="B102" t="str">
-        <v>My Best Friend&amp;#x27;s Girl</v>
+        <v>The Heartbreak Kid</v>
       </c>
       <c r="C102">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D102" t="str">
-        <v>Howard Deutch</v>
+        <v>Bobby Farrelly, Peter Farrelly</v>
       </c>
       <c r="E102" t="str">
-        <v>Jordan Cahan</v>
+        <v>Bobby Farrelly, Leslie Dixon, Scot Armstrong</v>
       </c>
       <c r="F102" t="str">
-        <v>Romans, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G102">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="H102" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I102" t="str">
         <v>DVD</v>
       </c>
       <c r="J102">
-        <v>5.649</v>
+        <v>5.739</v>
       </c>
       <c r="K102" t="str">
         <v/>
       </c>
       <c r="L102">
-        <v>13596</v>
+        <v>9038</v>
       </c>
       <c r="M102" t="str">
-        <v>tt1046163</v>
+        <v>tt0408839</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Dziewczyna z pociągu</v>
+        <v>Dziewczyna mojego kumpla</v>
       </c>
       <c r="B103" t="str">
-        <v>The Girl on the Train</v>
+        <v>My Best Friend&amp;#x27;s Girl</v>
       </c>
       <c r="C103">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="D103" t="str">
-        <v>Tate Taylor</v>
+        <v>Howard Deutch</v>
       </c>
       <c r="E103" t="str">
-        <v>Erin Cressida Wilson</v>
+        <v>Jordan Cahan</v>
       </c>
       <c r="F103" t="str">
-        <v>Kryminał, Tajemnica, Thriller</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G103">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="H103" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I103" t="str">
         <v>DVD</v>
       </c>
       <c r="J103">
-        <v>6.444</v>
+        <v>5.649</v>
       </c>
       <c r="K103" t="str">
         <v/>
       </c>
       <c r="L103">
-        <v>346685</v>
+        <v>13596</v>
       </c>
       <c r="M103" t="str">
-        <v>tt3631112</v>
+        <v>tt1046163</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Dziewczyna z tatuażem</v>
+        <v>Dziewczyna z pociągu</v>
       </c>
       <c r="B104" t="str">
-        <v>The Girl with the Dragon Tattoo</v>
+        <v>The Girl on the Train</v>
       </c>
       <c r="C104">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="D104" t="str">
-        <v>David Fincher</v>
+        <v>Tate Taylor</v>
       </c>
       <c r="E104" t="str">
-        <v>Steven Zaillian</v>
+        <v>Erin Cressida Wilson</v>
       </c>
       <c r="F104" t="str">
-        <v>Thriller, Kryminał, Tajemnica</v>
+        <v>Kryminał, Tajemnica, Thriller</v>
       </c>
       <c r="G104">
-        <v>158</v>
+        <v>112</v>
       </c>
       <c r="H104" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I104" t="str">
         <v>DVD</v>
       </c>
       <c r="J104">
-        <v>7.377</v>
+        <v>6.444</v>
       </c>
       <c r="K104" t="str">
         <v/>
       </c>
       <c r="L104">
-        <v>65754</v>
+        <v>346685</v>
       </c>
       <c r="M104" t="str">
-        <v>tt1568346</v>
+        <v>tt3631112</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Dziewczyny z Dubaju</v>
+        <v>Dziewczyna z tatuażem</v>
       </c>
       <c r="B105" t="str">
-        <v>Girls to Buy</v>
+        <v>The Girl with the Dragon Tattoo</v>
       </c>
       <c r="C105">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="D105" t="str">
-        <v>Maria Sadowska</v>
+        <v>David Fincher</v>
       </c>
       <c r="E105" t="str">
-        <v>Peter Pasyk, Mitja Okorn, Max Turell</v>
+        <v>Steven Zaillian</v>
       </c>
       <c r="F105" t="str">
-        <v>Thriller, Dramat, Kryminał, Akcja</v>
+        <v>Thriller, Kryminał, Tajemnica</v>
       </c>
       <c r="G105">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="H105" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I105" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J105">
-        <v>5.968</v>
+        <v>7.377</v>
       </c>
       <c r="K105" t="str">
         <v/>
       </c>
       <c r="L105">
-        <v>881764</v>
+        <v>65754</v>
       </c>
       <c r="M105" t="str">
-        <v>tt11871074</v>
+        <v>tt1568346</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Dzika droga</v>
+        <v>Dziewczyny z Dubaju</v>
       </c>
       <c r="B106" t="str">
-        <v>Wild</v>
+        <v>Girls to Buy</v>
       </c>
       <c r="C106">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="D106" t="str">
-        <v>Jean-Marc Vallée</v>
+        <v>Maria Sadowska</v>
       </c>
       <c r="E106" t="str">
-        <v>Nick Hornby</v>
+        <v>Peter Pasyk, Mitja Okorn, Max Turell</v>
       </c>
       <c r="F106" t="str">
-        <v>Dramat</v>
+        <v>Thriller, Dramat, Kryminał, Akcja</v>
       </c>
       <c r="G106">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="H106" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I106" t="str">
         <v/>
       </c>
       <c r="J106">
-        <v>7.009</v>
+        <v>5.968</v>
       </c>
       <c r="K106" t="str">
         <v/>
       </c>
       <c r="L106">
-        <v>228970</v>
+        <v>881764</v>
       </c>
       <c r="M106" t="str">
-        <v>tt2305051</v>
+        <v>tt11871074</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Dzika Rzeka</v>
+        <v>Dzika droga</v>
       </c>
       <c r="B107" t="str">
-        <v>The River Wild</v>
+        <v>Wild</v>
       </c>
       <c r="C107">
-        <v>1994</v>
+        <v>2014</v>
       </c>
       <c r="D107" t="str">
-        <v>Curtis Hanson</v>
+        <v>Jean-Marc Vallée</v>
       </c>
       <c r="E107" t="str">
-        <v>Denis O&amp;#x27;Neill</v>
+        <v>Nick Hornby</v>
       </c>
       <c r="F107" t="str">
-        <v>Przygodowy, Thriller, Dramat</v>
+        <v>Dramat</v>
       </c>
       <c r="G107">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H107" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I107" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J107">
-        <v>6.442</v>
+        <v>7.009</v>
       </c>
       <c r="K107" t="str">
         <v/>
       </c>
       <c r="L107">
-        <v>8987</v>
+        <v>228970</v>
       </c>
       <c r="M107" t="str">
-        <v>tt0110997</v>
+        <v>tt2305051</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Dzikie historie</v>
+        <v>Dzika Rzeka</v>
       </c>
       <c r="B108" t="str">
-        <v>Wild Tales</v>
+        <v>The River Wild</v>
       </c>
       <c r="C108">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="D108" t="str">
-        <v>Damián Szifron</v>
+        <v>Curtis Hanson</v>
       </c>
       <c r="E108" t="str">
-        <v>Damián Szifron</v>
+        <v>Denis O&amp;#x27;Neill</v>
       </c>
       <c r="F108" t="str">
-        <v>Dramat, Thriller, Komedia</v>
+        <v>Przygodowy, Thriller, Dramat</v>
       </c>
       <c r="G108">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="H108" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I108" t="str">
         <v>DVD</v>
       </c>
       <c r="J108">
-        <v>7.866</v>
+        <v>6.442</v>
       </c>
       <c r="K108" t="str">
         <v/>
       </c>
       <c r="L108">
-        <v>265195</v>
+        <v>8987</v>
       </c>
       <c r="M108" t="str">
-        <v>tt3011894</v>
+        <v>tt0110997</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Dziobem i pazurem</v>
+        <v>Dzikie historie</v>
       </c>
       <c r="B109" t="str">
-        <v/>
+        <v>Wild Tales</v>
       </c>
       <c r="C109">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="D109" t="str">
-        <v>Krystian Matysek</v>
+        <v>Damián Szifron</v>
       </c>
       <c r="E109" t="str">
-        <v/>
+        <v>Damián Szifron</v>
       </c>
       <c r="F109" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Thriller, Komedia</v>
+      </c>
+      <c r="G109">
+        <v>122</v>
       </c>
       <c r="H109" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I109" t="str">
         <v>DVD</v>
       </c>
-      <c r="J109" t="str">
-        <v/>
+      <c r="J109">
+        <v>7.866</v>
       </c>
       <c r="K109" t="str">
         <v/>
       </c>
-      <c r="L109" t="str">
-        <v/>
+      <c r="L109">
+        <v>265195</v>
       </c>
       <c r="M109" t="str">
-        <v/>
+        <v>tt3011894</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Dzwonnik z Notre Dame</v>
+        <v>Dziobem i pazurem</v>
       </c>
       <c r="B110" t="str">
-        <v>The Hunchback of Notre Dame</v>
+        <v/>
       </c>
       <c r="C110">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="D110" t="str">
-        <v>Gary Trousdale, Kirk Wise</v>
+        <v>Krystian Matysek</v>
       </c>
       <c r="E110" t="str">
-        <v>Jonathan Roberts, Noni White, Irene Mecchi</v>
+        <v/>
       </c>
       <c r="F110" t="str">
-        <v>Dramat, Animacja, Familijny</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v/>
+      </c>
+      <c r="G110" t="str">
+        <v/>
       </c>
       <c r="H110" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I110" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v>7.125</v>
+        <v>DVD</v>
+      </c>
+      <c r="J110" t="str">
+        <v/>
       </c>
       <c r="K110" t="str">
         <v/>
       </c>
-      <c r="L110">
-        <v>10545</v>
+      <c r="L110" t="str">
+        <v/>
       </c>
       <c r="M110" t="str">
-        <v>tt0116583</v>
+        <v/>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>E.T.</v>
+        <v>Dzwonnik z Notre Dame</v>
       </c>
       <c r="B111" t="str">
-        <v>E.T. the Extra-Terrestrial</v>
+        <v>The Hunchback of Notre Dame</v>
       </c>
       <c r="C111">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="D111" t="str">
-        <v>Steven Spielberg</v>
+        <v>Gary Trousdale, Kirk Wise</v>
       </c>
       <c r="E111" t="str">
-        <v>Melissa Mathison</v>
+        <v>Jonathan Roberts, Noni White, Irene Mecchi</v>
       </c>
       <c r="F111" t="str">
-        <v>Sci-Fi, Przygodowy, Familijny, Fantasy</v>
+        <v>Dramat, Animacja, Familijny</v>
       </c>
       <c r="G111">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="H111" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I111" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J111">
-        <v>7.51</v>
+        <v>7.125</v>
       </c>
       <c r="K111" t="str">
         <v/>
       </c>
       <c r="L111">
-        <v>601</v>
+        <v>10545</v>
       </c>
       <c r="M111" t="str">
-        <v>tt0083866</v>
+        <v>tt0116583</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Efekt motyla</v>
+        <v>E.T.</v>
       </c>
       <c r="B112" t="str">
-        <v>The Butterfly Effect</v>
+        <v>E.T. the Extra-Terrestrial</v>
       </c>
       <c r="C112">
-        <v>2004</v>
+        <v>1982</v>
       </c>
       <c r="D112" t="str">
-        <v>J. Mackye Gruber, Eric Bress</v>
+        <v>Steven Spielberg</v>
       </c>
       <c r="E112" t="str">
-        <v>J. Mackye Gruber, Eric Bress</v>
+        <v>Melissa Mathison</v>
       </c>
       <c r="F112" t="str">
-        <v>Sci-Fi, Thriller</v>
+        <v>Sci-Fi, Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G112">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H112" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I112" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J112">
-        <v>7.572</v>
+        <v>7.51</v>
       </c>
       <c r="K112" t="str">
         <v/>
       </c>
       <c r="L112">
-        <v>1954</v>
+        <v>601</v>
       </c>
       <c r="M112" t="str">
-        <v>tt0289879</v>
+        <v>tt0083866</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Elegia</v>
+        <v>Efekt motyla</v>
       </c>
       <c r="B113" t="str">
-        <v>Elegy</v>
+        <v>The Butterfly Effect</v>
       </c>
       <c r="C113">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="D113" t="str">
-        <v>Isabel Coixet</v>
+        <v>J. Mackye Gruber, Eric Bress</v>
       </c>
       <c r="E113" t="str">
-        <v>Nicholas Meyer</v>
+        <v>J. Mackye Gruber, Eric Bress</v>
       </c>
       <c r="F113" t="str">
-        <v>Dramat, Romans</v>
+        <v>Sci-Fi, Thriller</v>
       </c>
       <c r="G113">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H113" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I113" t="str">
         <v/>
       </c>
       <c r="J113">
-        <v>6.299</v>
+        <v>7.572</v>
       </c>
       <c r="K113" t="str">
         <v/>
       </c>
       <c r="L113">
-        <v>11671</v>
+        <v>1954</v>
       </c>
       <c r="M113" t="str">
-        <v>tt0974554</v>
+        <v>tt0289879</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Epoka Lodowcowa</v>
+        <v>Elegia</v>
       </c>
       <c r="B114" t="str">
-        <v>Ice Age</v>
+        <v>Elegy</v>
       </c>
       <c r="C114">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="D114" t="str">
-        <v>Chris Wedge</v>
+        <v>Isabel Coixet</v>
       </c>
       <c r="E114" t="str">
-        <v>Michael Berg, Michael J. Wilson, Peter Ackerman</v>
+        <v>Nicholas Meyer</v>
       </c>
       <c r="F114" t="str">
-        <v>Animacja, Komedia, Familijny, Przygodowy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G114">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="H114" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I114" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J114">
-        <v>7.367</v>
+        <v>6.299</v>
       </c>
       <c r="K114" t="str">
         <v/>
       </c>
       <c r="L114">
-        <v>425</v>
+        <v>11671</v>
       </c>
       <c r="M114" t="str">
-        <v>tt0268380</v>
+        <v>tt0974554</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Epoka Lodowcowa 2: Odwilż</v>
+        <v>Epoka Lodowcowa</v>
       </c>
       <c r="B115" t="str">
-        <v>Ice Age: The Meltdown</v>
+        <v>Ice Age</v>
       </c>
       <c r="C115">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D115" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Chris Wedge</v>
       </c>
       <c r="E115" t="str">
-        <v>Jim Hecht, Gerry Swallow, Gerry Swallow</v>
+        <v>Michael Berg, Michael J. Wilson, Peter Ackerman</v>
       </c>
       <c r="F115" t="str">
-        <v>Animacja, Familijny, Komedia, Przygodowy</v>
+        <v>Animacja, Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G115">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="H115" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I115" t="str">
         <v>DVD</v>
       </c>
       <c r="J115">
-        <v>6.717</v>
+        <v>7.367</v>
       </c>
       <c r="K115" t="str">
         <v/>
       </c>
       <c r="L115">
-        <v>950</v>
+        <v>425</v>
       </c>
       <c r="M115" t="str">
-        <v>tt0438097</v>
+        <v>tt0268380</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Epoka Lodowcowa 3: Era Dinozaurów</v>
+        <v>Epoka Lodowcowa 2: Odwilż</v>
       </c>
       <c r="B116" t="str">
-        <v>Ice Age: Dawn of the Dinosaurs</v>
+        <v>Ice Age: The Meltdown</v>
       </c>
       <c r="C116">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="D116" t="str">
         <v>Carlos Saldanha</v>
       </c>
       <c r="E116" t="str">
-        <v>Peter Ackerman, Michael Berg, Jason Carter Eaton</v>
+        <v>Jim Hecht, Gerry Swallow, Gerry Swallow</v>
       </c>
       <c r="F116" t="str">
-        <v>Animacja, Komedia, Familijny, Przygodowy</v>
+        <v>Animacja, Familijny, Komedia, Przygodowy</v>
       </c>
       <c r="G116">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="H116" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I116" t="str">
         <v>DVD</v>
       </c>
       <c r="J116">
-        <v>6.8</v>
+        <v>6.717</v>
       </c>
       <c r="K116" t="str">
         <v/>
       </c>
       <c r="L116">
-        <v>8355</v>
+        <v>950</v>
       </c>
       <c r="M116" t="str">
-        <v>tt1080016</v>
+        <v>tt0438097</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Escape Room</v>
+        <v>Epoka Lodowcowa 3: Era Dinozaurów</v>
       </c>
       <c r="B117" t="str">
-        <v/>
+        <v>Ice Age: Dawn of the Dinosaurs</v>
       </c>
       <c r="C117">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="D117" t="str">
-        <v>Adam Robitel</v>
+        <v>Carlos Saldanha</v>
       </c>
       <c r="E117" t="str">
-        <v>Bragi F. Schut, Maria Melnik, Bragi F. Schut</v>
+        <v>Peter Ackerman, Michael Berg, Jason Carter Eaton</v>
       </c>
       <c r="F117" t="str">
-        <v>Horror, Thriller, Tajemnica</v>
+        <v>Animacja, Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G117">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="H117" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I117" t="str">
         <v>DVD</v>
       </c>
       <c r="J117">
-        <v>6.544</v>
+        <v>6.8</v>
       </c>
       <c r="K117" t="str">
         <v/>
       </c>
       <c r="L117">
-        <v>522681</v>
+        <v>8355</v>
       </c>
       <c r="M117" t="str">
-        <v>tt5886046</v>
+        <v>tt1080016</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Eternity. Wybieram Ciebie</v>
+        <v>Escape Room</v>
       </c>
       <c r="B118" t="str">
-        <v>Eternity</v>
+        <v/>
       </c>
       <c r="C118">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="D118" t="str">
-        <v>David Freyne</v>
+        <v>Adam Robitel</v>
       </c>
       <c r="E118" t="str">
-        <v>David Freyne, Pat Cunnane</v>
+        <v>Bragi F. Schut, Maria Melnik, Bragi F. Schut</v>
       </c>
       <c r="F118" t="str">
-        <v>Romans, Komedia, Dramat</v>
+        <v>Horror, Thriller, Tajemnica</v>
       </c>
       <c r="G118">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="H118" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I118" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J118">
-        <v>7</v>
+        <v>6.544</v>
       </c>
       <c r="K118" t="str">
         <v/>
       </c>
       <c r="L118">
-        <v>1259102</v>
+        <v>522681</v>
       </c>
       <c r="M118" t="str">
-        <v>tt24950660</v>
+        <v>tt5886046</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>EuroTrip</v>
+        <v>Eternity. Wybieram Ciebie</v>
       </c>
       <c r="B119" t="str">
-        <v/>
+        <v>Eternity</v>
       </c>
       <c r="C119">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="D119" t="str">
-        <v>Jeff Schaffer</v>
+        <v>David Freyne</v>
       </c>
       <c r="E119" t="str">
-        <v>David Mandel, Jeff Schaffer, Alec Berg</v>
+        <v>David Freyne, Pat Cunnane</v>
       </c>
       <c r="F119" t="str">
-        <v>Komedia</v>
+        <v>Romans, Komedia, Dramat</v>
       </c>
       <c r="G119">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="H119" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I119" t="str">
         <v/>
       </c>
       <c r="J119">
-        <v>6.6</v>
+        <v>7</v>
       </c>
       <c r="K119" t="str">
         <v/>
       </c>
       <c r="L119">
-        <v>9352</v>
+        <v>1259102</v>
       </c>
       <c r="M119" t="str">
-        <v>tt0356150</v>
+        <v>tt24950660</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Ex Machina</v>
+        <v>EuroTrip</v>
       </c>
       <c r="B120" t="str">
         <v/>
       </c>
       <c r="C120">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="D120" t="str">
-        <v>Alex Garland</v>
+        <v>Jeff Schaffer</v>
       </c>
       <c r="E120" t="str">
-        <v>Alex Garland</v>
+        <v>David Mandel, Jeff Schaffer, Alec Berg</v>
       </c>
       <c r="F120" t="str">
-        <v>Dramat, Sci-Fi</v>
+        <v>Komedia</v>
       </c>
       <c r="G120">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="H120" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I120" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J120">
-        <v>7.572</v>
+        <v>6.6</v>
       </c>
       <c r="K120" t="str">
         <v/>
       </c>
       <c r="L120">
-        <v>264660</v>
+        <v>9352</v>
       </c>
       <c r="M120" t="str">
-        <v>tt0470752</v>
+        <v>tt0356150</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Fala</v>
+        <v>Ex Machina</v>
       </c>
       <c r="B121" t="str">
-        <v>The Wave</v>
+        <v/>
       </c>
       <c r="C121">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="D121" t="str">
-        <v>Dennis Gansel</v>
+        <v>Alex Garland</v>
       </c>
       <c r="E121" t="str">
-        <v>Peter Thorwarth, Dennis Gansel</v>
+        <v>Alex Garland</v>
       </c>
       <c r="F121" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Sci-Fi</v>
       </c>
       <c r="G121">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H121" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I121" t="str">
         <v>DVD</v>
       </c>
       <c r="J121">
-        <v>7.485</v>
+        <v>7.572</v>
       </c>
       <c r="K121" t="str">
         <v/>
       </c>
       <c r="L121">
-        <v>7735</v>
+        <v>264660</v>
       </c>
       <c r="M121" t="str">
-        <v>tt1063669</v>
+        <v>tt0470752</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Fałszerze</v>
+        <v>Fala</v>
       </c>
       <c r="B122" t="str">
-        <v>The Counterfeiters</v>
+        <v>The Wave</v>
       </c>
       <c r="C122">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D122" t="str">
-        <v>Stefan Ruzowitzky</v>
+        <v>Dennis Gansel</v>
       </c>
       <c r="E122" t="str">
-        <v>Stefan Ruzowitzky</v>
+        <v>Peter Thorwarth, Dennis Gansel</v>
       </c>
       <c r="F122" t="str">
-        <v>Dramat, Wojenny</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G122">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="H122" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I122" t="str">
         <v>DVD</v>
       </c>
       <c r="J122">
-        <v>7.369</v>
+        <v>7.485</v>
       </c>
       <c r="K122" t="str">
         <v/>
       </c>
       <c r="L122">
-        <v>7862</v>
+        <v>7735</v>
       </c>
       <c r="M122" t="str">
-        <v>tt0813547</v>
+        <v>tt1063669</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Fantastyczne zwierzęta i jak je znaleźć</v>
+        <v>Fałszerze</v>
       </c>
       <c r="B123" t="str">
-        <v>Fantastic Beasts and Where to Find Them</v>
+        <v>The Counterfeiters</v>
       </c>
       <c r="C123">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="D123" t="str">
-        <v>David Yates</v>
+        <v>Stefan Ruzowitzky</v>
       </c>
       <c r="E123" t="str">
-        <v>J.K. Rowling</v>
+        <v>Stefan Ruzowitzky</v>
       </c>
       <c r="F123" t="str">
-        <v>Fantasy, Przygodowy</v>
+        <v>Dramat, Wojenny</v>
       </c>
       <c r="G123">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="H123" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I123" t="str">
         <v>DVD</v>
       </c>
       <c r="J123">
-        <v>7.311</v>
+        <v>7.369</v>
       </c>
       <c r="K123" t="str">
         <v/>
       </c>
       <c r="L123">
-        <v>259316</v>
+        <v>7862</v>
       </c>
       <c r="M123" t="str">
-        <v>tt3183660</v>
+        <v>tt0813547</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Fantastyczne zwierzęta: Zbrodnie Grindelwalda</v>
+        <v>Fantastyczne zwierzęta i jak je znaleźć</v>
       </c>
       <c r="B124" t="str">
-        <v>Fantastic Beasts: The Crimes of Grindelwald</v>
+        <v>Fantastic Beasts and Where to Find Them</v>
       </c>
       <c r="C124">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D124" t="str">
         <v>David Yates</v>
       </c>
       <c r="E124" t="str">
         <v>J.K. Rowling</v>
       </c>
       <c r="F124" t="str">
         <v>Fantasy, Przygodowy</v>
       </c>
       <c r="G124">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H124" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I124" t="str">
         <v>DVD</v>
       </c>
       <c r="J124">
-        <v>6.842</v>
+        <v>7.311</v>
       </c>
       <c r="K124" t="str">
         <v/>
       </c>
       <c r="L124">
-        <v>338952</v>
+        <v>259316</v>
       </c>
       <c r="M124" t="str">
-        <v>tt4123430</v>
+        <v>tt3183660</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Fast Food Nation</v>
+        <v>Fantastyczne zwierzęta: Zbrodnie Grindelwalda</v>
       </c>
       <c r="B125" t="str">
-        <v/>
+        <v>Fantastic Beasts: The Crimes of Grindelwald</v>
       </c>
       <c r="C125">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="D125" t="str">
-        <v>Richard Linklater</v>
+        <v>David Yates</v>
       </c>
       <c r="E125" t="str">
-        <v>Richard Linklater</v>
+        <v>J.K. Rowling</v>
       </c>
       <c r="F125" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Fantasy, Przygodowy</v>
       </c>
       <c r="G125">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="H125" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I125" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J125">
-        <v>6.058</v>
+        <v>6.842</v>
       </c>
       <c r="K125" t="str">
         <v/>
       </c>
       <c r="L125">
-        <v>8324</v>
+        <v>338952</v>
       </c>
       <c r="M125" t="str">
-        <v>tt0460792</v>
+        <v>tt4123430</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Fatalne zauroczenie</v>
+        <v>Fast Food Nation</v>
       </c>
       <c r="B126" t="str">
-        <v>Fatal Attraction</v>
+        <v/>
       </c>
       <c r="C126">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="D126" t="str">
-        <v>Adrian Lyne</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E126" t="str">
-        <v>James Dearden</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="F126" t="str">
-        <v>Thriller, Dramat, Romans</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G126">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="H126" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I126" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J126">
-        <v>6.842</v>
+        <v>6.058</v>
       </c>
       <c r="K126" t="str">
         <v/>
       </c>
       <c r="L126">
-        <v>10998</v>
+        <v>8324</v>
       </c>
       <c r="M126" t="str">
-        <v>tt0093010</v>
+        <v>tt0460792</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Fish Tank</v>
+        <v>Fatalne zauroczenie</v>
       </c>
       <c r="B127" t="str">
-        <v/>
+        <v>Fatal Attraction</v>
       </c>
       <c r="C127">
-        <v>2009</v>
+        <v>1987</v>
       </c>
       <c r="D127" t="str">
-        <v>Andrea Arnold</v>
+        <v>Adrian Lyne</v>
       </c>
       <c r="E127" t="str">
-        <v>Andrea Arnold</v>
+        <v>James Dearden</v>
       </c>
       <c r="F127" t="str">
-        <v>Dramat</v>
+        <v>Thriller, Dramat, Romans</v>
       </c>
       <c r="G127">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H127" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I127" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J127">
-        <v>6.936</v>
+        <v>6.842</v>
       </c>
       <c r="K127" t="str">
         <v/>
       </c>
       <c r="L127">
-        <v>24469</v>
+        <v>10998</v>
       </c>
       <c r="M127" t="str">
-        <v>tt1232776</v>
+        <v>tt0093010</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Forrest Gump</v>
+        <v>Fish Tank</v>
       </c>
       <c r="B128" t="str">
         <v/>
       </c>
       <c r="C128">
-        <v>1994</v>
+        <v>2009</v>
       </c>
       <c r="D128" t="str">
-        <v>Robert Zemeckis</v>
+        <v>Andrea Arnold</v>
       </c>
       <c r="E128" t="str">
-        <v>Eric Roth</v>
+        <v>Andrea Arnold</v>
       </c>
       <c r="F128" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G128">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="H128" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I128" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J128">
-        <v>8.462</v>
+        <v>6.936</v>
       </c>
       <c r="K128" t="str">
         <v/>
       </c>
       <c r="L128">
-        <v>13</v>
+        <v>24469</v>
       </c>
       <c r="M128" t="str">
-        <v>tt0109830</v>
+        <v>tt1232776</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Free Guy</v>
+        <v>Forrest Gump</v>
       </c>
       <c r="B129" t="str">
         <v/>
       </c>
       <c r="C129">
-        <v>2021</v>
+        <v>1994</v>
       </c>
       <c r="D129" t="str">
-        <v>Shawn Levy</v>
+        <v>Robert Zemeckis</v>
       </c>
       <c r="E129" t="str">
-        <v>Matt Lieberman, Matt Lieberman, Zak Penn</v>
+        <v>Eric Roth</v>
       </c>
       <c r="F129" t="str">
-        <v>Komedia, Przygodowy, Sci-Fi</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G129">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="H129" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I129" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J129">
-        <v>7.463</v>
+        <v>8.462</v>
       </c>
       <c r="K129" t="str">
         <v/>
       </c>
       <c r="L129">
-        <v>550988</v>
+        <v>13</v>
       </c>
       <c r="M129" t="str">
-        <v>tt6264654</v>
+        <v>tt0109830</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Furia</v>
+        <v>Free Guy</v>
       </c>
       <c r="B130" t="str">
-        <v>Fury</v>
+        <v/>
       </c>
       <c r="C130">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="D130" t="str">
-        <v>David Ayer</v>
+        <v>Shawn Levy</v>
       </c>
       <c r="E130" t="str">
-        <v>David Ayer</v>
+        <v>Matt Lieberman, Matt Lieberman, Zak Penn</v>
       </c>
       <c r="F130" t="str">
-        <v>Wojenny, Dramat, Akcja</v>
+        <v>Komedia, Przygodowy, Sci-Fi</v>
       </c>
       <c r="G130">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="H130" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I130" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J130">
-        <v>7.54</v>
+        <v>7.463</v>
       </c>
       <c r="K130" t="str">
         <v/>
       </c>
       <c r="L130">
-        <v>228150</v>
+        <v>550988</v>
       </c>
       <c r="M130" t="str">
-        <v>tt2713180</v>
+        <v>tt6264654</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Gdzie jest Dory</v>
+        <v>Furia</v>
       </c>
       <c r="B131" t="str">
-        <v>Finding Dory</v>
+        <v>Fury</v>
       </c>
       <c r="C131">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D131" t="str">
-        <v>Andrew Stanton</v>
+        <v>David Ayer</v>
       </c>
       <c r="E131" t="str">
-        <v>Andrew Stanton, Victoria Strouse, Andrew Stanton</v>
+        <v>David Ayer</v>
       </c>
       <c r="F131" t="str">
-        <v>Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Wojenny, Dramat, Akcja</v>
       </c>
       <c r="G131">
-        <v>97</v>
+        <v>134</v>
       </c>
       <c r="H131" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I131" t="str">
         <v>DVD</v>
       </c>
       <c r="J131">
-        <v>7.039</v>
+        <v>7.54</v>
       </c>
       <c r="K131" t="str">
         <v/>
       </c>
       <c r="L131">
-        <v>127380</v>
+        <v>228150</v>
       </c>
       <c r="M131" t="str">
-        <v>tt2277860</v>
+        <v>tt2713180</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Gdzie jest Nemo</v>
+        <v>Gdzie jest Dory</v>
       </c>
       <c r="B132" t="str">
-        <v>Finding Nemo</v>
+        <v>Finding Dory</v>
       </c>
       <c r="C132">
-        <v>2003</v>
+        <v>2016</v>
       </c>
       <c r="D132" t="str">
         <v>Andrew Stanton</v>
       </c>
       <c r="E132" t="str">
-        <v>David Reynolds, Bob Peterson, Andrew Stanton</v>
+        <v>Andrew Stanton, Victoria Strouse, Andrew Stanton</v>
       </c>
       <c r="F132" t="str">
-        <v>Animacja, Familijny</v>
+        <v>Przygodowy, Animacja, Komedia, Familijny</v>
       </c>
       <c r="G132">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="H132" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I132" t="str">
         <v>DVD</v>
       </c>
       <c r="J132">
-        <v>7.8</v>
+        <v>7.039</v>
       </c>
       <c r="K132" t="str">
         <v/>
       </c>
       <c r="L132">
-        <v>12</v>
+        <v>127380</v>
       </c>
       <c r="M132" t="str">
-        <v>tt0266543</v>
+        <v>tt2277860</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Gdzie jesteś, Bernadette?</v>
+        <v>Gdzie jest Nemo</v>
       </c>
       <c r="B133" t="str">
-        <v>Where&amp;#x27;d You Go, Bernadette</v>
+        <v>Finding Nemo</v>
       </c>
       <c r="C133">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="D133" t="str">
-        <v>Richard Linklater</v>
+        <v>Andrew Stanton</v>
       </c>
       <c r="E133" t="str">
-        <v>Holly Gent, Vincent Palmo Jr., Richard Linklater</v>
+        <v>David Reynolds, Bob Peterson, Andrew Stanton</v>
       </c>
       <c r="F133" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Animacja, Familijny</v>
       </c>
       <c r="G133">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="H133" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I133" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J133">
-        <v>6.581</v>
+        <v>7.8</v>
       </c>
       <c r="K133" t="str">
         <v/>
       </c>
       <c r="L133">
-        <v>405177</v>
+        <v>12</v>
       </c>
       <c r="M133" t="str">
-        <v>tt2365580</v>
+        <v>tt0266543</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Gdzie mieszkają dzikie stwory</v>
+        <v>Gdzie jesteś, Bernadette?</v>
       </c>
       <c r="B134" t="str">
-        <v>Where the Wild Things Are</v>
+        <v>Where&amp;#x27;d You Go, Bernadette</v>
       </c>
       <c r="C134">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="D134" t="str">
-        <v>Spike Jonze</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E134" t="str">
-        <v>Spike Jonze, Dave Eggers</v>
+        <v>Holly Gent, Vincent Palmo Jr., Richard Linklater</v>
       </c>
       <c r="F134" t="str">
-        <v>Fantasy, Dramat, Przygodowy, Familijny</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G134">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="H134" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I134" t="str">
         <v/>
       </c>
       <c r="J134">
-        <v>6.492</v>
+        <v>6.581</v>
       </c>
       <c r="K134" t="str">
         <v/>
       </c>
       <c r="L134">
-        <v>16523</v>
+        <v>405177</v>
       </c>
       <c r="M134" t="str">
-        <v>tt0386117</v>
+        <v>tt2365580</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Ghostland</v>
+        <v>Gdzie mieszkają dzikie stwory</v>
       </c>
       <c r="B135" t="str">
-        <v/>
+        <v>Where the Wild Things Are</v>
       </c>
       <c r="C135">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="D135" t="str">
-        <v>Pascal Laugier</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="E135" t="str">
-        <v>Pascal Laugier</v>
+        <v>Spike Jonze, Dave Eggers</v>
       </c>
       <c r="F135" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Fantasy, Dramat, Przygodowy, Familijny</v>
       </c>
       <c r="G135">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="H135" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I135" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J135">
-        <v>7.39</v>
+        <v>6.492</v>
       </c>
       <c r="K135" t="str">
         <v/>
       </c>
       <c r="L135">
-        <v>476299</v>
+        <v>16523</v>
       </c>
       <c r="M135" t="str">
-        <v>tt6195094</v>
+        <v>tt0386117</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Gladiator</v>
+        <v>Ghostland</v>
       </c>
       <c r="B136" t="str">
         <v/>
       </c>
       <c r="C136">
-        <v>2000</v>
+        <v>2018</v>
       </c>
       <c r="D136" t="str">
-        <v>Ridley Scott</v>
+        <v>Pascal Laugier</v>
       </c>
       <c r="E136" t="str">
-        <v>David Franzoni, John Logan, William Nicholson</v>
+        <v>Pascal Laugier</v>
       </c>
       <c r="F136" t="str">
-        <v>Akcja, Dramat, Przygodowy</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G136">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="H136" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I136" t="str">
         <v>DVD</v>
       </c>
       <c r="J136">
-        <v>8.222</v>
+        <v>7.39</v>
       </c>
       <c r="K136" t="str">
         <v/>
       </c>
       <c r="L136">
-        <v>98</v>
+        <v>476299</v>
       </c>
       <c r="M136" t="str">
-        <v>tt0172495</v>
+        <v>tt6195094</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Gniazdo ryjówek</v>
+        <v>Gladiator</v>
       </c>
       <c r="B137" t="str">
-        <v>Shrew&amp;#x27;s Nest</v>
+        <v/>
       </c>
       <c r="C137">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="D137" t="str">
-        <v>Esteban Roel, Juanfer Andrés</v>
+        <v>Ridley Scott</v>
       </c>
       <c r="E137" t="str">
-        <v>Ángel Amorós, Emma Tusell, Juanfer Andrés</v>
+        <v>David Franzoni, John Logan, William Nicholson</v>
       </c>
       <c r="F137" t="str">
-        <v>Horror, Thriller, Dramat</v>
+        <v>Akcja, Dramat, Przygodowy</v>
       </c>
       <c r="G137">
-        <v>91</v>
+        <v>155</v>
       </c>
       <c r="H137" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I137" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J137">
-        <v>6.841</v>
+        <v>8.222</v>
       </c>
       <c r="K137" t="str">
         <v/>
       </c>
       <c r="L137">
-        <v>284305</v>
+        <v>98</v>
       </c>
       <c r="M137" t="str">
-        <v>tt3417756</v>
+        <v>tt0172495</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Gorzkie gody</v>
+        <v>Gniazdo ryjówek</v>
       </c>
       <c r="B138" t="str">
-        <v>Bitter Moon</v>
+        <v>Shrew&amp;#x27;s Nest</v>
       </c>
       <c r="C138">
-        <v>1992</v>
+        <v>2014</v>
       </c>
       <c r="D138" t="str">
-        <v>Roman Polański</v>
+        <v>Esteban Roel, Juanfer Andrés</v>
       </c>
       <c r="E138" t="str">
-        <v>Roman Polański, Gérard Brach, John Brownjohn</v>
+        <v>Ángel Amorós, Emma Tusell, Juanfer Andrés</v>
       </c>
       <c r="F138" t="str">
-        <v>Thriller, Dramat, Romans</v>
+        <v>Horror, Thriller, Dramat</v>
       </c>
       <c r="G138">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="H138" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I138" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J138">
-        <v>7.102</v>
+        <v>6.841</v>
       </c>
       <c r="K138" t="str">
         <v/>
       </c>
       <c r="L138">
-        <v>10497</v>
+        <v>284305</v>
       </c>
       <c r="M138" t="str">
-        <v>tt0104779</v>
+        <v>tt3417756</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Gosford Park</v>
+        <v>Gorzkie gody</v>
       </c>
       <c r="B139" t="str">
-        <v/>
+        <v>Bitter Moon</v>
       </c>
       <c r="C139">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="D139" t="str">
-        <v>Robert Altman</v>
+        <v>Roman Polański</v>
       </c>
       <c r="E139" t="str">
-        <v>Julian Fellowes</v>
+        <v>Roman Polański, Gérard Brach, John Brownjohn</v>
       </c>
       <c r="F139" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Thriller, Dramat, Romans</v>
       </c>
       <c r="G139">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H139" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I139" t="str">
         <v>DVD</v>
       </c>
       <c r="J139">
-        <v>6.821</v>
+        <v>7.102</v>
       </c>
       <c r="K139" t="str">
         <v/>
       </c>
       <c r="L139">
-        <v>5279</v>
+        <v>10497</v>
       </c>
       <c r="M139" t="str">
-        <v>tt0280707</v>
+        <v>tt0104779</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Greenland</v>
+        <v>Gosford Park</v>
       </c>
       <c r="B140" t="str">
         <v/>
       </c>
       <c r="C140">
-        <v>2020</v>
+        <v>2001</v>
       </c>
       <c r="D140" t="str">
-        <v>Ric Roman Waugh</v>
+        <v>Robert Altman</v>
       </c>
       <c r="E140" t="str">
-        <v>Chris Sparling</v>
+        <v>Julian Fellowes</v>
       </c>
       <c r="F140" t="str">
-        <v>Akcja, Przygodowy, Thriller, Sci-Fi</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G140">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="H140" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I140" t="str">
         <v>DVD</v>
       </c>
       <c r="J140">
-        <v>7.123</v>
+        <v>6.821</v>
       </c>
       <c r="K140" t="str">
         <v/>
       </c>
       <c r="L140">
-        <v>524047</v>
+        <v>5279</v>
       </c>
       <c r="M140" t="str">
-        <v>tt7737786</v>
+        <v>tt0280707</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Grinch</v>
+        <v>Greenland</v>
       </c>
       <c r="B141" t="str">
-        <v>The Grinch</v>
+        <v/>
       </c>
       <c r="C141">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D141" t="str">
-        <v>Yarrow Cheney, Scott Mosier</v>
+        <v>Ric Roman Waugh</v>
       </c>
       <c r="E141" t="str">
-        <v>Michael LeSieur, Tommy Swerdlow</v>
+        <v>Chris Sparling</v>
       </c>
       <c r="F141" t="str">
-        <v>Familijny, Komedia, Animacja</v>
+        <v>Akcja, Przygodowy, Thriller, Sci-Fi</v>
       </c>
       <c r="G141">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="H141" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I141" t="str">
         <v>DVD</v>
       </c>
       <c r="J141">
-        <v>6.873</v>
+        <v>7.123</v>
       </c>
       <c r="K141" t="str">
         <v/>
       </c>
       <c r="L141">
-        <v>360920</v>
+        <v>524047</v>
       </c>
       <c r="M141" t="str">
-        <v>tt2709692</v>
+        <v>tt7737786</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Grzeczni chłopcy</v>
+        <v>Grinch</v>
       </c>
       <c r="B142" t="str">
-        <v>Good Boys</v>
+        <v>The Grinch</v>
       </c>
       <c r="C142">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D142" t="str">
-        <v>Gene Stupnitsky</v>
+        <v>Yarrow Cheney, Scott Mosier</v>
       </c>
       <c r="E142" t="str">
-        <v>Gene Stupnitsky, Lee Eisenberg</v>
+        <v>Michael LeSieur, Tommy Swerdlow</v>
       </c>
       <c r="F142" t="str">
-        <v>Komedia</v>
+        <v>Familijny, Komedia, Animacja</v>
       </c>
       <c r="G142">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H142" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I142" t="str">
         <v>DVD</v>
       </c>
       <c r="J142">
-        <v>6.847</v>
+        <v>6.873</v>
       </c>
       <c r="K142" t="str">
         <v/>
       </c>
       <c r="L142">
-        <v>521777</v>
+        <v>360920</v>
       </c>
       <c r="M142" t="str">
-        <v>tt6977338</v>
+        <v>tt2709692</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Harry Potter - Mistrzostwa świata w quidditchu [PC]</v>
+        <v>Grzeczni chłopcy</v>
       </c>
       <c r="B143" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Good Boys</v>
+      </c>
+      <c r="C143">
+        <v>2019</v>
       </c>
       <c r="D143" t="str">
-        <v/>
+        <v>Gene Stupnitsky</v>
       </c>
       <c r="E143" t="str">
-        <v/>
+        <v>Gene Stupnitsky, Lee Eisenberg</v>
       </c>
       <c r="F143" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Komedia</v>
+      </c>
+      <c r="G143">
+        <v>89</v>
       </c>
       <c r="H143" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I143" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J143">
+        <v>6.847</v>
       </c>
       <c r="K143" t="str">
         <v/>
       </c>
-      <c r="L143" t="str">
-        <v/>
+      <c r="L143">
+        <v>521777</v>
       </c>
       <c r="M143" t="str">
-        <v/>
+        <v>tt6977338</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Harry Potter i Czara Ognia</v>
+        <v>Harry Potter - Mistrzostwa świata w quidditchu [PC]</v>
       </c>
       <c r="B144" t="str">
-        <v>Harry Potter and the Goblet of Fire</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v/>
+      </c>
+      <c r="C144" t="str">
+        <v/>
       </c>
       <c r="D144" t="str">
-        <v>Mike Newell</v>
+        <v/>
       </c>
       <c r="E144" t="str">
-        <v>Steve Kloves</v>
+        <v/>
       </c>
       <c r="F144" t="str">
-        <v>Przygodowy, Fantasy</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v/>
+      </c>
+      <c r="G144" t="str">
+        <v/>
       </c>
       <c r="H144" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I144" t="str">
-        <v>DVD + Blu-ray</v>
+        <v/>
       </c>
       <c r="J144" t="str">
         <v/>
       </c>
       <c r="K144" t="str">
         <v/>
       </c>
-      <c r="L144">
-        <v>674</v>
+      <c r="L144" t="str">
+        <v/>
       </c>
       <c r="M144" t="str">
-        <v>tt0330373</v>
+        <v/>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Harry Potter i Czara Ognia [PC]</v>
+        <v>Harry Potter i Czara Ognia</v>
       </c>
       <c r="B145" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Harry Potter and the Goblet of Fire</v>
+      </c>
+      <c r="C145">
+        <v>2005</v>
       </c>
       <c r="D145" t="str">
-        <v/>
+        <v>Mike Newell</v>
       </c>
       <c r="E145" t="str">
-        <v/>
+        <v>Steve Kloves</v>
       </c>
       <c r="F145" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Przygodowy, Fantasy</v>
+      </c>
+      <c r="G145">
+        <v>157</v>
       </c>
       <c r="H145" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I145" t="str">
-        <v/>
+        <v>DVD + Blu-ray</v>
       </c>
       <c r="J145" t="str">
         <v/>
       </c>
       <c r="K145" t="str">
         <v/>
       </c>
-      <c r="L145" t="str">
-        <v/>
+      <c r="L145">
+        <v>674</v>
       </c>
       <c r="M145" t="str">
-        <v/>
+        <v>tt0330373</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Harry Potter i Insygnia Śmierci: Część I</v>
+        <v>Harry Potter i Czara Ognia [PC]</v>
       </c>
       <c r="B146" t="str">
-        <v>Harry Potter and the Deathly Hallows: Part 1</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v/>
+      </c>
+      <c r="C146" t="str">
+        <v/>
       </c>
       <c r="D146" t="str">
-        <v>David Yates</v>
+        <v/>
       </c>
       <c r="E146" t="str">
-        <v>Steve Kloves</v>
+        <v/>
       </c>
       <c r="F146" t="str">
-        <v>Przygodowy, Fantasy</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v/>
+      </c>
+      <c r="G146" t="str">
+        <v/>
       </c>
       <c r="H146" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I146" t="str">
-        <v>DVD + Blu-ray</v>
+        <v/>
       </c>
       <c r="J146" t="str">
         <v/>
       </c>
       <c r="K146" t="str">
         <v/>
       </c>
-      <c r="L146">
-        <v>12444</v>
+      <c r="L146" t="str">
+        <v/>
       </c>
       <c r="M146" t="str">
-        <v>tt0926084</v>
+        <v/>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Harry Potter i Insygnia Śmierci: Część II</v>
+        <v>Harry Potter i Insygnia Śmierci: Część I</v>
       </c>
       <c r="B147" t="str">
-        <v>Harry Potter and the Deathly Hallows: Part 2</v>
+        <v>Harry Potter and the Deathly Hallows: Part 1</v>
       </c>
       <c r="C147">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D147" t="str">
         <v>David Yates</v>
       </c>
       <c r="E147" t="str">
         <v>Steve Kloves</v>
       </c>
       <c r="F147" t="str">
         <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G147">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="H147" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I147" t="str">
         <v>DVD + Blu-ray</v>
       </c>
       <c r="J147" t="str">
         <v/>
       </c>
       <c r="K147" t="str">
         <v/>
       </c>
       <c r="L147">
-        <v>12445</v>
+        <v>12444</v>
       </c>
       <c r="M147" t="str">
-        <v>tt1201607</v>
+        <v>tt0926084</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Harry Potter i Kamień Filozoficzny</v>
+        <v>Harry Potter i Insygnia Śmierci: Część II</v>
       </c>
       <c r="B148" t="str">
-        <v>Harry Potter and the Philosopher&amp;amp;#x27;s Stone</v>
+        <v>Harry Potter and the Deathly Hallows: Part 2</v>
       </c>
       <c r="C148">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="D148" t="str">
-        <v>Chris Columbus</v>
+        <v>David Yates</v>
       </c>
       <c r="E148" t="str">
         <v>Steve Kloves</v>
       </c>
       <c r="F148" t="str">
         <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G148">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="H148" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I148" t="str">
         <v>DVD + Blu-ray</v>
       </c>
       <c r="J148" t="str">
         <v/>
       </c>
       <c r="K148" t="str">
         <v/>
       </c>
       <c r="L148">
-        <v>671</v>
+        <v>12445</v>
       </c>
       <c r="M148" t="str">
-        <v>tt0241527</v>
+        <v>tt1201607</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Harry Potter i Komnata Tajemnic</v>
+        <v>Harry Potter i Kamień Filozoficzny</v>
       </c>
       <c r="B149" t="str">
-        <v>Harry Potter and the Chamber of Secrets</v>
+        <v>Harry Potter and the Philosopher&amp;amp;#x27;s Stone</v>
       </c>
       <c r="C149">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D149" t="str">
         <v>Chris Columbus</v>
       </c>
       <c r="E149" t="str">
         <v>Steve Kloves</v>
       </c>
       <c r="F149" t="str">
         <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G149">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="H149" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I149" t="str">
         <v>DVD + Blu-ray</v>
       </c>
       <c r="J149" t="str">
         <v/>
       </c>
       <c r="K149" t="str">
         <v/>
       </c>
       <c r="L149">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="M149" t="str">
-        <v>tt0295297</v>
+        <v>tt0241527</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Harry Potter i komnata tajemnic [PC]</v>
+        <v>Harry Potter i Komnata Tajemnic</v>
       </c>
       <c r="B150" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Harry Potter and the Chamber of Secrets</v>
+      </c>
+      <c r="C150">
+        <v>2002</v>
       </c>
       <c r="D150" t="str">
-        <v/>
+        <v>Chris Columbus</v>
       </c>
       <c r="E150" t="str">
-        <v/>
+        <v>Steve Kloves</v>
       </c>
       <c r="F150" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Przygodowy, Fantasy</v>
+      </c>
+      <c r="G150">
+        <v>161</v>
       </c>
       <c r="H150" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I150" t="str">
-        <v/>
+        <v>DVD + Blu-ray</v>
       </c>
       <c r="J150" t="str">
         <v/>
       </c>
       <c r="K150" t="str">
         <v/>
       </c>
-      <c r="L150" t="str">
-        <v/>
+      <c r="L150">
+        <v>672</v>
       </c>
       <c r="M150" t="str">
-        <v/>
+        <v>tt0295297</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Harry Potter i Książę Półkrwi</v>
+        <v>Harry Potter i komnata tajemnic [PC]</v>
       </c>
       <c r="B151" t="str">
-        <v>Harry Potter and the Half-Blood Prince</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v/>
+      </c>
+      <c r="C151" t="str">
+        <v/>
       </c>
       <c r="D151" t="str">
-        <v>David Yates</v>
+        <v/>
       </c>
       <c r="E151" t="str">
-        <v>Steve Kloves</v>
+        <v/>
       </c>
       <c r="F151" t="str">
-        <v>Przygodowy, Fantasy</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v/>
+      </c>
+      <c r="G151" t="str">
+        <v/>
       </c>
       <c r="H151" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I151" t="str">
-        <v>DVD + Blu-ray</v>
+        <v/>
       </c>
       <c r="J151" t="str">
         <v/>
       </c>
       <c r="K151" t="str">
         <v/>
       </c>
-      <c r="L151">
-        <v>767</v>
+      <c r="L151" t="str">
+        <v/>
       </c>
       <c r="M151" t="str">
-        <v>tt0417741</v>
+        <v/>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Harry Potter i więzień Azkabanu</v>
+        <v>Harry Potter i Książę Półkrwi</v>
       </c>
       <c r="B152" t="str">
-        <v>Harry Potter and the Prisoner of Azkaban</v>
+        <v>Harry Potter and the Half-Blood Prince</v>
       </c>
       <c r="C152">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="D152" t="str">
-        <v>Alfonso Cuarón</v>
+        <v>David Yates</v>
       </c>
       <c r="E152" t="str">
         <v>Steve Kloves</v>
       </c>
       <c r="F152" t="str">
         <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G152">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="H152" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I152" t="str">
         <v>DVD + Blu-ray</v>
       </c>
       <c r="J152" t="str">
         <v/>
       </c>
       <c r="K152" t="str">
         <v/>
       </c>
       <c r="L152">
-        <v>673</v>
+        <v>767</v>
       </c>
       <c r="M152" t="str">
-        <v>tt0304141</v>
+        <v>tt0417741</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Harry Potter i więzień azkabanu [PC]</v>
+        <v>Harry Potter i więzień Azkabanu</v>
       </c>
       <c r="B153" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Harry Potter and the Prisoner of Azkaban</v>
+      </c>
+      <c r="C153">
+        <v>2004</v>
       </c>
       <c r="D153" t="str">
-        <v/>
+        <v>Alfonso Cuarón</v>
       </c>
       <c r="E153" t="str">
-        <v/>
+        <v>Steve Kloves</v>
       </c>
       <c r="F153" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Przygodowy, Fantasy</v>
+      </c>
+      <c r="G153">
+        <v>141</v>
       </c>
       <c r="H153" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I153" t="str">
-        <v/>
+        <v>DVD + Blu-ray</v>
       </c>
       <c r="J153" t="str">
         <v/>
       </c>
       <c r="K153" t="str">
         <v/>
       </c>
-      <c r="L153" t="str">
-        <v/>
+      <c r="L153">
+        <v>673</v>
       </c>
       <c r="M153" t="str">
-        <v/>
+        <v>tt0304141</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Harry Potter i Zakon Feniksa</v>
+        <v>Harry Potter i więzień azkabanu [PC]</v>
       </c>
       <c r="B154" t="str">
-        <v>Harry Potter and the Order of the Phoenix</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v/>
+      </c>
+      <c r="C154" t="str">
+        <v/>
       </c>
       <c r="D154" t="str">
-        <v>David Yates</v>
+        <v/>
       </c>
       <c r="E154" t="str">
-        <v>Michael Goldenberg</v>
+        <v/>
       </c>
       <c r="F154" t="str">
-        <v>Przygodowy, Fantasy</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v/>
+      </c>
+      <c r="G154" t="str">
+        <v/>
       </c>
       <c r="H154" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I154" t="str">
-        <v>DVD + Blu-ray</v>
+        <v/>
       </c>
       <c r="J154" t="str">
         <v/>
       </c>
       <c r="K154" t="str">
         <v/>
       </c>
-      <c r="L154">
-        <v>675</v>
+      <c r="L154" t="str">
+        <v/>
       </c>
       <c r="M154" t="str">
-        <v>tt0373889</v>
+        <v/>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Hawana</v>
+        <v>Harry Potter i Zakon Feniksa</v>
       </c>
       <c r="B155" t="str">
-        <v>Havana</v>
+        <v>Harry Potter and the Order of the Phoenix</v>
       </c>
       <c r="C155">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="D155" t="str">
-        <v>Sydney Pollack</v>
+        <v>David Yates</v>
       </c>
       <c r="E155" t="str">
-        <v>David Rayfiel, Judith Rascoe, Judith Rascoe</v>
+        <v>Michael Goldenberg</v>
       </c>
       <c r="F155" t="str">
-        <v>Dramat, Romans</v>
+        <v>Przygodowy, Fantasy</v>
       </c>
       <c r="G155">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="H155" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I155" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>5.788</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J155" t="str">
+        <v/>
       </c>
       <c r="K155" t="str">
         <v/>
       </c>
       <c r="L155">
-        <v>22189</v>
+        <v>675</v>
       </c>
       <c r="M155" t="str">
-        <v>tt0099747</v>
+        <v>tt0373889</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Herkules</v>
+        <v>Hawana</v>
       </c>
       <c r="B156" t="str">
-        <v>Hercules</v>
+        <v>Havana</v>
       </c>
       <c r="C156">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="D156" t="str">
-        <v>Ron Clements, John Musker</v>
+        <v>Sydney Pollack</v>
       </c>
       <c r="E156" t="str">
-        <v>Bob Shaw, Ron Clements, John Musker</v>
+        <v>David Rayfiel, Judith Rascoe, Judith Rascoe</v>
       </c>
       <c r="F156" t="str">
-        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G156">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="H156" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I156" t="str">
         <v>DVD</v>
       </c>
       <c r="J156">
-        <v>7.496</v>
+        <v>5.788</v>
       </c>
       <c r="K156" t="str">
         <v/>
       </c>
       <c r="L156">
-        <v>11970</v>
+        <v>22189</v>
       </c>
       <c r="M156" t="str">
-        <v>tt0119282</v>
+        <v>tt0099747</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Historia Kopciuszka</v>
+        <v>Herkules</v>
       </c>
       <c r="B157" t="str">
-        <v>A Cinderella Story</v>
+        <v>Hercules</v>
       </c>
       <c r="C157">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="D157" t="str">
-        <v>Mark Rosman</v>
+        <v>Ron Clements, John Musker</v>
       </c>
       <c r="E157" t="str">
-        <v>Leigh Dunlap</v>
+        <v>Bob Shaw, Ron Clements, John Musker</v>
       </c>
       <c r="F157" t="str">
-        <v>Komedia, Familijny, Romans</v>
+        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Romans</v>
       </c>
       <c r="G157">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H157" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I157" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J157">
-        <v>6.6</v>
+        <v>7.496</v>
       </c>
       <c r="K157" t="str">
         <v/>
       </c>
       <c r="L157">
-        <v>11247</v>
+        <v>11970</v>
       </c>
       <c r="M157" t="str">
-        <v>tt0356470</v>
+        <v>tt0119282</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Hit Man</v>
+        <v>Historia Kopciuszka</v>
       </c>
       <c r="B158" t="str">
-        <v/>
+        <v>A Cinderella Story</v>
       </c>
       <c r="C158">
-        <v>2024</v>
+        <v>2004</v>
       </c>
       <c r="D158" t="str">
-        <v>Richard Linklater</v>
+        <v>Mark Rosman</v>
       </c>
       <c r="E158" t="str">
-        <v>Richard Linklater, Glen Powell</v>
+        <v>Leigh Dunlap</v>
       </c>
       <c r="F158" t="str">
-        <v>Komedia, Romans, Kryminał</v>
+        <v>Komedia, Familijny, Romans</v>
       </c>
       <c r="G158">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="H158" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I158" t="str">
         <v/>
       </c>
       <c r="J158">
-        <v>6.791</v>
+        <v>6.6</v>
       </c>
       <c r="K158" t="str">
         <v/>
       </c>
       <c r="L158">
-        <v>974635</v>
+        <v>11247</v>
       </c>
       <c r="M158" t="str">
-        <v>tt20215968</v>
+        <v>tt0356470</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Holiday</v>
+        <v>Hit Man</v>
       </c>
       <c r="B159" t="str">
-        <v>The Holiday</v>
+        <v/>
       </c>
       <c r="C159">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="D159" t="str">
-        <v>Nancy Meyers</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E159" t="str">
-        <v>Nancy Meyers</v>
+        <v>Richard Linklater, Glen Powell</v>
       </c>
       <c r="F159" t="str">
-        <v>Komedia, Romans</v>
+        <v>Komedia, Romans, Kryminał</v>
       </c>
       <c r="G159">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="H159" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I159" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J159">
-        <v>7.098</v>
+        <v>6.791</v>
       </c>
       <c r="K159" t="str">
         <v/>
       </c>
       <c r="L159">
-        <v>1581</v>
+        <v>974635</v>
       </c>
       <c r="M159" t="str">
-        <v>tt0457939</v>
+        <v>tt20215968</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Hostel</v>
+        <v>Holiday</v>
       </c>
       <c r="B160" t="str">
-        <v/>
+        <v>The Holiday</v>
       </c>
       <c r="C160">
         <v>2006</v>
       </c>
       <c r="D160" t="str">
-        <v>Eli Roth</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="E160" t="str">
-        <v>Eli Roth</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="F160" t="str">
-        <v>Horror</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G160">
-        <v>94</v>
+        <v>138</v>
       </c>
       <c r="H160" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I160" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J160">
-        <v>5.954</v>
+        <v>7.098</v>
       </c>
       <c r="K160" t="str">
         <v/>
       </c>
       <c r="L160">
-        <v>1690</v>
+        <v>1581</v>
       </c>
       <c r="M160" t="str">
-        <v>tt0450278</v>
+        <v>tt0457939</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Hostel 2</v>
+        <v>Hostel</v>
       </c>
       <c r="B161" t="str">
-        <v>Hostel: Part II</v>
+        <v/>
       </c>
       <c r="C161">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D161" t="str">
         <v>Eli Roth</v>
       </c>
       <c r="E161" t="str">
         <v>Eli Roth</v>
       </c>
       <c r="F161" t="str">
         <v>Horror</v>
       </c>
       <c r="G161">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H161" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I161" t="str">
         <v/>
       </c>
       <c r="J161">
-        <v>5.849</v>
+        <v>5.954</v>
       </c>
       <c r="K161" t="str">
         <v/>
       </c>
       <c r="L161">
-        <v>1691</v>
+        <v>1690</v>
       </c>
       <c r="M161" t="str">
-        <v>tt0498353</v>
+        <v>tt0450278</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Hotel Transylwania</v>
+        <v>Hostel 2</v>
       </c>
       <c r="B162" t="str">
-        <v>Hotel Transylvania</v>
+        <v>Hostel: Part II</v>
       </c>
       <c r="C162">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="D162" t="str">
-        <v>Genndy Tartakovsky</v>
+        <v>Eli Roth</v>
       </c>
       <c r="E162" t="str">
-        <v>Dan Hageman, Todd Durham, Kevin Hageman</v>
+        <v>Eli Roth</v>
       </c>
       <c r="F162" t="str">
-        <v>Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Horror</v>
       </c>
       <c r="G162">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H162" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I162" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J162">
-        <v>6.963</v>
+        <v>5.849</v>
       </c>
       <c r="K162" t="str">
         <v/>
       </c>
       <c r="L162">
-        <v>76492</v>
+        <v>1691</v>
       </c>
       <c r="M162" t="str">
-        <v>tt0837562</v>
+        <v>tt0498353</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Hotel Transylwania 2</v>
+        <v>Hotel Transylwania</v>
       </c>
       <c r="B163" t="str">
-        <v>Hotel Transylvania 2</v>
+        <v>Hotel Transylvania</v>
       </c>
       <c r="C163">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D163" t="str">
         <v>Genndy Tartakovsky</v>
       </c>
       <c r="E163" t="str">
-        <v>Robert Smigel, Adam Sandler</v>
+        <v>Dan Hageman, Todd Durham, Kevin Hageman</v>
       </c>
       <c r="F163" t="str">
         <v>Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G163">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H163" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I163" t="str">
         <v>DVD</v>
       </c>
       <c r="J163">
-        <v>6.768</v>
+        <v>6.963</v>
       </c>
       <c r="K163" t="str">
         <v/>
       </c>
       <c r="L163">
-        <v>159824</v>
+        <v>76492</v>
       </c>
       <c r="M163" t="str">
-        <v>tt2510894</v>
+        <v>tt0837562</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Hotel Transylwania 3</v>
+        <v>Hotel Transylwania 2</v>
       </c>
       <c r="B164" t="str">
-        <v>Hotel Transylvania 3: Summer Vacation</v>
+        <v>Hotel Transylvania 2</v>
       </c>
       <c r="C164">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="D164" t="str">
         <v>Genndy Tartakovsky</v>
       </c>
       <c r="E164" t="str">
-        <v>Genndy Tartakovsky, Michael McCullers</v>
+        <v>Robert Smigel, Adam Sandler</v>
       </c>
       <c r="F164" t="str">
         <v>Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G164">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="H164" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I164" t="str">
         <v>DVD</v>
       </c>
       <c r="J164">
-        <v>6.855</v>
+        <v>6.768</v>
       </c>
       <c r="K164" t="str">
         <v/>
       </c>
       <c r="L164">
-        <v>400155</v>
+        <v>159824</v>
       </c>
       <c r="M164" t="str">
-        <v>tt5220122</v>
+        <v>tt2510894</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Hugo tropikalna wyspa [PC]</v>
+        <v>Hotel Transylwania 3</v>
       </c>
       <c r="B165" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Hotel Transylvania 3: Summer Vacation</v>
+      </c>
+      <c r="C165">
+        <v>2018</v>
       </c>
       <c r="D165" t="str">
-        <v/>
+        <v>Genndy Tartakovsky</v>
       </c>
       <c r="E165" t="str">
-        <v/>
+        <v>Genndy Tartakovsky, Michael McCullers</v>
       </c>
       <c r="F165" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Animacja, Komedia, Familijny, Fantasy</v>
+      </c>
+      <c r="G165">
+        <v>95</v>
       </c>
       <c r="H165" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I165" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J165">
+        <v>6.855</v>
       </c>
       <c r="K165" t="str">
         <v/>
       </c>
-      <c r="L165" t="str">
-        <v/>
+      <c r="L165">
+        <v>400155</v>
       </c>
       <c r="M165" t="str">
-        <v/>
+        <v>tt5220122</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Hugo tropikalna wyspa 2 [PC]</v>
+        <v>Hugo tropikalna wyspa [PC]</v>
       </c>
       <c r="B166" t="str">
         <v/>
       </c>
       <c r="C166" t="str">
         <v/>
       </c>
       <c r="D166" t="str">
         <v/>
       </c>
       <c r="E166" t="str">
         <v/>
       </c>
       <c r="F166" t="str">
         <v/>
       </c>
       <c r="G166" t="str">
         <v/>
       </c>
       <c r="H166" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I166" t="str">
         <v/>
       </c>
       <c r="J166" t="str">
         <v/>
       </c>
       <c r="K166" t="str">
         <v/>
       </c>
       <c r="L166" t="str">
         <v/>
       </c>
       <c r="M166" t="str">
         <v/>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Hugo tropikalna wyspa 3 [PC]</v>
+        <v>Hugo tropikalna wyspa 2 [PC]</v>
       </c>
       <c r="B167" t="str">
         <v/>
       </c>
       <c r="C167" t="str">
         <v/>
       </c>
       <c r="D167" t="str">
         <v/>
       </c>
       <c r="E167" t="str">
         <v/>
       </c>
       <c r="F167" t="str">
         <v/>
       </c>
       <c r="G167" t="str">
         <v/>
       </c>
       <c r="H167" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I167" t="str">
         <v/>
       </c>
       <c r="J167" t="str">
         <v/>
       </c>
       <c r="K167" t="str">
         <v/>
       </c>
       <c r="L167" t="str">
         <v/>
       </c>
       <c r="M167" t="str">
         <v/>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>I tak cię kocham</v>
+        <v>Hugo tropikalna wyspa 3 [PC]</v>
       </c>
       <c r="B168" t="str">
-        <v>The Big Sick</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v/>
+      </c>
+      <c r="C168" t="str">
+        <v/>
       </c>
       <c r="D168" t="str">
-        <v>Michael Showalter</v>
+        <v/>
       </c>
       <c r="E168" t="str">
-        <v>Kumail Nanjiani, Emily V. Gordon</v>
+        <v/>
       </c>
       <c r="F168" t="str">
-        <v>Komedia, Dramat, Romans</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v/>
+      </c>
+      <c r="G168" t="str">
+        <v/>
       </c>
       <c r="H168" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I168" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.336</v>
+        <v/>
+      </c>
+      <c r="J168" t="str">
+        <v/>
       </c>
       <c r="K168" t="str">
         <v/>
       </c>
-      <c r="L168">
-        <v>416477</v>
+      <c r="L168" t="str">
+        <v/>
       </c>
       <c r="M168" t="str">
-        <v>tt5462602</v>
+        <v/>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Idealne matki</v>
+        <v>I tak cię kocham</v>
       </c>
       <c r="B169" t="str">
-        <v>Adore</v>
+        <v>The Big Sick</v>
       </c>
       <c r="C169">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D169" t="str">
-        <v>Anne Fontaine</v>
+        <v>Michael Showalter</v>
       </c>
       <c r="E169" t="str">
-        <v>Christopher Hampton</v>
+        <v>Kumail Nanjiani, Emily V. Gordon</v>
       </c>
       <c r="F169" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G169">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="H169" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I169" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J169">
-        <v>6.116</v>
+        <v>7.336</v>
       </c>
       <c r="K169" t="str">
         <v/>
       </c>
       <c r="L169">
-        <v>111190</v>
+        <v>416477</v>
       </c>
       <c r="M169" t="str">
-        <v>tt2103267</v>
+        <v>tt5462602</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Idy marcowe</v>
+        <v>Idealne matki</v>
       </c>
       <c r="B170" t="str">
-        <v>The Ides of March</v>
+        <v>Adore</v>
       </c>
       <c r="C170">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D170" t="str">
-        <v>George Clooney</v>
+        <v>Anne Fontaine</v>
       </c>
       <c r="E170" t="str">
-        <v>George Clooney, Beau Willimon, Grant Heslov</v>
+        <v>Christopher Hampton</v>
       </c>
       <c r="F170" t="str">
         <v>Dramat</v>
       </c>
       <c r="G170">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H170" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I170" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J170">
-        <v>6.676</v>
+        <v>6.116</v>
       </c>
       <c r="K170" t="str">
         <v/>
       </c>
       <c r="L170">
-        <v>10316</v>
+        <v>111190</v>
       </c>
       <c r="M170" t="str">
-        <v>tt1124035</v>
+        <v>tt2103267</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Iluzjonista</v>
+        <v>Idy marcowe</v>
       </c>
       <c r="B171" t="str">
-        <v>The Illusionist</v>
+        <v>The Ides of March</v>
       </c>
       <c r="C171">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="D171" t="str">
-        <v>Neil Burger</v>
+        <v>George Clooney</v>
       </c>
       <c r="E171" t="str">
-        <v>Neil Burger</v>
+        <v>George Clooney, Beau Willimon, Grant Heslov</v>
       </c>
       <c r="F171" t="str">
-        <v>Fantasy, Dramat, Thriller, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G171">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="H171" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I171" t="str">
         <v>DVD</v>
       </c>
       <c r="J171">
-        <v>7.294</v>
+        <v>6.676</v>
       </c>
       <c r="K171" t="str">
         <v/>
       </c>
       <c r="L171">
-        <v>1491</v>
+        <v>10316</v>
       </c>
       <c r="M171" t="str">
-        <v>tt0443543</v>
+        <v>tt1124035</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Imperium Wilków</v>
+        <v>Iluzjonista</v>
       </c>
       <c r="B172" t="str">
-        <v>Empire of the Wolves</v>
+        <v>The Illusionist</v>
       </c>
       <c r="C172">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D172" t="str">
-        <v>Chris Nahon</v>
+        <v>Neil Burger</v>
       </c>
       <c r="E172" t="str">
-        <v>Christian Clavier, Franck Ollivier, Chris Nahon</v>
+        <v>Neil Burger</v>
       </c>
       <c r="F172" t="str">
-        <v>Akcja</v>
+        <v>Fantasy, Dramat, Thriller, Romans</v>
       </c>
       <c r="G172">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="H172" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I172" t="str">
         <v>DVD</v>
       </c>
       <c r="J172">
-        <v>5.722</v>
+        <v>7.294</v>
       </c>
       <c r="K172" t="str">
         <v/>
       </c>
       <c r="L172">
-        <v>10799</v>
+        <v>1491</v>
       </c>
       <c r="M172" t="str">
-        <v>tt0402158</v>
+        <v>tt0443543</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Incubus</v>
+        <v>Imperium Wilków</v>
       </c>
       <c r="B173" t="str">
-        <v/>
+        <v>Empire of the Wolves</v>
       </c>
       <c r="C173">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D173" t="str">
-        <v>Anya Camilleri</v>
+        <v>Chris Nahon</v>
       </c>
       <c r="E173" t="str">
-        <v>Gary Humphreys</v>
+        <v>Christian Clavier, Franck Ollivier, Chris Nahon</v>
       </c>
       <c r="F173" t="str">
-        <v>Horror, Sci-Fi, Thriller</v>
+        <v>Akcja</v>
       </c>
       <c r="G173">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="H173" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I173" t="str">
         <v>DVD</v>
       </c>
       <c r="J173">
-        <v>3.415</v>
+        <v>5.722</v>
       </c>
       <c r="K173" t="str">
         <v/>
       </c>
       <c r="L173">
-        <v>68116</v>
+        <v>10799</v>
       </c>
       <c r="M173" t="str">
-        <v>tt0462359</v>
+        <v>tt0402158</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Inni</v>
+        <v>Incubus</v>
       </c>
       <c r="B174" t="str">
-        <v>The Others</v>
+        <v/>
       </c>
       <c r="C174">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="D174" t="str">
-        <v>Alejandro Amenábar</v>
+        <v>Anya Camilleri</v>
       </c>
       <c r="E174" t="str">
-        <v>Alejandro Amenábar</v>
+        <v>Gary Humphreys</v>
       </c>
       <c r="F174" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Horror, Sci-Fi, Thriller</v>
       </c>
       <c r="G174">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="H174" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I174" t="str">
         <v>DVD</v>
       </c>
       <c r="J174">
-        <v>7.615</v>
+        <v>3.415</v>
       </c>
       <c r="K174" t="str">
         <v/>
       </c>
       <c r="L174">
-        <v>1933</v>
+        <v>68116</v>
       </c>
       <c r="M174" t="str">
-        <v>tt0230600</v>
+        <v>tt0462359</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Interstellar</v>
+        <v>Inni</v>
       </c>
       <c r="B175" t="str">
-        <v/>
+        <v>The Others</v>
       </c>
       <c r="C175">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="D175" t="str">
-        <v>Christopher Nolan</v>
+        <v>Alejandro Amenábar</v>
       </c>
       <c r="E175" t="str">
-        <v>Jonathan Nolan, Christopher Nolan</v>
+        <v>Alejandro Amenábar</v>
       </c>
       <c r="F175" t="str">
-        <v>Przygodowy, Dramat, Sci-Fi</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G175">
-        <v>169</v>
+        <v>101</v>
       </c>
       <c r="H175" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I175" t="str">
         <v>DVD</v>
       </c>
       <c r="J175">
-        <v>8.464</v>
+        <v>7.615</v>
       </c>
       <c r="K175" t="str">
         <v/>
       </c>
       <c r="L175">
-        <v>157336</v>
+        <v>1933</v>
       </c>
       <c r="M175" t="str">
-        <v>tt0816692</v>
+        <v>tt0230600</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Jagodowa miłość</v>
+        <v>Interstellar</v>
       </c>
       <c r="B176" t="str">
-        <v>My Blueberry Nights</v>
+        <v/>
       </c>
       <c r="C176">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="D176" t="str">
-        <v>王家衛</v>
+        <v>Christopher Nolan</v>
       </c>
       <c r="E176" t="str">
-        <v>Lawrence Block, 王家衛, 王家衛</v>
+        <v>Jonathan Nolan, Christopher Nolan</v>
       </c>
       <c r="F176" t="str">
-        <v>Dramat, Romans</v>
+        <v>Przygodowy, Dramat, Sci-Fi</v>
       </c>
       <c r="G176">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="H176" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I176" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J176">
-        <v>6.408</v>
+        <v>8.464</v>
       </c>
       <c r="K176" t="str">
         <v/>
       </c>
       <c r="L176">
-        <v>1989</v>
+        <v>157336</v>
       </c>
       <c r="M176" t="str">
-        <v>tt0765120</v>
+        <v>tt0816692</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Jak stracić chłopaka w 10 dni</v>
+        <v>Jagodowa miłość</v>
       </c>
       <c r="B177" t="str">
-        <v>How to Lose a Guy in 10 Days</v>
+        <v>My Blueberry Nights</v>
       </c>
       <c r="C177">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="D177" t="str">
-        <v>Donald Petrie</v>
+        <v>王家衛</v>
       </c>
       <c r="E177" t="str">
-        <v>Brian Regan, Kristen Buckley, Burr Steers</v>
+        <v>Lawrence Block, 王家衛, 王家衛</v>
       </c>
       <c r="F177" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G177">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="H177" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I177" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J177">
-        <v>6.853</v>
+        <v>6.408</v>
       </c>
       <c r="K177" t="str">
         <v/>
       </c>
       <c r="L177">
-        <v>9919</v>
+        <v>1989</v>
       </c>
       <c r="M177" t="str">
-        <v>tt0251127</v>
+        <v>tt0765120</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Jak w niebie</v>
+        <v>Jak stracić chłopaka w 10 dni</v>
       </c>
       <c r="B178" t="str">
-        <v>Just Like Heaven</v>
+        <v>How to Lose a Guy in 10 Days</v>
       </c>
       <c r="C178">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D178" t="str">
-        <v>Mark Waters</v>
+        <v>Donald Petrie</v>
       </c>
       <c r="E178" t="str">
-        <v>Peter Tolan, Leslie Dixon</v>
+        <v>Brian Regan, Kristen Buckley, Burr Steers</v>
       </c>
       <c r="F178" t="str">
-        <v>Dramat, Komedia, Romans, Fantasy</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G178">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="H178" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I178" t="str">
         <v>DVD</v>
       </c>
       <c r="J178">
-        <v>7</v>
+        <v>6.853</v>
       </c>
       <c r="K178" t="str">
         <v/>
       </c>
       <c r="L178">
-        <v>9007</v>
+        <v>9919</v>
       </c>
       <c r="M178" t="str">
-        <v>tt0425123</v>
+        <v>tt0251127</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Jak wytresować smoka</v>
+        <v>Jak w niebie</v>
       </c>
       <c r="B179" t="str">
-        <v>How to Train Your Dragon</v>
+        <v>Just Like Heaven</v>
       </c>
       <c r="C179">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="D179" t="str">
-        <v>Chris Sanders, Dean DeBlois</v>
+        <v>Mark Waters</v>
       </c>
       <c r="E179" t="str">
-        <v>Dean DeBlois, Chris Sanders, William Davies</v>
+        <v>Peter Tolan, Leslie Dixon</v>
       </c>
       <c r="F179" t="str">
-        <v>Fantasy, Przygodowy, Animacja, Familijny</v>
+        <v>Dramat, Komedia, Romans, Fantasy</v>
       </c>
       <c r="G179">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="H179" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I179" t="str">
         <v>DVD</v>
       </c>
       <c r="J179">
-        <v>7.855</v>
+        <v>7</v>
       </c>
       <c r="K179" t="str">
         <v/>
       </c>
       <c r="L179">
-        <v>10191</v>
+        <v>9007</v>
       </c>
       <c r="M179" t="str">
-        <v>tt0892769</v>
+        <v>tt0425123</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Jak wytresować smoka 2</v>
+        <v>Jak wytresować smoka</v>
       </c>
       <c r="B180" t="str">
-        <v>How to Train Your Dragon 2</v>
+        <v>How to Train Your Dragon</v>
       </c>
       <c r="C180">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D180" t="str">
-        <v>Dean DeBlois</v>
+        <v>Chris Sanders, Dean DeBlois</v>
       </c>
       <c r="E180" t="str">
-        <v>Dean DeBlois</v>
+        <v>Dean DeBlois, Chris Sanders, William Davies</v>
       </c>
       <c r="F180" t="str">
-        <v>Fantasy, Akcja, Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Fantasy, Przygodowy, Animacja, Familijny</v>
       </c>
       <c r="G180">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="H180" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I180" t="str">
         <v>DVD</v>
       </c>
       <c r="J180">
-        <v>7.678</v>
+        <v>7.855</v>
       </c>
       <c r="K180" t="str">
         <v/>
       </c>
       <c r="L180">
-        <v>82702</v>
+        <v>10191</v>
       </c>
       <c r="M180" t="str">
-        <v>tt1646971</v>
+        <v>tt0892769</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Jak wytresować smoka 3</v>
+        <v>Jak wytresować smoka 2</v>
       </c>
       <c r="B181" t="str">
-        <v>How to Train Your Dragon: The Hidden World</v>
+        <v>How to Train Your Dragon 2</v>
       </c>
       <c r="C181">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="D181" t="str">
         <v>Dean DeBlois</v>
       </c>
       <c r="E181" t="str">
         <v>Dean DeBlois</v>
       </c>
       <c r="F181" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
+        <v>Fantasy, Akcja, Przygodowy, Animacja, Komedia, Familijny</v>
       </c>
       <c r="G181">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H181" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I181" t="str">
         <v>DVD</v>
       </c>
       <c r="J181">
-        <v>7.748</v>
+        <v>7.678</v>
       </c>
       <c r="K181" t="str">
         <v/>
       </c>
       <c r="L181">
-        <v>166428</v>
+        <v>82702</v>
       </c>
       <c r="M181" t="str">
-        <v>tt2386490</v>
+        <v>tt1646971</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Jak zostać królem</v>
+        <v>Jak wytresować smoka 3</v>
       </c>
       <c r="B182" t="str">
-        <v>The King&amp;#x27;s Speech</v>
+        <v>How to Train Your Dragon: The Hidden World</v>
       </c>
       <c r="C182">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="D182" t="str">
-        <v>Tom Hooper</v>
+        <v>Dean DeBlois</v>
       </c>
       <c r="E182" t="str">
-        <v>David Seidler</v>
+        <v>Dean DeBlois</v>
       </c>
       <c r="F182" t="str">
-        <v>Dramat, Historyczny</v>
+        <v>Animacja, Familijny, Przygodowy</v>
       </c>
       <c r="G182">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="H182" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I182" t="str">
         <v>DVD</v>
       </c>
       <c r="J182">
-        <v>7.733</v>
+        <v>7.748</v>
       </c>
       <c r="K182" t="str">
         <v/>
       </c>
       <c r="L182">
-        <v>45269</v>
+        <v>166428</v>
       </c>
       <c r="M182" t="str">
-        <v>tt1504320</v>
+        <v>tt2386490</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Jaś Fasola: Nadciąga totalny kataklizm</v>
+        <v>Jak zostać królem</v>
       </c>
       <c r="B183" t="str">
-        <v>Bean</v>
+        <v>The King&amp;#x27;s Speech</v>
       </c>
       <c r="C183">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="D183" t="str">
-        <v>Mel Smith</v>
+        <v>Tom Hooper</v>
       </c>
       <c r="E183" t="str">
-        <v>Robin Driscoll, Richard Curtis</v>
+        <v>David Seidler</v>
       </c>
       <c r="F183" t="str">
-        <v>Familijny, Przygodowy, Komedia</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G183">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="H183" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I183" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J183">
-        <v>6.469</v>
+        <v>7.733</v>
       </c>
       <c r="K183" t="str">
         <v/>
       </c>
       <c r="L183">
-        <v>1281</v>
+        <v>45269</v>
       </c>
       <c r="M183" t="str">
-        <v>tt0118689</v>
+        <v>tt1504320</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Jeden dzień</v>
+        <v>Jaś Fasola: Nadciąga totalny kataklizm</v>
       </c>
       <c r="B184" t="str">
-        <v>One Day</v>
+        <v>Bean</v>
       </c>
       <c r="C184">
-        <v>2011</v>
+        <v>1997</v>
       </c>
       <c r="D184" t="str">
-        <v>Lone Scherfig</v>
+        <v>Mel Smith</v>
       </c>
       <c r="E184" t="str">
-        <v>David Nicholls</v>
+        <v>Robin Driscoll, Richard Curtis</v>
       </c>
       <c r="F184" t="str">
-        <v>Dramat, Romans</v>
+        <v>Familijny, Przygodowy, Komedia</v>
       </c>
       <c r="G184">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="H184" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I184" t="str">
         <v/>
       </c>
       <c r="J184">
-        <v>7.412</v>
+        <v>6.469</v>
       </c>
       <c r="K184" t="str">
         <v/>
       </c>
       <c r="L184">
-        <v>51828</v>
+        <v>1281</v>
       </c>
       <c r="M184" t="str">
-        <v>tt1563738</v>
+        <v>tt0118689</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Jestem Bogiem</v>
+        <v>Jeden dzień</v>
       </c>
       <c r="B185" t="str">
-        <v>Limitless</v>
+        <v>One Day</v>
       </c>
       <c r="C185">
         <v>2011</v>
       </c>
       <c r="D185" t="str">
-        <v>Neil Burger</v>
+        <v>Lone Scherfig</v>
       </c>
       <c r="E185" t="str">
-        <v>Leslie Dixon</v>
+        <v>David Nicholls</v>
       </c>
       <c r="F185" t="str">
-        <v>Thriller, Tajemnica, Sci-Fi</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G185">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H185" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I185" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J185">
-        <v>7.191</v>
+        <v>7.412</v>
       </c>
       <c r="K185" t="str">
         <v/>
       </c>
       <c r="L185">
-        <v>51876</v>
+        <v>51828</v>
       </c>
       <c r="M185" t="str">
-        <v>tt1219289</v>
+        <v>tt1563738</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Jestem taka piękna!</v>
+        <v>Jestem Bogiem</v>
       </c>
       <c r="B186" t="str">
-        <v>I Feel Pretty</v>
+        <v>Limitless</v>
       </c>
       <c r="C186">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="D186" t="str">
-        <v>Abby Kohn, Marc Silverstein</v>
+        <v>Neil Burger</v>
       </c>
       <c r="E186" t="str">
-        <v>Abby Kohn, Marc Silverstein</v>
+        <v>Leslie Dixon</v>
       </c>
       <c r="F186" t="str">
-        <v>Komedia, Romans</v>
+        <v>Thriller, Tajemnica, Sci-Fi</v>
       </c>
       <c r="G186">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="H186" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I186" t="str">
         <v>DVD</v>
       </c>
       <c r="J186">
-        <v>6.381</v>
+        <v>7.191</v>
       </c>
       <c r="K186" t="str">
         <v/>
       </c>
       <c r="L186">
-        <v>460668</v>
+        <v>51876</v>
       </c>
       <c r="M186" t="str">
-        <v>tt6791096</v>
+        <v>tt1219289</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Jeszcze dalej niż północ</v>
+        <v>Jestem taka piękna!</v>
       </c>
       <c r="B187" t="str">
-        <v>Welcome to the Sticks</v>
+        <v>I Feel Pretty</v>
       </c>
       <c r="C187">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="D187" t="str">
-        <v>Dany Boon</v>
+        <v>Abby Kohn, Marc Silverstein</v>
       </c>
       <c r="E187" t="str">
-        <v>Dany Boon, Alexandre Charlot, Franck Magnier</v>
+        <v>Abby Kohn, Marc Silverstein</v>
       </c>
       <c r="F187" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G187">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="H187" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I187" t="str">
         <v>DVD</v>
       </c>
       <c r="J187">
-        <v>6.697</v>
+        <v>6.381</v>
       </c>
       <c r="K187" t="str">
         <v/>
       </c>
       <c r="L187">
-        <v>8265</v>
+        <v>460668</v>
       </c>
       <c r="M187" t="str">
-        <v>tt1064932</v>
+        <v>tt6791096</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Jobs</v>
+        <v>Jeszcze dalej niż północ</v>
       </c>
       <c r="B188" t="str">
-        <v/>
+        <v>Welcome to the Sticks</v>
       </c>
       <c r="C188">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="D188" t="str">
-        <v>Joshua Michael Stern</v>
+        <v>Dany Boon</v>
       </c>
       <c r="E188" t="str">
-        <v>Matt Whiteley</v>
+        <v>Dany Boon, Alexandre Charlot, Franck Magnier</v>
       </c>
       <c r="F188" t="str">
-        <v>Dramat, Historyczny</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G188">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="H188" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I188" t="str">
         <v>DVD</v>
       </c>
       <c r="J188">
-        <v>6.125</v>
+        <v>6.697</v>
       </c>
       <c r="K188" t="str">
         <v/>
       </c>
       <c r="L188">
-        <v>115782</v>
+        <v>8265</v>
       </c>
       <c r="M188" t="str">
-        <v>tt2357129</v>
+        <v>tt1064932</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Joe Black</v>
+        <v>Jobs</v>
       </c>
       <c r="B189" t="str">
-        <v>Meet Joe Black</v>
+        <v/>
       </c>
       <c r="C189">
-        <v>1998</v>
+        <v>2013</v>
       </c>
       <c r="D189" t="str">
-        <v>Martin Brest</v>
+        <v>Joshua Michael Stern</v>
       </c>
       <c r="E189" t="str">
-        <v>Ron Osborn, Jeff Reno, Kevin Wade</v>
+        <v>Matt Whiteley</v>
       </c>
       <c r="F189" t="str">
-        <v>Fantasy, Dramat, Romans</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G189">
-        <v>178</v>
+        <v>122</v>
       </c>
       <c r="H189" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I189" t="str">
         <v>DVD</v>
       </c>
       <c r="J189">
-        <v>7.355</v>
+        <v>6.125</v>
       </c>
       <c r="K189" t="str">
         <v/>
       </c>
       <c r="L189">
-        <v>297</v>
+        <v>115782</v>
       </c>
       <c r="M189" t="str">
-        <v>tt0119643</v>
+        <v>tt2357129</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Joker</v>
+        <v>Joe Black</v>
       </c>
       <c r="B190" t="str">
-        <v/>
+        <v>Meet Joe Black</v>
       </c>
       <c r="C190">
-        <v>2019</v>
+        <v>1998</v>
       </c>
       <c r="D190" t="str">
-        <v>Todd Phillips</v>
+        <v>Martin Brest</v>
       </c>
       <c r="E190" t="str">
-        <v>Todd Phillips, Scott Silver</v>
+        <v>Ron Osborn, Jeff Reno, Kevin Wade</v>
       </c>
       <c r="F190" t="str">
-        <v>Kryminał, Thriller, Dramat</v>
+        <v>Fantasy, Dramat, Romans</v>
       </c>
       <c r="G190">
-        <v>122</v>
+        <v>178</v>
       </c>
       <c r="H190" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I190" t="str">
-        <v>DVD + Blu-ray</v>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J190">
+        <v>7.355</v>
       </c>
       <c r="K190" t="str">
         <v/>
       </c>
       <c r="L190">
-        <v>475557</v>
+        <v>297</v>
       </c>
       <c r="M190" t="str">
-        <v>tt7286456</v>
+        <v>tt0119643</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Julia wraca do domu</v>
+        <v>Joker</v>
       </c>
       <c r="B191" t="str">
-        <v>Julie Walking Home</v>
+        <v/>
       </c>
       <c r="C191">
-        <v>2002</v>
+        <v>2019</v>
       </c>
       <c r="D191" t="str">
-        <v>Agnieszka Holland</v>
+        <v>Todd Phillips</v>
       </c>
       <c r="E191" t="str">
-        <v>Agnieszka Holland, Arlene Sarner, Roman Gren</v>
+        <v>Todd Phillips, Scott Silver</v>
       </c>
       <c r="F191" t="str">
-        <v>Dramat, Romans</v>
+        <v>Kryminał, Thriller, Dramat</v>
       </c>
       <c r="G191">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="H191" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I191" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>DVD + Blu-ray</v>
+      </c>
+      <c r="J191" t="str">
+        <v/>
       </c>
       <c r="K191" t="str">
         <v/>
       </c>
       <c r="L191">
-        <v>64523</v>
+        <v>475557</v>
       </c>
       <c r="M191" t="str">
-        <v>tt0246719</v>
+        <v>tt7286456</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Jurassic World</v>
+        <v>Julia wraca do domu</v>
       </c>
       <c r="B192" t="str">
-        <v/>
+        <v>Julie Walking Home</v>
       </c>
       <c r="C192">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="D192" t="str">
-        <v>Colin Trevorrow</v>
+        <v>Agnieszka Holland</v>
       </c>
       <c r="E192" t="str">
-        <v>Rick Jaffa, Amanda Silver, Amanda Silver</v>
+        <v>Agnieszka Holland, Arlene Sarner, Roman Gren</v>
       </c>
       <c r="F192" t="str">
-        <v>Akcja, Przygodowy, Sci-Fi, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G192">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H192" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I192" t="str">
         <v>DVD</v>
       </c>
       <c r="J192">
-        <v>6.699</v>
+        <v>5.5</v>
       </c>
       <c r="K192" t="str">
         <v/>
       </c>
       <c r="L192">
-        <v>135397</v>
+        <v>64523</v>
       </c>
       <c r="M192" t="str">
-        <v>tt0369610</v>
+        <v>tt0246719</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Jutro będzie nasze</v>
+        <v>Jurassic World</v>
       </c>
       <c r="B193" t="str">
-        <v>There&amp;#x27;s Still Tomorrow</v>
+        <v/>
       </c>
       <c r="C193">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="D193" t="str">
-        <v>Paola Cortellesi</v>
+        <v>Colin Trevorrow</v>
       </c>
       <c r="E193" t="str">
-        <v>Furio Andreotti, Furio Andreotti, Paola Cortellesi</v>
+        <v>Rick Jaffa, Amanda Silver, Amanda Silver</v>
       </c>
       <c r="F193" t="str">
-        <v>Dramat, Komedia, Historyczny</v>
+        <v>Akcja, Przygodowy, Sci-Fi, Thriller</v>
       </c>
       <c r="G193">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="H193" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I193" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J193">
-        <v>8.08</v>
+        <v>6.699</v>
       </c>
       <c r="K193" t="str">
         <v/>
       </c>
       <c r="L193">
-        <v>1026227</v>
+        <v>135397</v>
       </c>
       <c r="M193" t="str">
-        <v>tt21800162</v>
+        <v>tt0369610</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>K-PAX</v>
+        <v>Jutro będzie nasze</v>
       </c>
       <c r="B194" t="str">
-        <v/>
+        <v>There&amp;#x27;s Still Tomorrow</v>
       </c>
       <c r="C194">
-        <v>2001</v>
+        <v>2023</v>
       </c>
       <c r="D194" t="str">
-        <v>Iain Softley</v>
+        <v>Paola Cortellesi</v>
       </c>
       <c r="E194" t="str">
-        <v>Charles Leavitt</v>
+        <v>Furio Andreotti, Furio Andreotti, Paola Cortellesi</v>
       </c>
       <c r="F194" t="str">
-        <v>Sci-Fi, Dramat, Tajemnica</v>
+        <v>Dramat, Komedia, Historyczny</v>
       </c>
       <c r="G194">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="H194" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I194" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J194">
-        <v>7.201</v>
+        <v>8.08</v>
       </c>
       <c r="K194" t="str">
         <v/>
       </c>
       <c r="L194">
-        <v>167</v>
+        <v>1026227</v>
       </c>
       <c r="M194" t="str">
-        <v>tt0272152</v>
+        <v>tt21800162</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Kapitan Phillips</v>
+        <v>K-PAX</v>
       </c>
       <c r="B195" t="str">
-        <v>Captain Phillips</v>
+        <v/>
       </c>
       <c r="C195">
-        <v>2013</v>
+        <v>2001</v>
       </c>
       <c r="D195" t="str">
-        <v>Paul Greengrass</v>
+        <v>Iain Softley</v>
       </c>
       <c r="E195" t="str">
-        <v>Billy Ray</v>
+        <v>Charles Leavitt</v>
       </c>
       <c r="F195" t="str">
-        <v>Akcja, Dramat, Thriller</v>
+        <v>Sci-Fi, Dramat, Tajemnica</v>
       </c>
       <c r="G195">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="H195" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I195" t="str">
         <v>DVD</v>
       </c>
       <c r="J195">
-        <v>7.538</v>
+        <v>7.201</v>
       </c>
       <c r="K195" t="str">
         <v/>
       </c>
       <c r="L195">
-        <v>109424</v>
+        <v>167</v>
       </c>
       <c r="M195" t="str">
-        <v>tt1535109</v>
+        <v>tt0272152</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Kaskader</v>
+        <v>Kapitan Phillips</v>
       </c>
       <c r="B196" t="str">
-        <v>The Fall Guy</v>
+        <v>Captain Phillips</v>
       </c>
       <c r="C196">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="D196" t="str">
-        <v>David Leitch</v>
+        <v>Paul Greengrass</v>
       </c>
       <c r="E196" t="str">
-        <v>Drew Pearce</v>
+        <v>Billy Ray</v>
       </c>
       <c r="F196" t="str">
-        <v>Akcja, Komedia, Romans</v>
+        <v>Akcja, Dramat, Thriller</v>
       </c>
       <c r="G196">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="H196" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I196" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J196">
-        <v>6.969</v>
+        <v>7.538</v>
       </c>
       <c r="K196" t="str">
         <v/>
       </c>
       <c r="L196">
-        <v>746036</v>
+        <v>109424</v>
       </c>
       <c r="M196" t="str">
-        <v>tt1684562</v>
+        <v>tt1535109</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Kate i Leopold</v>
+        <v>Kaskader</v>
       </c>
       <c r="B197" t="str">
-        <v>Kate &amp;amp; Leopold</v>
+        <v>The Fall Guy</v>
       </c>
       <c r="C197">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="D197" t="str">
-        <v>James Mangold</v>
+        <v>David Leitch</v>
       </c>
       <c r="E197" t="str">
-        <v>Steven Rogers, James Mangold, Steven Rogers</v>
+        <v>Drew Pearce</v>
       </c>
       <c r="F197" t="str">
-        <v>Romans, Komedia, Fantasy</v>
+        <v>Akcja, Komedia, Romans</v>
       </c>
       <c r="G197">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H197" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I197" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J197">
-        <v>6.337</v>
+        <v>6.969</v>
       </c>
       <c r="K197" t="str">
         <v/>
       </c>
       <c r="L197">
-        <v>11232</v>
+        <v>746036</v>
       </c>
       <c r="M197" t="str">
-        <v>tt0035423</v>
+        <v>tt1684562</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Kedi - sekretne życie kotów</v>
+        <v>Kate i Leopold</v>
       </c>
       <c r="B198" t="str">
-        <v>Kedi</v>
+        <v>Kate &amp;amp; Leopold</v>
       </c>
       <c r="C198">
-        <v>2017</v>
+        <v>2001</v>
       </c>
       <c r="D198" t="str">
-        <v>Ceyda Torun</v>
+        <v>James Mangold</v>
       </c>
       <c r="E198" t="str">
-        <v/>
+        <v>Steven Rogers, James Mangold, Steven Rogers</v>
       </c>
       <c r="F198" t="str">
-        <v>Dokumentalny</v>
+        <v>Romans, Komedia, Fantasy</v>
       </c>
       <c r="G198">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="H198" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I198" t="str">
         <v>DVD</v>
       </c>
       <c r="J198">
-        <v>7.513</v>
+        <v>6.337</v>
       </c>
       <c r="K198" t="str">
         <v/>
       </c>
       <c r="L198">
-        <v>392011</v>
+        <v>11232</v>
       </c>
       <c r="M198" t="str">
-        <v>tt4420704</v>
+        <v>tt0035423</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Keith</v>
+        <v>Kedi - sekretne życie kotów</v>
       </c>
       <c r="B199" t="str">
-        <v/>
+        <v>Kedi</v>
       </c>
       <c r="C199">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D199" t="str">
-        <v>Todd Kessler</v>
+        <v>Ceyda Torun</v>
       </c>
       <c r="E199" t="str">
-        <v>David Zabel, Ron Carlson, Todd Kessler</v>
+        <v/>
       </c>
       <c r="F199" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dokumentalny</v>
       </c>
       <c r="G199">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="H199" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I199" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J199">
-        <v>7</v>
+        <v>7.513</v>
       </c>
       <c r="K199" t="str">
         <v/>
       </c>
       <c r="L199">
-        <v>14859</v>
+        <v>392011</v>
       </c>
       <c r="M199" t="str">
-        <v>tt0435679</v>
+        <v>tt4420704</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Kevin sam w domu</v>
+        <v>Keith</v>
       </c>
       <c r="B200" t="str">
-        <v>Home Alone</v>
+        <v/>
       </c>
       <c r="C200">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="D200" t="str">
-        <v>Chris Columbus</v>
+        <v>Todd Kessler</v>
       </c>
       <c r="E200" t="str">
-        <v>John Hughes</v>
+        <v>David Zabel, Ron Carlson, Todd Kessler</v>
       </c>
       <c r="F200" t="str">
-        <v>Komedia, Familijny</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G200">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="H200" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I200" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J200">
-        <v>7.5</v>
+        <v>7</v>
       </c>
       <c r="K200" t="str">
         <v/>
       </c>
       <c r="L200">
-        <v>771</v>
+        <v>14859</v>
       </c>
       <c r="M200" t="str">
-        <v>tt0099785</v>
+        <v>tt0435679</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Kevin sam w Nowym Jorku</v>
+        <v>Kevin sam w domu</v>
       </c>
       <c r="B201" t="str">
-        <v>Home Alone 2: Lost in New York</v>
+        <v>Home Alone</v>
       </c>
       <c r="C201">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="D201" t="str">
         <v>Chris Columbus</v>
       </c>
       <c r="E201" t="str">
         <v>John Hughes</v>
       </c>
       <c r="F201" t="str">
-        <v>Komedia, Familijny, Przygodowy</v>
+        <v>Komedia, Familijny</v>
       </c>
       <c r="G201">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="H201" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I201" t="str">
         <v>DVD</v>
       </c>
       <c r="J201">
-        <v>6.8</v>
+        <v>7.5</v>
       </c>
       <c r="K201" t="str">
         <v/>
       </c>
       <c r="L201">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="M201" t="str">
-        <v>tt0104431</v>
+        <v>tt0099785</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Kiedy dzwoni nieznajomy</v>
+        <v>Kevin sam w Nowym Jorku</v>
       </c>
       <c r="B202" t="str">
-        <v>When a Stranger Calls</v>
+        <v>Home Alone 2: Lost in New York</v>
       </c>
       <c r="C202">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="D202" t="str">
-        <v>Simon West</v>
+        <v>Chris Columbus</v>
       </c>
       <c r="E202" t="str">
-        <v/>
+        <v>John Hughes</v>
       </c>
       <c r="F202" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G202">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="H202" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I202" t="str">
         <v>DVD</v>
       </c>
       <c r="J202">
-        <v>5.746</v>
+        <v>6.8</v>
       </c>
       <c r="K202" t="str">
         <v/>
       </c>
       <c r="L202">
-        <v>10053</v>
+        <v>772</v>
       </c>
       <c r="M202" t="str">
-        <v>tt0455857</v>
+        <v>tt0104431</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Kiedy Gasną Światła</v>
+        <v>Kiedy dzwoni nieznajomy</v>
       </c>
       <c r="B203" t="str">
-        <v>Lights Out</v>
+        <v>When a Stranger Calls</v>
       </c>
       <c r="C203">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="D203" t="str">
-        <v>David F. Sandberg</v>
+        <v>Simon West</v>
       </c>
       <c r="E203" t="str">
-        <v>Eric Heisserer</v>
+        <v/>
       </c>
       <c r="F203" t="str">
-        <v>Horror</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G203">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="H203" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I203" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J203">
-        <v>6.365</v>
+        <v>5.746</v>
       </c>
       <c r="K203" t="str">
         <v/>
       </c>
       <c r="L203">
-        <v>345911</v>
+        <v>10053</v>
       </c>
       <c r="M203" t="str">
-        <v>tt4786282</v>
+        <v>tt0455857</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Kiedy mężczyzna kocha kobietę</v>
+        <v>Kiedy Gasną Światła</v>
       </c>
       <c r="B204" t="str">
-        <v>When a Man Loves a Woman</v>
+        <v>Lights Out</v>
       </c>
       <c r="C204">
-        <v>1994</v>
+        <v>2016</v>
       </c>
       <c r="D204" t="str">
-        <v>Luis Mandoki</v>
+        <v>David F. Sandberg</v>
       </c>
       <c r="E204" t="str">
-        <v>Al Franken, Ronald Bass</v>
+        <v>Eric Heisserer</v>
       </c>
       <c r="F204" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror</v>
       </c>
       <c r="G204">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="H204" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I204" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J204">
-        <v>6.591</v>
+        <v>6.365</v>
       </c>
       <c r="K204" t="str">
         <v/>
       </c>
       <c r="L204">
-        <v>10449</v>
+        <v>345911</v>
       </c>
       <c r="M204" t="str">
-        <v>tt0111693</v>
+        <v>tt4786282</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Kłopoty z blondynką</v>
+        <v>Kiedy mężczyzna kocha kobietę</v>
       </c>
       <c r="B205" t="str">
-        <v>My Sassy Girl</v>
+        <v>When a Man Loves a Woman</v>
       </c>
       <c r="C205">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="D205" t="str">
-        <v>Yann Samuell</v>
+        <v>Luis Mandoki</v>
       </c>
       <c r="E205" t="str">
-        <v>Victor Levin</v>
+        <v>Al Franken, Ronald Bass</v>
       </c>
       <c r="F205" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G205">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="H205" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I205" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J205">
-        <v>6.718</v>
+        <v>6.591</v>
       </c>
       <c r="K205" t="str">
         <v/>
       </c>
       <c r="L205">
-        <v>14197</v>
+        <v>10449</v>
       </c>
       <c r="M205" t="str">
-        <v>tt0404254</v>
+        <v>tt0111693</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Kobieta w czerni</v>
+        <v>Klik: I robisz, co chcesz</v>
       </c>
       <c r="B206" t="str">
-        <v>The Woman in Black</v>
+        <v>Click</v>
       </c>
       <c r="C206">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="D206" t="str">
-        <v>James Watkins</v>
+        <v>Frank Coraci</v>
       </c>
       <c r="E206" t="str">
-        <v>Jane Goldman</v>
+        <v>Steve Koren, Mark O&amp;#x27;Keefe</v>
       </c>
       <c r="F206" t="str">
-        <v>Dramat, Horror, Thriller</v>
+        <v>Komedia, Dramat, Fantasy</v>
       </c>
       <c r="G206">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="H206" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I206" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J206">
-        <v>6.141</v>
+        <v>6.305</v>
       </c>
       <c r="K206" t="str">
         <v/>
       </c>
       <c r="L206">
-        <v>65086</v>
+        <v>9339</v>
       </c>
       <c r="M206" t="str">
-        <v>tt1596365</v>
+        <v>tt0389860</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Kobiety pragną bardziej</v>
+        <v>Kłopoty z blondynką</v>
       </c>
       <c r="B207" t="str">
-        <v>He&amp;#x27;s Just Not That Into You</v>
+        <v>My Sassy Girl</v>
       </c>
       <c r="C207">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D207" t="str">
-        <v>Ken Kwapis</v>
+        <v>Yann Samuell</v>
       </c>
       <c r="E207" t="str">
-        <v>Abby Kohn, Marc Silverstein</v>
+        <v>Victor Levin</v>
       </c>
       <c r="F207" t="str">
-        <v>Komedia, Romans, Dramat</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G207">
-        <v>129</v>
+        <v>92</v>
       </c>
       <c r="H207" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I207" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J207">
-        <v>6.614</v>
+        <v>6.718</v>
       </c>
       <c r="K207" t="str">
         <v/>
       </c>
       <c r="L207">
-        <v>10184</v>
+        <v>14197</v>
       </c>
       <c r="M207" t="str">
-        <v>tt1001508</v>
+        <v>tt0404254</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Kobiety z 6. piętra</v>
+        <v>Kobieta w czerni</v>
       </c>
       <c r="B208" t="str">
-        <v>The Women on the 6th Floor</v>
+        <v>The Woman in Black</v>
       </c>
       <c r="C208">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D208" t="str">
-        <v>Philippe Le Guay</v>
+        <v>James Watkins</v>
       </c>
       <c r="E208" t="str">
-        <v>Philippe Le Guay, Jérôme Tonnerre</v>
+        <v>Jane Goldman</v>
       </c>
       <c r="F208" t="str">
-        <v>Komedia</v>
+        <v>Dramat, Horror, Thriller</v>
       </c>
       <c r="G208">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="H208" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I208" t="str">
         <v>DVD</v>
       </c>
       <c r="J208">
-        <v>6.788</v>
+        <v>6.141</v>
       </c>
       <c r="K208" t="str">
         <v/>
       </c>
       <c r="L208">
-        <v>57243</v>
+        <v>65086</v>
       </c>
       <c r="M208" t="str">
-        <v>tt1805297</v>
+        <v>tt1596365</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Kocha, lubi, szanuje</v>
+        <v>Kobiety pragną bardziej</v>
       </c>
       <c r="B209" t="str">
-        <v>Crazy, Stupid, Love.</v>
+        <v>He&amp;#x27;s Just Not That Into You</v>
       </c>
       <c r="C209">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D209" t="str">
-        <v>Glenn Ficarra, John Requa</v>
+        <v>Ken Kwapis</v>
       </c>
       <c r="E209" t="str">
-        <v>Dan Fogelman</v>
+        <v>Abby Kohn, Marc Silverstein</v>
       </c>
       <c r="F209" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G209">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="H209" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I209" t="str">
         <v>DVD</v>
       </c>
       <c r="J209">
-        <v>7.269</v>
+        <v>6.614</v>
       </c>
       <c r="K209" t="str">
         <v/>
       </c>
       <c r="L209">
-        <v>50646</v>
+        <v>10184</v>
       </c>
       <c r="M209" t="str">
-        <v>tt1570728</v>
+        <v>tt1001508</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Koneser</v>
+        <v>Kobiety z 6. piętra</v>
       </c>
       <c r="B210" t="str">
-        <v>The Best Offer</v>
+        <v>The Women on the 6th Floor</v>
       </c>
       <c r="C210">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D210" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>Philippe Le Guay</v>
       </c>
       <c r="E210" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>Philippe Le Guay, Jérôme Tonnerre</v>
       </c>
       <c r="F210" t="str">
-        <v>Dramat, Romans, Kryminał</v>
+        <v>Komedia</v>
       </c>
       <c r="G210">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="H210" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I210" t="str">
         <v>DVD</v>
       </c>
       <c r="J210">
-        <v>7.804</v>
+        <v>6.788</v>
       </c>
       <c r="K210" t="str">
         <v/>
       </c>
       <c r="L210">
-        <v>152742</v>
+        <v>57243</v>
       </c>
       <c r="M210" t="str">
-        <v>tt1924396</v>
+        <v>tt1805297</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Kopciuszek</v>
+        <v>Kocha, lubi, szanuje</v>
       </c>
       <c r="B211" t="str">
-        <v>Cinderella</v>
+        <v>Crazy, Stupid, Love.</v>
       </c>
       <c r="C211">
-        <v>1950</v>
+        <v>2011</v>
       </c>
       <c r="D211" t="str">
-        <v>Clyde Geronimi, Wilfred Jackson, Hamilton Luske</v>
+        <v>Glenn Ficarra, John Requa</v>
       </c>
       <c r="E211" t="str">
-        <v>Joe Rinaldi, Ken Anderson, Ted Sears</v>
+        <v>Dan Fogelman</v>
       </c>
       <c r="F211" t="str">
-        <v>Familijny, Fantasy, Animacja, Romans</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G211">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="H211" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I211" t="str">
         <v>DVD</v>
       </c>
       <c r="J211">
-        <v>7.044</v>
+        <v>7.269</v>
       </c>
       <c r="K211" t="str">
         <v/>
       </c>
       <c r="L211">
-        <v>11224</v>
+        <v>50646</v>
       </c>
       <c r="M211" t="str">
-        <v>tt0042332</v>
+        <v>tt1570728</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Kot w butach</v>
+        <v>Koneser</v>
       </c>
       <c r="B212" t="str">
-        <v>Puss in Boots</v>
+        <v>The Best Offer</v>
       </c>
       <c r="C212">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D212" t="str">
-        <v>Chris Miller</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="E212" t="str">
-        <v>Tom Wheeler, Tom Wheeler, Brian Lynch</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="F212" t="str">
-        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Akcja</v>
+        <v>Dramat, Romans, Kryminał</v>
       </c>
       <c r="G212">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="H212" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I212" t="str">
         <v>DVD</v>
       </c>
       <c r="J212">
-        <v>6.583</v>
+        <v>7.804</v>
       </c>
       <c r="K212" t="str">
         <v/>
       </c>
       <c r="L212">
-        <v>417859</v>
+        <v>152742</v>
       </c>
       <c r="M212" t="str">
-        <v>tt0448694</v>
+        <v>tt1924396</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Kraina lodu</v>
+        <v>Kopciuszek</v>
       </c>
       <c r="B213" t="str">
-        <v>Frozen</v>
+        <v>Cinderella</v>
       </c>
       <c r="C213">
-        <v>2013</v>
+        <v>1950</v>
       </c>
       <c r="D213" t="str">
-        <v>Chris Buck, Jennifer Lee</v>
+        <v>Clyde Geronimi, Wilfred Jackson, Hamilton Luske</v>
       </c>
       <c r="E213" t="str">
-        <v>Jennifer Lee, Chris Buck, Shane Morris</v>
+        <v>Joe Rinaldi, Ken Anderson, Ted Sears</v>
       </c>
       <c r="F213" t="str">
-        <v>Animacja, Familijny, Przygodowy, Fantasy</v>
+        <v>Familijny, Fantasy, Animacja, Romans</v>
       </c>
       <c r="G213">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="H213" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I213" t="str">
         <v>DVD</v>
       </c>
       <c r="J213">
-        <v>7.249</v>
+        <v>7.044</v>
       </c>
       <c r="K213" t="str">
         <v/>
       </c>
       <c r="L213">
-        <v>109445</v>
+        <v>11224</v>
       </c>
       <c r="M213" t="str">
-        <v>tt2294629</v>
+        <v>tt0042332</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Król Lew</v>
+        <v>Kot w butach</v>
       </c>
       <c r="B214" t="str">
-        <v>The Lion King</v>
+        <v>Puss in Boots</v>
       </c>
       <c r="C214">
-        <v>1994</v>
+        <v>2011</v>
       </c>
       <c r="D214" t="str">
-        <v>Roger Allers, Rob Minkoff</v>
+        <v>Chris Miller</v>
       </c>
       <c r="E214" t="str">
-        <v>Jonathan Roberts, Linda Woolverton, Irene Mecchi</v>
+        <v>Tom Wheeler, Tom Wheeler, Brian Lynch</v>
       </c>
       <c r="F214" t="str">
-        <v>Familijny, Animacja, Dramat, Przygodowy</v>
+        <v>Animacja, Familijny, Fantasy, Przygodowy, Komedia, Akcja</v>
       </c>
       <c r="G214">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H214" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I214" t="str">
         <v>DVD</v>
       </c>
       <c r="J214">
-        <v>8.252</v>
+        <v>6.583</v>
       </c>
       <c r="K214" t="str">
         <v/>
       </c>
       <c r="L214">
-        <v>8587</v>
+        <v>417859</v>
       </c>
       <c r="M214" t="str">
-        <v>tt0110357</v>
+        <v>tt0448694</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Król Lew 3: Hakuna Matata</v>
+        <v>Kraina lodu</v>
       </c>
       <c r="B215" t="str">
-        <v>The Lion King 1½</v>
+        <v>Frozen</v>
       </c>
       <c r="C215">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="D215" t="str">
-        <v>Bradley Raymond</v>
+        <v>Chris Buck, Jennifer Lee</v>
       </c>
       <c r="E215" t="str">
-        <v>Tom Rogers</v>
+        <v>Jennifer Lee, Chris Buck, Shane Morris</v>
       </c>
       <c r="F215" t="str">
-        <v>Familijny, Animacja, Komedia, Przygodowy</v>
+        <v>Animacja, Familijny, Przygodowy, Fantasy</v>
       </c>
       <c r="G215">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="H215" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I215" t="str">
         <v>DVD</v>
       </c>
       <c r="J215">
-        <v>6.58</v>
+        <v>7.249</v>
       </c>
       <c r="K215" t="str">
         <v/>
       </c>
       <c r="L215">
-        <v>11430</v>
+        <v>109445</v>
       </c>
       <c r="M215" t="str">
-        <v>tt0318403</v>
+        <v>tt2294629</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Króliczek</v>
+        <v>Król Lew</v>
       </c>
       <c r="B216" t="str">
-        <v>The House Bunny</v>
+        <v>The Lion King</v>
       </c>
       <c r="C216">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="D216" t="str">
-        <v>Fred Wolf</v>
+        <v>Roger Allers, Rob Minkoff</v>
       </c>
       <c r="E216" t="str">
-        <v>Karen McCullah, Kirsten Smith</v>
+        <v>Jonathan Roberts, Linda Woolverton, Irene Mecchi</v>
       </c>
       <c r="F216" t="str">
-        <v>Romans, Komedia</v>
+        <v>Familijny, Animacja, Dramat, Przygodowy</v>
       </c>
       <c r="G216">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="H216" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I216" t="str">
         <v>DVD</v>
       </c>
       <c r="J216">
-        <v>5.673</v>
+        <v>8.252</v>
       </c>
       <c r="K216" t="str">
         <v/>
       </c>
       <c r="L216">
-        <v>12620</v>
+        <v>8587</v>
       </c>
       <c r="M216" t="str">
-        <v>tt0852713</v>
+        <v>tt0110357</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Królowie lata</v>
+        <v>Król Lew 3: Hakuna Matata</v>
       </c>
       <c r="B217" t="str">
-        <v>The Kings of Summer</v>
+        <v>The Lion King 1½</v>
       </c>
       <c r="C217">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="D217" t="str">
-        <v>Jordan Vogt-Roberts</v>
+        <v>Bradley Raymond</v>
       </c>
       <c r="E217" t="str">
-        <v>Chris Galletta</v>
+        <v>Tom Rogers</v>
       </c>
       <c r="F217" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Familijny, Animacja, Komedia, Przygodowy</v>
       </c>
       <c r="G217">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="H217" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I217" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J217">
-        <v>6.967</v>
+        <v>6.58</v>
       </c>
       <c r="K217" t="str">
         <v/>
       </c>
       <c r="L217">
-        <v>156700</v>
+        <v>11430</v>
       </c>
       <c r="M217" t="str">
-        <v>tt2179116</v>
+        <v>tt0318403</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Krudowie</v>
+        <v>Króliczek</v>
       </c>
       <c r="B218" t="str">
-        <v>The Croods</v>
+        <v>The House Bunny</v>
       </c>
       <c r="C218">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="D218" t="str">
-        <v>Chris Sanders, Kirk DeMicco</v>
+        <v>Fred Wolf</v>
       </c>
       <c r="E218" t="str">
-        <v>Chris Sanders, John Cleese, Chris Sanders</v>
+        <v>Karen McCullah, Kirsten Smith</v>
       </c>
       <c r="F218" t="str">
-        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G218">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H218" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I218" t="str">
         <v>DVD</v>
       </c>
       <c r="J218">
-        <v>6.928</v>
+        <v>5.673</v>
       </c>
       <c r="K218" t="str">
         <v/>
       </c>
       <c r="L218">
-        <v>49519</v>
+        <v>12620</v>
       </c>
       <c r="M218" t="str">
-        <v>tt0481499</v>
+        <v>tt0852713</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Krzyk</v>
+        <v>Królowie lata</v>
       </c>
       <c r="B219" t="str">
-        <v>Scream</v>
+        <v>The Kings of Summer</v>
       </c>
       <c r="C219">
-        <v>1996</v>
+        <v>2013</v>
       </c>
       <c r="D219" t="str">
-        <v>Wes Craven</v>
+        <v>Jordan Vogt-Roberts</v>
       </c>
       <c r="E219" t="str">
-        <v>Kevin Williamson</v>
+        <v>Chris Galletta</v>
       </c>
       <c r="F219" t="str">
-        <v>Kryminał, Horror, Tajemnica</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G219">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="H219" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I219" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J219">
-        <v>7.425</v>
+        <v>6.967</v>
       </c>
       <c r="K219" t="str">
         <v/>
       </c>
       <c r="L219">
-        <v>4232</v>
+        <v>156700</v>
       </c>
       <c r="M219" t="str">
-        <v>tt0117571</v>
+        <v>tt2179116</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Krzyk 2</v>
+        <v>Krudowie</v>
       </c>
       <c r="B220" t="str">
-        <v>Scream 2</v>
+        <v>The Croods</v>
       </c>
       <c r="C220">
-        <v>1997</v>
+        <v>2013</v>
       </c>
       <c r="D220" t="str">
-        <v>Wes Craven</v>
+        <v>Chris Sanders, Kirk DeMicco</v>
       </c>
       <c r="E220" t="str">
-        <v>Kevin Williamson</v>
+        <v>Chris Sanders, John Cleese, Chris Sanders</v>
       </c>
       <c r="F220" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Animacja, Przygodowy, Familijny, Komedia</v>
       </c>
       <c r="G220">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="H220" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I220" t="str">
         <v>DVD</v>
       </c>
       <c r="J220">
-        <v>6.507</v>
+        <v>6.928</v>
       </c>
       <c r="K220" t="str">
         <v/>
       </c>
       <c r="L220">
-        <v>4233</v>
+        <v>49519</v>
       </c>
       <c r="M220" t="str">
-        <v>tt0120082</v>
+        <v>tt0481499</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Krzyk 3</v>
+        <v>Krzyk</v>
       </c>
       <c r="B221" t="str">
-        <v>Scream 3</v>
+        <v>Scream</v>
       </c>
       <c r="C221">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="D221" t="str">
         <v>Wes Craven</v>
       </c>
       <c r="E221" t="str">
-        <v>Ehren Kruger</v>
+        <v>Kevin Williamson</v>
       </c>
       <c r="F221" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Kryminał, Horror, Tajemnica</v>
       </c>
       <c r="G221">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="H221" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I221" t="str">
         <v>DVD</v>
       </c>
       <c r="J221">
-        <v>6.001</v>
+        <v>7.425</v>
       </c>
       <c r="K221" t="str">
         <v/>
       </c>
       <c r="L221">
-        <v>4234</v>
+        <v>4232</v>
       </c>
       <c r="M221" t="str">
-        <v>tt0134084</v>
+        <v>tt0117571</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Krzyk 4</v>
+        <v>Krzyk 2</v>
       </c>
       <c r="B222" t="str">
-        <v>Scream 4</v>
+        <v>Scream 2</v>
       </c>
       <c r="C222">
-        <v>2011</v>
+        <v>1997</v>
       </c>
       <c r="D222" t="str">
         <v>Wes Craven</v>
       </c>
       <c r="E222" t="str">
         <v>Kevin Williamson</v>
       </c>
       <c r="F222" t="str">
         <v>Horror, Tajemnica</v>
       </c>
       <c r="G222">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="H222" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I222" t="str">
         <v>DVD</v>
       </c>
       <c r="J222">
-        <v>6.474</v>
+        <v>6.507</v>
       </c>
       <c r="K222" t="str">
         <v/>
       </c>
       <c r="L222">
-        <v>41446</v>
+        <v>4233</v>
       </c>
       <c r="M222" t="str">
-        <v>tt1262416</v>
+        <v>tt0120082</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Krzysiu, gdzie jesteś?</v>
+        <v>Krzyk 3</v>
       </c>
       <c r="B223" t="str">
-        <v>Christopher Robin</v>
+        <v>Scream 3</v>
       </c>
       <c r="C223">
-        <v>2018</v>
+        <v>2000</v>
       </c>
       <c r="D223" t="str">
-        <v>Marc Forster</v>
+        <v>Wes Craven</v>
       </c>
       <c r="E223" t="str">
-        <v>Greg Brooker, Mark Steven Johnson, Alex Ross Perry</v>
+        <v>Ehren Kruger</v>
       </c>
       <c r="F223" t="str">
-        <v>Przygodowy, Komedia, Familijny, Fantasy</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G223">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="H223" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I223" t="str">
         <v>DVD</v>
       </c>
       <c r="J223">
-        <v>7.306</v>
+        <v>6.001</v>
       </c>
       <c r="K223" t="str">
         <v/>
       </c>
       <c r="L223">
-        <v>420814</v>
+        <v>4234</v>
       </c>
       <c r="M223" t="str">
-        <v>tt4575576</v>
+        <v>tt0134084</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Księga życia</v>
+        <v>Krzyk 4</v>
       </c>
       <c r="B224" t="str">
-        <v>The Book of Life</v>
+        <v>Scream 4</v>
       </c>
       <c r="C224">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D224" t="str">
-        <v>Jorge R. Gutierrez</v>
+        <v>Wes Craven</v>
       </c>
       <c r="E224" t="str">
-        <v>Jorge R. Gutierrez, Doug Langdale</v>
+        <v>Kevin Williamson</v>
       </c>
       <c r="F224" t="str">
-        <v>Animacja, Przygodowy, Komedia, Familijny, Fantasy</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G224">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="H224" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I224" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J224">
-        <v>7.5</v>
+        <v>6.474</v>
       </c>
       <c r="K224" t="str">
         <v/>
       </c>
       <c r="L224">
-        <v>228326</v>
+        <v>41446</v>
       </c>
       <c r="M224" t="str">
-        <v>tt2262227</v>
+        <v>tt1262416</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Kto Tam?</v>
+        <v>Krzysiu, gdzie jesteś?</v>
       </c>
       <c r="B225" t="str">
-        <v>Knock Knock</v>
+        <v>Christopher Robin</v>
       </c>
       <c r="C225">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D225" t="str">
-        <v>Eli Roth</v>
+        <v>Marc Forster</v>
       </c>
       <c r="E225" t="str">
-        <v>Guillermo Amoedo, Eli Roth, Nicolás López</v>
+        <v>Greg Brooker, Mark Steven Johnson, Alex Ross Perry</v>
       </c>
       <c r="F225" t="str">
-        <v>Horror, Thriller</v>
+        <v>Przygodowy, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G225">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="H225" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I225" t="str">
         <v>DVD</v>
       </c>
       <c r="J225">
-        <v>5.389</v>
+        <v>7.306</v>
       </c>
       <c r="K225" t="str">
         <v/>
       </c>
       <c r="L225">
-        <v>263472</v>
+        <v>420814</v>
       </c>
       <c r="M225" t="str">
-        <v>tt3605418</v>
+        <v>tt4575576</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Kwiat pustyni</v>
+        <v>Księga życia</v>
       </c>
       <c r="B226" t="str">
-        <v>Desert Flower</v>
+        <v>The Book of Life</v>
       </c>
       <c r="C226">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D226" t="str">
-        <v>Sherry Hormann</v>
+        <v>Jorge R. Gutierrez</v>
       </c>
       <c r="E226" t="str">
-        <v/>
+        <v>Jorge R. Gutierrez, Doug Langdale</v>
       </c>
       <c r="F226" t="str">
-        <v>Dramat</v>
+        <v>Animacja, Przygodowy, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G226">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="H226" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I226" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J226">
-        <v>7.58</v>
+        <v>7.5</v>
       </c>
       <c r="K226" t="str">
         <v/>
       </c>
       <c r="L226">
-        <v>33997</v>
+        <v>228326</v>
       </c>
       <c r="M226" t="str">
-        <v>tt1054580</v>
+        <v>tt2262227</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>La La Land</v>
+        <v>Kto Tam?</v>
       </c>
       <c r="B227" t="str">
-        <v/>
+        <v>Knock Knock</v>
       </c>
       <c r="C227">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D227" t="str">
-        <v>Damien Chazelle</v>
+        <v>Eli Roth</v>
       </c>
       <c r="E227" t="str">
-        <v>Damien Chazelle</v>
+        <v>Guillermo Amoedo, Eli Roth, Nicolás López</v>
       </c>
       <c r="F227" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G227">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="H227" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I227" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J227">
-        <v>7.9</v>
+        <v>5.389</v>
       </c>
       <c r="K227" t="str">
         <v/>
       </c>
       <c r="L227">
-        <v>313369</v>
+        <v>263472</v>
       </c>
       <c r="M227" t="str">
-        <v>tt3783958</v>
+        <v>tt3605418</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Labirynt fauna</v>
+        <v>Kwiat pustyni</v>
       </c>
       <c r="B228" t="str">
-        <v>Pan&amp;#x27;s Labyrinth</v>
+        <v>Desert Flower</v>
       </c>
       <c r="C228">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="D228" t="str">
-        <v>Guillermo del Toro</v>
+        <v>Sherry Hormann</v>
       </c>
       <c r="E228" t="str">
-        <v>Guillermo del Toro</v>
+        <v/>
       </c>
       <c r="F228" t="str">
-        <v>Fantasy, Dramat, Wojenny</v>
+        <v>Dramat</v>
       </c>
       <c r="G228">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H228" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I228" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J228">
-        <v>7.759</v>
+        <v>7.58</v>
       </c>
       <c r="K228" t="str">
         <v/>
       </c>
       <c r="L228">
-        <v>1417</v>
+        <v>33997</v>
       </c>
       <c r="M228" t="str">
-        <v>tt0457430</v>
+        <v>tt1054580</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Lassie</v>
+        <v>La La Land</v>
       </c>
       <c r="B229" t="str">
         <v/>
       </c>
       <c r="C229">
-        <v>1994</v>
+        <v>2016</v>
       </c>
       <c r="D229" t="str">
-        <v>Daniel Petrie</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="E229" t="str">
-        <v>Matthew Jacobs, Gary Ross, Elizabeth Anderson</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="F229" t="str">
-        <v>Familijny, Przygodowy</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G229">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="H229" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I229" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J229">
-        <v>6.1</v>
+        <v>7.9</v>
       </c>
       <c r="K229" t="str">
         <v/>
       </c>
       <c r="L229">
-        <v>29918</v>
+        <v>313369</v>
       </c>
       <c r="M229" t="str">
-        <v>tt0110305</v>
+        <v>tt3783958</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Last Vegas</v>
+        <v>Labirynt fauna</v>
       </c>
       <c r="B230" t="str">
-        <v/>
+        <v>Pan&amp;#x27;s Labyrinth</v>
       </c>
       <c r="C230">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="D230" t="str">
-        <v>Jon Turteltaub</v>
+        <v>Guillermo del Toro</v>
       </c>
       <c r="E230" t="str">
-        <v>Dan Fogelman</v>
+        <v>Guillermo del Toro</v>
       </c>
       <c r="F230" t="str">
-        <v>Komedia</v>
+        <v>Fantasy, Dramat, Wojenny</v>
       </c>
       <c r="G230">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="H230" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I230" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J230">
-        <v>6.4</v>
+        <v>7.759</v>
       </c>
       <c r="K230" t="str">
         <v/>
       </c>
       <c r="L230">
-        <v>137093</v>
+        <v>1417</v>
       </c>
       <c r="M230" t="str">
-        <v>tt1204975</v>
+        <v>tt0457430</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Legenda Zorro</v>
+        <v>Lassie</v>
       </c>
       <c r="B231" t="str">
-        <v>The Legend of Zorro</v>
+        <v/>
       </c>
       <c r="C231">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="D231" t="str">
-        <v>Martin Campbell</v>
+        <v>Daniel Petrie</v>
       </c>
       <c r="E231" t="str">
-        <v>Roberto Orci, Alex Kurtzman, Alex Kurtzman</v>
+        <v>Matthew Jacobs, Gary Ross, Elizabeth Anderson</v>
       </c>
       <c r="F231" t="str">
-        <v>Akcja, Przygodowy, Western</v>
+        <v>Familijny, Przygodowy</v>
       </c>
       <c r="G231">
-        <v>131</v>
+        <v>94</v>
       </c>
       <c r="H231" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I231" t="str">
         <v>DVD</v>
       </c>
       <c r="J231">
-        <v>6.124</v>
+        <v>6.1</v>
       </c>
       <c r="K231" t="str">
         <v/>
       </c>
       <c r="L231">
-        <v>1656</v>
+        <v>29918</v>
       </c>
       <c r="M231" t="str">
-        <v>tt0386140</v>
+        <v>tt0110305</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Lektor</v>
+        <v>Last Vegas</v>
       </c>
       <c r="B232" t="str">
-        <v>The Reader</v>
+        <v/>
       </c>
       <c r="C232">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="D232" t="str">
-        <v>Stephen Daldry</v>
+        <v>Jon Turteltaub</v>
       </c>
       <c r="E232" t="str">
-        <v>David Hare</v>
+        <v>Dan Fogelman</v>
       </c>
       <c r="F232" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia</v>
       </c>
       <c r="G232">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="H232" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I232" t="str">
         <v>DVD</v>
       </c>
       <c r="J232">
-        <v>7.466</v>
+        <v>6.4</v>
       </c>
       <c r="K232" t="str">
         <v/>
       </c>
       <c r="L232">
-        <v>8055</v>
+        <v>137093</v>
       </c>
       <c r="M232" t="str">
-        <v>tt0976051</v>
+        <v>tt1204975</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Leon zawodowiec</v>
+        <v>Legalna blondynka</v>
       </c>
       <c r="B233" t="str">
-        <v>Léon: The Professional</v>
+        <v>Legally Blonde</v>
       </c>
       <c r="C233">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="D233" t="str">
-        <v>Luc Besson</v>
+        <v>Robert Luketic</v>
       </c>
       <c r="E233" t="str">
-        <v>Luc Besson</v>
+        <v>Kirsten Smith, Karen McCullah</v>
       </c>
       <c r="F233" t="str">
-        <v>Kryminał, Dramat, Akcja</v>
+        <v>Komedia</v>
       </c>
       <c r="G233">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="H233" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I233" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J233">
-        <v>8.294</v>
+        <v>6.807</v>
       </c>
       <c r="K233" t="str">
         <v/>
       </c>
       <c r="L233">
-        <v>101</v>
+        <v>8835</v>
       </c>
       <c r="M233" t="str">
-        <v>tt0110413</v>
+        <v>tt0250494</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Lepiej późno niż później</v>
+        <v>Legalna blondynka 2</v>
       </c>
       <c r="B234" t="str">
-        <v>Something&amp;#x27;s Gotta Give</v>
+        <v>Legally Blonde 2: Red, White &amp;amp; Blonde</v>
       </c>
       <c r="C234">
         <v>2003</v>
       </c>
       <c r="D234" t="str">
-        <v>Nancy Meyers</v>
+        <v>Charles Herman-Wurmfeld</v>
       </c>
       <c r="E234" t="str">
-        <v>Nancy Meyers</v>
+        <v>Kate Kondell, Kate Kondell, Eve Ahlert</v>
       </c>
       <c r="F234" t="str">
-        <v>Dramat, Komedia, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G234">
-        <v>128</v>
+        <v>95</v>
       </c>
       <c r="H234" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I234" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J234">
-        <v>6.641</v>
+        <v>5.713</v>
       </c>
       <c r="K234" t="str">
         <v/>
       </c>
       <c r="L234">
-        <v>6964</v>
+        <v>10327</v>
       </c>
       <c r="M234" t="str">
-        <v>tt0337741</v>
+        <v>tt0333780</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Lilo i Stich</v>
+        <v>Legenda Zorro</v>
       </c>
       <c r="B235" t="str">
-        <v>Lilo &amp;amp; Stitch</v>
+        <v>The Legend of Zorro</v>
       </c>
       <c r="C235">
-        <v>2025</v>
+        <v>2005</v>
       </c>
       <c r="D235" t="str">
-        <v>Dean Fleischer Camp</v>
+        <v>Martin Campbell</v>
       </c>
       <c r="E235" t="str">
-        <v>Chris Kekaniokalani Bright, Mike Van Waes</v>
+        <v>Roberto Orci, Alex Kurtzman, Alex Kurtzman</v>
       </c>
       <c r="F235" t="str">
-        <v>Familijny, Sci-Fi, Komedia</v>
+        <v>Akcja, Przygodowy, Western</v>
       </c>
       <c r="G235">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="H235" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I235" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J235">
-        <v>7.226</v>
+        <v>6.124</v>
       </c>
       <c r="K235" t="str">
         <v/>
       </c>
       <c r="L235">
-        <v>552524</v>
+        <v>1656</v>
       </c>
       <c r="M235" t="str">
-        <v>tt11655566</v>
+        <v>tt0386140</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Lion. Droga do domu</v>
+        <v>Lektor</v>
       </c>
       <c r="B236" t="str">
-        <v>Lion</v>
+        <v>The Reader</v>
       </c>
       <c r="C236">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="D236" t="str">
-        <v>Garth Davis</v>
+        <v>Stephen Daldry</v>
       </c>
       <c r="E236" t="str">
-        <v>Luke Davies</v>
+        <v>David Hare</v>
       </c>
       <c r="F236" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G236">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="H236" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I236" t="str">
         <v>DVD</v>
       </c>
       <c r="J236">
-        <v>8.041</v>
+        <v>7.466</v>
       </c>
       <c r="K236" t="str">
         <v/>
       </c>
       <c r="L236">
-        <v>334543</v>
+        <v>8055</v>
       </c>
       <c r="M236" t="str">
-        <v>tt3741834</v>
+        <v>tt0976051</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Listy do M.</v>
+        <v>Leon zawodowiec</v>
       </c>
       <c r="B237" t="str">
-        <v>Letters to Santa</v>
+        <v>Léon: The Professional</v>
       </c>
       <c r="C237">
-        <v>2011</v>
+        <v>1994</v>
       </c>
       <c r="D237" t="str">
-        <v>Mitja Okorn</v>
+        <v>Luc Besson</v>
       </c>
       <c r="E237" t="str">
-        <v>Karolina Szablewska, Marcin Baczyński</v>
+        <v>Luc Besson</v>
       </c>
       <c r="F237" t="str">
-        <v>Komedia, Romans</v>
+        <v>Kryminał, Dramat, Akcja</v>
       </c>
       <c r="G237">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="H237" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I237" t="str">
         <v>DVD</v>
       </c>
       <c r="J237">
-        <v>6.901</v>
+        <v>8.294</v>
       </c>
       <c r="K237" t="str">
         <v/>
       </c>
       <c r="L237">
-        <v>79221</v>
+        <v>101</v>
       </c>
       <c r="M237" t="str">
-        <v>tt1927077</v>
+        <v>tt0110413</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Loft</v>
+        <v>Lepiej późno niż później</v>
       </c>
       <c r="B238" t="str">
-        <v>The Loft</v>
+        <v>Something&amp;#x27;s Gotta Give</v>
       </c>
       <c r="C238">
-        <v>2014</v>
+        <v>2003</v>
       </c>
       <c r="D238" t="str">
-        <v>Erik Van Looy</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="E238" t="str">
-        <v>Bart De Pauw, Wesley Strick</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="F238" t="str">
-        <v>Thriller</v>
+        <v>Dramat, Komedia, Romans</v>
       </c>
       <c r="G238">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="H238" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I238" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J238">
-        <v>6.408</v>
+        <v>6.641</v>
       </c>
       <c r="K238" t="str">
         <v/>
       </c>
       <c r="L238">
-        <v>72784</v>
+        <v>6964</v>
       </c>
       <c r="M238" t="str">
-        <v>tt1850397</v>
+        <v>tt0337741</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Looper - Pętla czasu</v>
+        <v>Lilo i Stich</v>
       </c>
       <c r="B239" t="str">
-        <v>Looper</v>
+        <v>Lilo &amp;amp; Stitch</v>
       </c>
       <c r="C239">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="D239" t="str">
-        <v>Rian Johnson</v>
+        <v>Dean Fleischer Camp</v>
       </c>
       <c r="E239" t="str">
-        <v>Rian Johnson</v>
+        <v>Chris Kekaniokalani Bright, Mike Van Waes</v>
       </c>
       <c r="F239" t="str">
-        <v>Akcja, Thriller, Sci-Fi</v>
+        <v>Familijny, Sci-Fi, Komedia</v>
       </c>
       <c r="G239">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="H239" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I239" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J239">
-        <v>6.899</v>
+        <v>7.226</v>
       </c>
       <c r="K239" t="str">
         <v/>
       </c>
       <c r="L239">
-        <v>59967</v>
+        <v>552524</v>
       </c>
       <c r="M239" t="str">
-        <v>tt1276104</v>
+        <v>tt11655566</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Lot nad kukułczym gniazdem</v>
+        <v>Lion. Droga do domu</v>
       </c>
       <c r="B240" t="str">
-        <v>One Flew Over the Cuckoo&amp;#x27;s Nest</v>
+        <v>Lion</v>
       </c>
       <c r="C240">
-        <v>1975</v>
+        <v>2016</v>
       </c>
       <c r="D240" t="str">
-        <v>Miloš Forman</v>
+        <v>Garth Davis</v>
       </c>
       <c r="E240" t="str">
-        <v>Lawrence Hauben, Bo Goldman</v>
+        <v>Luke Davies</v>
       </c>
       <c r="F240" t="str">
         <v>Dramat</v>
       </c>
       <c r="G240">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="H240" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I240" t="str">
         <v>DVD</v>
       </c>
       <c r="J240">
-        <v>8.412</v>
+        <v>8.041</v>
       </c>
       <c r="K240" t="str">
         <v/>
       </c>
       <c r="L240">
-        <v>510</v>
+        <v>334543</v>
       </c>
       <c r="M240" t="str">
-        <v>tt0073486</v>
+        <v>tt3741834</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Love, Rosie</v>
+        <v>Listy do M.</v>
       </c>
       <c r="B241" t="str">
-        <v/>
+        <v>Letters to Santa</v>
       </c>
       <c r="C241">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D241" t="str">
-        <v>Christian Ditter</v>
+        <v>Mitja Okorn</v>
       </c>
       <c r="E241" t="str">
-        <v>Juliette Towhidi</v>
+        <v>Karolina Szablewska, Marcin Baczyński</v>
       </c>
       <c r="F241" t="str">
-        <v>Romans, Dramat, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G241">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="H241" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I241" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J241">
-        <v>7.811</v>
+        <v>6.901</v>
       </c>
       <c r="K241" t="str">
         <v/>
       </c>
       <c r="L241">
-        <v>200727</v>
+        <v>79221</v>
       </c>
       <c r="M241" t="str">
-        <v>tt1638002</v>
+        <v>tt1927077</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Luca</v>
+        <v>Loft</v>
       </c>
       <c r="B242" t="str">
-        <v/>
+        <v>The Loft</v>
       </c>
       <c r="C242">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="D242" t="str">
-        <v>Enrico Casarosa</v>
+        <v>Erik Van Looy</v>
       </c>
       <c r="E242" t="str">
-        <v>Simon Stephenson, Enrico Casarosa, Jesse Andrews</v>
+        <v>Bart De Pauw, Wesley Strick</v>
       </c>
       <c r="F242" t="str">
-        <v>Animacja, Komedia, Fantasy, Familijny, Dramat</v>
+        <v>Thriller</v>
       </c>
       <c r="G242">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="H242" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I242" t="str">
         <v/>
       </c>
       <c r="J242">
-        <v>7.786</v>
+        <v>6.408</v>
       </c>
       <c r="K242" t="str">
         <v/>
       </c>
       <c r="L242">
-        <v>508943</v>
+        <v>72784</v>
       </c>
       <c r="M242" t="str">
-        <v>tt12801262</v>
+        <v>tt1850397</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Madagaskar</v>
+        <v>Looper - Pętla czasu</v>
       </c>
       <c r="B243" t="str">
-        <v>Madagascar</v>
+        <v>Looper</v>
       </c>
       <c r="C243">
-        <v>2005</v>
+        <v>2012</v>
       </c>
       <c r="D243" t="str">
-        <v>Eric Darnell, Tom McGrath</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="E243" t="str">
-        <v>Billy Frolick, Mark Burton, Tom McGrath</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="F243" t="str">
-        <v>Familijny, Animacja, Przygodowy, Komedia</v>
+        <v>Akcja, Thriller, Sci-Fi</v>
       </c>
       <c r="G243">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="H243" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I243" t="str">
         <v>DVD</v>
       </c>
       <c r="J243">
-        <v>6.917</v>
+        <v>6.899</v>
       </c>
       <c r="K243" t="str">
         <v/>
       </c>
       <c r="L243">
-        <v>953</v>
+        <v>59967</v>
       </c>
       <c r="M243" t="str">
-        <v>tt0351283</v>
+        <v>tt1276104</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Malowany welon</v>
+        <v>Lot nad kukułczym gniazdem</v>
       </c>
       <c r="B244" t="str">
-        <v>The Painted Veil</v>
+        <v>One Flew Over the Cuckoo&amp;#x27;s Nest</v>
       </c>
       <c r="C244">
-        <v>2006</v>
+        <v>1975</v>
       </c>
       <c r="D244" t="str">
-        <v>John Curran</v>
+        <v>Miloš Forman</v>
       </c>
       <c r="E244" t="str">
-        <v>Ron Nyswaner</v>
+        <v>Lawrence Hauben, Bo Goldman</v>
       </c>
       <c r="F244" t="str">
-        <v>Romans, Dramat</v>
+        <v>Dramat</v>
       </c>
       <c r="G244">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="H244" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I244" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J244">
-        <v>7.257</v>
+        <v>8.412</v>
       </c>
       <c r="K244" t="str">
         <v/>
       </c>
       <c r="L244">
-        <v>14202</v>
+        <v>510</v>
       </c>
       <c r="M244" t="str">
-        <v>tt0446755</v>
+        <v>tt0073486</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Mała Moskwa</v>
+        <v>Love, Rosie</v>
       </c>
       <c r="B245" t="str">
-        <v>Little Moscow</v>
+        <v/>
       </c>
       <c r="C245">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="D245" t="str">
-        <v>Waldemar Krzystek</v>
+        <v>Christian Ditter</v>
       </c>
       <c r="E245" t="str">
-        <v>Waldemar Krzystek</v>
+        <v>Juliette Towhidi</v>
       </c>
       <c r="F245" t="str">
-        <v>Dramat, Romans, Historyczny</v>
+        <v>Romans, Dramat, Komedia</v>
       </c>
       <c r="G245">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="H245" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I245" t="str">
         <v/>
       </c>
       <c r="J245">
-        <v>5.441</v>
+        <v>7.811</v>
       </c>
       <c r="K245" t="str">
         <v/>
       </c>
       <c r="L245">
-        <v>25667</v>
+        <v>200727</v>
       </c>
       <c r="M245" t="str">
-        <v>tt1291064</v>
+        <v>tt1638002</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Mała Stopa</v>
+        <v>Madagaskar</v>
       </c>
       <c r="B246" t="str">
-        <v>Smallfoot</v>
+        <v>Madagascar</v>
       </c>
       <c r="C246">
-        <v>2018</v>
+        <v>2005</v>
       </c>
       <c r="D246" t="str">
-        <v>Karey Kirkpatrick</v>
+        <v>Eric Darnell, Tom McGrath</v>
       </c>
       <c r="E246" t="str">
-        <v>Clare Sera, Karey Kirkpatrick, Eyal Podell</v>
+        <v>Billy Frolick, Mark Burton, Tom McGrath</v>
       </c>
       <c r="F246" t="str">
-        <v>Familijny, Komedia, Przygodowy, Animacja</v>
+        <v>Familijny, Animacja, Przygodowy, Komedia</v>
       </c>
       <c r="G246">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H246" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I246" t="str">
         <v>DVD</v>
       </c>
       <c r="J246">
-        <v>6.8</v>
+        <v>6.917</v>
       </c>
       <c r="K246" t="str">
         <v/>
       </c>
       <c r="L246">
-        <v>446894</v>
+        <v>953</v>
       </c>
       <c r="M246" t="str">
-        <v>tt6182908</v>
+        <v>tt0351283</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Mała Wielka Stopa</v>
+        <v>Malowany welon</v>
       </c>
       <c r="B247" t="str">
-        <v>The Son of Bigfoot</v>
+        <v>The Painted Veil</v>
       </c>
       <c r="C247">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="D247" t="str">
-        <v>Jérémie Degruson, Ben Stassen</v>
+        <v>John Curran</v>
       </c>
       <c r="E247" t="str">
-        <v>Bob Barlen, Cal Brunker</v>
+        <v>Ron Nyswaner</v>
       </c>
       <c r="F247" t="str">
-        <v>Familijny, Animacja, Komedia</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G247">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="H247" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I247" t="str">
         <v/>
       </c>
       <c r="J247">
-        <v>6.572</v>
+        <v>7.257</v>
       </c>
       <c r="K247" t="str">
         <v/>
       </c>
       <c r="L247">
-        <v>413644</v>
+        <v>14202</v>
       </c>
       <c r="M247" t="str">
-        <v>tt5715410</v>
+        <v>tt0446755</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Małgosia i Jaś</v>
+        <v>Mała Moskwa</v>
       </c>
       <c r="B248" t="str">
-        <v>Gretel &amp;amp; Hansel</v>
+        <v>Little Moscow</v>
       </c>
       <c r="C248">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="D248" t="str">
-        <v>Osgood Perkins</v>
+        <v>Waldemar Krzystek</v>
       </c>
       <c r="E248" t="str">
-        <v>Rob Hayes</v>
+        <v>Waldemar Krzystek</v>
       </c>
       <c r="F248" t="str">
-        <v>Horror, Fantasy</v>
+        <v>Dramat, Romans, Historyczny</v>
       </c>
       <c r="G248">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="H248" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I248" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J248">
-        <v>5.999</v>
+        <v>5.441</v>
       </c>
       <c r="K248" t="str">
         <v/>
       </c>
       <c r="L248">
-        <v>542224</v>
+        <v>25667</v>
       </c>
       <c r="M248" t="str">
-        <v>tt9086228</v>
+        <v>tt1291064</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Mały Książę</v>
+        <v>Mała Stopa</v>
       </c>
       <c r="B249" t="str">
-        <v>The Little Prince</v>
+        <v>Smallfoot</v>
       </c>
       <c r="C249">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D249" t="str">
-        <v>Mark Osborne</v>
+        <v>Karey Kirkpatrick</v>
       </c>
       <c r="E249" t="str">
-        <v>Mark Osborne, Bob Persichetti, Irena Brignull</v>
+        <v>Clare Sera, Karey Kirkpatrick, Eyal Podell</v>
       </c>
       <c r="F249" t="str">
-        <v>Przygodowy, Animacja, Fantasy, Familijny</v>
+        <v>Familijny, Komedia, Przygodowy, Animacja</v>
       </c>
       <c r="G249">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="H249" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I249" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J249">
-        <v>7.612</v>
+        <v>6.8</v>
       </c>
       <c r="K249" t="str">
         <v/>
       </c>
       <c r="L249">
-        <v>309809</v>
+        <v>446894</v>
       </c>
       <c r="M249" t="str">
-        <v>tt1754656</v>
+        <v>tt6182908</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Mamma Mia!</v>
+        <v>Mała Wielka Stopa</v>
       </c>
       <c r="B250" t="str">
-        <v/>
+        <v>The Son of Bigfoot</v>
       </c>
       <c r="C250">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D250" t="str">
-        <v>Phyllida Lloyd</v>
+        <v>Jérémie Degruson, Ben Stassen</v>
       </c>
       <c r="E250" t="str">
-        <v>Catherine Johnson</v>
+        <v>Bob Barlen, Cal Brunker</v>
       </c>
       <c r="F250" t="str">
-        <v>Komedia, Romans</v>
+        <v>Familijny, Animacja, Komedia</v>
       </c>
       <c r="G250">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="H250" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I250" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J250">
-        <v>6.977</v>
+        <v>6.572</v>
       </c>
       <c r="K250" t="str">
         <v/>
       </c>
       <c r="L250">
-        <v>11631</v>
+        <v>413644</v>
       </c>
       <c r="M250" t="str">
-        <v>tt0795421</v>
+        <v>tt5715410</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Mamma Mia! Here We Go Again</v>
+        <v>Małgosia i Jaś</v>
       </c>
       <c r="B251" t="str">
-        <v/>
+        <v>Gretel &amp;amp; Hansel</v>
       </c>
       <c r="C251">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D251" t="str">
-        <v>Ol Parker</v>
+        <v>Osgood Perkins</v>
       </c>
       <c r="E251" t="str">
-        <v>Ol Parker, Richard Curtis, Catherine Johnson</v>
+        <v>Rob Hayes</v>
       </c>
       <c r="F251" t="str">
-        <v>Komedia, Romans</v>
+        <v>Horror, Fantasy</v>
       </c>
       <c r="G251">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="H251" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I251" t="str">
         <v>DVD</v>
       </c>
       <c r="J251">
-        <v>7.085</v>
+        <v>5.999</v>
       </c>
       <c r="K251" t="str">
         <v/>
       </c>
       <c r="L251">
-        <v>458423</v>
+        <v>542224</v>
       </c>
       <c r="M251" t="str">
-        <v>tt6911608</v>
+        <v>tt9086228</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Maraton tańca</v>
+        <v>Mały Książę</v>
       </c>
       <c r="B252" t="str">
-        <v>Dance Marathon</v>
+        <v>The Little Prince</v>
       </c>
       <c r="C252">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="D252" t="str">
-        <v>Magdalena Łazarkiewicz</v>
+        <v>Mark Osborne</v>
       </c>
       <c r="E252" t="str">
-        <v>Maciej Kowalewski, Magdalena Łazarkiewicz</v>
+        <v>Mark Osborne, Bob Persichetti, Irena Brignull</v>
       </c>
       <c r="F252" t="str">
-        <v>Komedia, Romans</v>
+        <v>Przygodowy, Animacja, Fantasy, Familijny</v>
       </c>
       <c r="G252">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="H252" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I252" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v/>
+        <v/>
+      </c>
+      <c r="J252">
+        <v>7.612</v>
       </c>
       <c r="K252" t="str">
         <v/>
       </c>
       <c r="L252">
-        <v>75830</v>
+        <v>309809</v>
       </c>
       <c r="M252" t="str">
-        <v>tt1769307</v>
+        <v>tt1754656</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Marmaduke - pies na fali</v>
+        <v>Mamma Mia!</v>
       </c>
       <c r="B253" t="str">
-        <v>Marmaduke</v>
+        <v/>
       </c>
       <c r="C253">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D253" t="str">
-        <v>Tom Dey</v>
+        <v>Phyllida Lloyd</v>
       </c>
       <c r="E253" t="str">
-        <v>Vince Di Meglio, Tim Rasmussen</v>
+        <v>Catherine Johnson</v>
       </c>
       <c r="F253" t="str">
-        <v>Familijny, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G253">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="H253" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I253" t="str">
         <v>DVD</v>
       </c>
       <c r="J253">
-        <v>5.215</v>
+        <v>6.977</v>
       </c>
       <c r="K253" t="str">
         <v/>
       </c>
       <c r="L253">
-        <v>38579</v>
+        <v>11631</v>
       </c>
       <c r="M253" t="str">
-        <v>tt1392197</v>
+        <v>tt0795421</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Martwe zło 2</v>
+        <v>Mamma Mia! Here We Go Again</v>
       </c>
       <c r="B254" t="str">
-        <v>Evil Dead II</v>
+        <v/>
       </c>
       <c r="C254">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="D254" t="str">
-        <v>Sam Raimi</v>
+        <v>Ol Parker</v>
       </c>
       <c r="E254" t="str">
-        <v>Scott Spiegel, Sam Raimi</v>
+        <v>Ol Parker, Richard Curtis, Catherine Johnson</v>
       </c>
       <c r="F254" t="str">
-        <v>Horror, Komedia, Fantasy</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G254">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="H254" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I254" t="str">
         <v>DVD</v>
       </c>
       <c r="J254">
-        <v>7.5</v>
+        <v>7.085</v>
       </c>
       <c r="K254" t="str">
         <v/>
       </c>
       <c r="L254">
-        <v>765</v>
+        <v>458423</v>
       </c>
       <c r="M254" t="str">
-        <v>tt0092991</v>
+        <v>tt6911608</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Maska Zorro</v>
+        <v>Maraton tańca</v>
       </c>
       <c r="B255" t="str">
-        <v>The Mask of Zorro</v>
+        <v>Dance Marathon</v>
       </c>
       <c r="C255">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="D255" t="str">
-        <v>Martin Campbell</v>
+        <v>Magdalena Łazarkiewicz</v>
       </c>
       <c r="E255" t="str">
-        <v>John Eskow, Ted Elliott, Terry Rossio</v>
+        <v>Maciej Kowalewski, Magdalena Łazarkiewicz</v>
       </c>
       <c r="F255" t="str">
-        <v>Akcja, Przygodowy</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G255">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="H255" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I255" t="str">
         <v>DVD</v>
       </c>
-      <c r="J255">
-        <v>6.575</v>
+      <c r="J255" t="str">
+        <v/>
       </c>
       <c r="K255" t="str">
         <v/>
       </c>
       <c r="L255">
-        <v>9342</v>
+        <v>75830</v>
       </c>
       <c r="M255" t="str">
-        <v>tt0120746</v>
+        <v>tt1769307</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Mickey 17</v>
+        <v>Marmaduke - pies na fali</v>
       </c>
       <c r="B256" t="str">
-        <v/>
+        <v>Marmaduke</v>
       </c>
       <c r="C256">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="D256" t="str">
-        <v>봉준호</v>
+        <v>Tom Dey</v>
       </c>
       <c r="E256" t="str">
-        <v>봉준호</v>
+        <v>Vince Di Meglio, Tim Rasmussen</v>
       </c>
       <c r="F256" t="str">
-        <v>Sci-Fi, Komedia, Przygodowy</v>
+        <v>Familijny, Komedia</v>
       </c>
       <c r="G256">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="H256" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I256" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J256">
-        <v>6.833</v>
+        <v>5.215</v>
       </c>
       <c r="K256" t="str">
         <v/>
       </c>
       <c r="L256">
-        <v>696506</v>
+        <v>38579</v>
       </c>
       <c r="M256" t="str">
-        <v>tt12299608</v>
+        <v>tt1392197</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Między światami</v>
+        <v>Martwe zło 2</v>
       </c>
       <c r="B257" t="str">
-        <v>Rabbit Hole</v>
+        <v>Evil Dead II</v>
       </c>
       <c r="C257">
-        <v>2010</v>
+        <v>1987</v>
       </c>
       <c r="D257" t="str">
-        <v>John Cameron Mitchell</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E257" t="str">
-        <v>David Lindsay-Abaire</v>
+        <v>Scott Spiegel, Sam Raimi</v>
       </c>
       <c r="F257" t="str">
-        <v>Dramat</v>
+        <v>Horror, Komedia, Fantasy</v>
       </c>
       <c r="G257">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="H257" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I257" t="str">
         <v>DVD</v>
       </c>
       <c r="J257">
-        <v>6.658</v>
+        <v>7.5</v>
       </c>
       <c r="K257" t="str">
         <v/>
       </c>
       <c r="L257">
-        <v>27585</v>
+        <v>765</v>
       </c>
       <c r="M257" t="str">
-        <v>tt0935075</v>
+        <v>tt0092991</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Mikołajek</v>
+        <v>Maska Zorro</v>
       </c>
       <c r="B258" t="str">
-        <v>Little Nicholas</v>
+        <v>The Mask of Zorro</v>
       </c>
       <c r="C258">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="D258" t="str">
-        <v>Laurent Tirard</v>
+        <v>Martin Campbell</v>
       </c>
       <c r="E258" t="str">
-        <v>Laurent Tirard, Grégoire Vigneron</v>
+        <v>John Eskow, Ted Elliott, Terry Rossio</v>
       </c>
       <c r="F258" t="str">
-        <v>Komedia, Familijny</v>
+        <v>Akcja, Przygodowy</v>
       </c>
       <c r="G258">
-        <v>91</v>
+        <v>136</v>
       </c>
       <c r="H258" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I258" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J258">
-        <v>6.064</v>
+        <v>6.575</v>
       </c>
       <c r="K258" t="str">
         <v/>
       </c>
       <c r="L258">
-        <v>31203</v>
+        <v>9342</v>
       </c>
       <c r="M258" t="str">
-        <v>tt1264904</v>
+        <v>tt0120746</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Milion Sposobów, jak Zginąć na Zachodzie</v>
+        <v>Mickey 17</v>
       </c>
       <c r="B259" t="str">
-        <v>A Million Ways to Die in the West</v>
+        <v/>
       </c>
       <c r="C259">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="D259" t="str">
-        <v>Seth MacFarlane</v>
+        <v>봉준호</v>
       </c>
       <c r="E259" t="str">
-        <v>Alec Sulkin, Seth MacFarlane, Wellesley Wild</v>
+        <v>봉준호</v>
       </c>
       <c r="F259" t="str">
-        <v>Komedia, Western</v>
+        <v>Sci-Fi, Komedia, Przygodowy</v>
       </c>
       <c r="G259">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="H259" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I259" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J259">
-        <v>6.054</v>
+        <v>6.833</v>
       </c>
       <c r="K259" t="str">
         <v/>
       </c>
       <c r="L259">
-        <v>188161</v>
+        <v>696506</v>
       </c>
       <c r="M259" t="str">
-        <v>tt2557490</v>
+        <v>tt12299608</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Miłość i śmierć w Wenecji</v>
+        <v>Między światami</v>
       </c>
       <c r="B260" t="str">
-        <v>The Wings of the Dove</v>
+        <v>Rabbit Hole</v>
       </c>
       <c r="C260">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="D260" t="str">
-        <v>Iain Softley</v>
+        <v>John Cameron Mitchell</v>
       </c>
       <c r="E260" t="str">
-        <v>Hossein Amini</v>
+        <v>David Lindsay-Abaire</v>
       </c>
       <c r="F260" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G260">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="H260" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I260" t="str">
         <v>DVD</v>
       </c>
       <c r="J260">
-        <v>6.6</v>
+        <v>6.658</v>
       </c>
       <c r="K260" t="str">
         <v/>
       </c>
       <c r="L260">
-        <v>45609</v>
+        <v>27585</v>
       </c>
       <c r="M260" t="str">
-        <v>tt0120520</v>
+        <v>tt0935075</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Moja miłość</v>
+        <v>Mikołajek</v>
       </c>
       <c r="B261" t="str">
-        <v>My King</v>
+        <v>Little Nicholas</v>
       </c>
       <c r="C261">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="D261" t="str">
-        <v>Maïwenn</v>
+        <v>Laurent Tirard</v>
       </c>
       <c r="E261" t="str">
-        <v>Étienne Comar, Maïwenn</v>
+        <v>Laurent Tirard, Grégoire Vigneron</v>
       </c>
       <c r="F261" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia, Familijny</v>
       </c>
       <c r="G261">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="H261" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I261" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J261">
-        <v>7.142</v>
+        <v>6.064</v>
       </c>
       <c r="K261" t="str">
         <v/>
       </c>
       <c r="L261">
-        <v>329805</v>
+        <v>31203</v>
       </c>
       <c r="M261" t="str">
-        <v>tt3478962</v>
+        <v>tt1264904</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Monster</v>
+        <v>Milion Sposobów, jak Zginąć na Zachodzie</v>
       </c>
       <c r="B262" t="str">
-        <v/>
+        <v>A Million Ways to Die in the West</v>
       </c>
       <c r="C262">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="D262" t="str">
-        <v>Patty Jenkins</v>
+        <v>Seth MacFarlane</v>
       </c>
       <c r="E262" t="str">
-        <v>Patty Jenkins</v>
+        <v>Alec Sulkin, Seth MacFarlane, Wellesley Wild</v>
       </c>
       <c r="F262" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Komedia, Western</v>
       </c>
       <c r="G262">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="H262" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I262" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J262">
-        <v>7.211</v>
+        <v>6.054</v>
       </c>
       <c r="K262" t="str">
         <v/>
       </c>
       <c r="L262">
-        <v>504</v>
+        <v>188161</v>
       </c>
       <c r="M262" t="str">
-        <v>tt0340855</v>
+        <v>tt2557490</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Most do Terabithii</v>
+        <v>Miłość i śmierć w Wenecji</v>
       </c>
       <c r="B263" t="str">
-        <v>Bridge to Terabithia</v>
+        <v>The Wings of the Dove</v>
       </c>
       <c r="C263">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="D263" t="str">
-        <v>Gábor Csupó</v>
+        <v>Iain Softley</v>
       </c>
       <c r="E263" t="str">
-        <v>Jeff Stockwell</v>
+        <v>Hossein Amini</v>
       </c>
       <c r="F263" t="str">
-        <v>Przygodowy, Dramat, Familijny</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G263">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="H263" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I263" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J263">
-        <v>7.304</v>
+        <v>6.6</v>
       </c>
       <c r="K263" t="str">
         <v/>
       </c>
       <c r="L263">
-        <v>1265</v>
+        <v>45609</v>
       </c>
       <c r="M263" t="str">
-        <v>tt0398808</v>
+        <v>tt0120520</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Mother!</v>
+        <v>Moja miłość</v>
       </c>
       <c r="B264" t="str">
-        <v>mother!</v>
+        <v>My King</v>
       </c>
       <c r="C264">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D264" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Maïwenn</v>
       </c>
       <c r="E264" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Étienne Comar, Maïwenn</v>
       </c>
       <c r="F264" t="str">
-        <v>Dramat, Horror</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G264">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H264" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I264" t="str">
         <v>DVD</v>
       </c>
       <c r="J264">
-        <v>6.964</v>
+        <v>7.142</v>
       </c>
       <c r="K264" t="str">
         <v/>
       </c>
       <c r="L264">
-        <v>381283</v>
+        <v>329805</v>
       </c>
       <c r="M264" t="str">
-        <v>tt5109784</v>
+        <v>tt3478962</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Motylek</v>
+        <v>Monster</v>
       </c>
       <c r="B265" t="str">
-        <v>Papillon</v>
+        <v/>
       </c>
       <c r="C265">
-        <v>1973</v>
+        <v>2003</v>
       </c>
       <c r="D265" t="str">
-        <v>Franklin J. Schaffner</v>
+        <v>Patty Jenkins</v>
       </c>
       <c r="E265" t="str">
-        <v>Dalton Trumbo, Lorenzo Semple Jr.</v>
+        <v>Patty Jenkins</v>
       </c>
       <c r="F265" t="str">
         <v>Kryminał, Dramat</v>
       </c>
       <c r="G265">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="H265" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I265" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J265">
-        <v>7.824</v>
+        <v>7.211</v>
       </c>
       <c r="K265" t="str">
         <v/>
       </c>
       <c r="L265">
-        <v>5924</v>
+        <v>504</v>
       </c>
       <c r="M265" t="str">
-        <v>tt0070511</v>
+        <v>tt0340855</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Mój brat niedźwiedź</v>
+        <v>Most do Terabithii</v>
       </c>
       <c r="B266" t="str">
-        <v>Brother Bear</v>
+        <v>Bridge to Terabithia</v>
       </c>
       <c r="C266">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="D266" t="str">
-        <v>Aaron Blaise, Robert Walker</v>
+        <v>Gábor Csupó</v>
       </c>
       <c r="E266" t="str">
-        <v>Tab Murphy, Lorne Cameron, Nathan Greno</v>
+        <v>Jeff Stockwell</v>
       </c>
       <c r="F266" t="str">
-        <v>Przygodowy, Animacja, Familijny</v>
+        <v>Przygodowy, Dramat, Familijny</v>
       </c>
       <c r="G266">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="H266" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I266" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J266">
-        <v>7.27</v>
+        <v>7.304</v>
       </c>
       <c r="K266" t="str">
         <v/>
       </c>
       <c r="L266">
-        <v>10009</v>
+        <v>1265</v>
       </c>
       <c r="M266" t="str">
-        <v>tt0328880</v>
+        <v>tt0398808</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Mój tydzień z Marilyn</v>
+        <v>Mother!</v>
       </c>
       <c r="B267" t="str">
-        <v>My Week with Marilyn</v>
+        <v>mother!</v>
       </c>
       <c r="C267">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="D267" t="str">
-        <v>Simon Curtis</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E267" t="str">
-        <v>Adrian Hodges</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="F267" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Horror</v>
       </c>
       <c r="G267">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="H267" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I267" t="str">
         <v>DVD</v>
       </c>
       <c r="J267">
-        <v>6.677</v>
+        <v>6.964</v>
       </c>
       <c r="K267" t="str">
         <v/>
       </c>
       <c r="L267">
-        <v>75900</v>
+        <v>381283</v>
       </c>
       <c r="M267" t="str">
-        <v>tt1655420</v>
+        <v>tt5109784</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Mulan</v>
+        <v>Motylek</v>
       </c>
       <c r="B268" t="str">
-        <v/>
+        <v>Papillon</v>
       </c>
       <c r="C268">
-        <v>1998</v>
+        <v>1973</v>
       </c>
       <c r="D268" t="str">
-        <v>Tony Bancroft, Barry Cook</v>
+        <v>Franklin J. Schaffner</v>
       </c>
       <c r="E268" t="str">
-        <v>Eugenia Bostwick-Singer, Raymond Singer, Rita Hsiao</v>
+        <v>Dalton Trumbo, Lorenzo Semple Jr.</v>
       </c>
       <c r="F268" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G268">
-        <v>88</v>
+        <v>151</v>
       </c>
       <c r="H268" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I268" t="str">
         <v>DVD</v>
       </c>
       <c r="J268">
-        <v>7.902</v>
+        <v>7.824</v>
       </c>
       <c r="K268" t="str">
         <v/>
       </c>
       <c r="L268">
-        <v>10674</v>
+        <v>5924</v>
       </c>
       <c r="M268" t="str">
-        <v>tt0120762</v>
+        <v>tt0070511</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Mustang z Dzikiej Doliny</v>
+        <v>Mój brat niedźwiedź</v>
       </c>
       <c r="B269" t="str">
-        <v>Spirit: Stallion of the Cimarron</v>
+        <v>Brother Bear</v>
       </c>
       <c r="C269">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D269" t="str">
-        <v>Kelly Asbury, Lorna Cook</v>
+        <v>Aaron Blaise, Robert Walker</v>
       </c>
       <c r="E269" t="str">
-        <v>John Fusco, Michael Lucker</v>
+        <v>Tab Murphy, Lorne Cameron, Nathan Greno</v>
       </c>
       <c r="F269" t="str">
-        <v>Animacja, Przygodowy, Familijny, Dramat, Western</v>
+        <v>Przygodowy, Animacja, Familijny</v>
       </c>
       <c r="G269">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="H269" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I269" t="str">
         <v>DVD</v>
       </c>
       <c r="J269">
-        <v>7.7</v>
+        <v>7.27</v>
       </c>
       <c r="K269" t="str">
         <v/>
       </c>
       <c r="L269">
-        <v>9023</v>
+        <v>10009</v>
       </c>
       <c r="M269" t="str">
-        <v>tt0166813</v>
+        <v>tt0328880</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Na noże</v>
+        <v>Mój tydzień z Marilyn</v>
       </c>
       <c r="B270" t="str">
-        <v>Knives Out</v>
+        <v>My Week with Marilyn</v>
       </c>
       <c r="C270">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="D270" t="str">
-        <v>Rian Johnson</v>
+        <v>Simon Curtis</v>
       </c>
       <c r="E270" t="str">
-        <v>Rian Johnson</v>
+        <v>Adrian Hodges</v>
       </c>
       <c r="F270" t="str">
-        <v>Komedia, Kryminał, Tajemnica</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G270">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="H270" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I270" t="str">
         <v>DVD</v>
       </c>
       <c r="J270">
-        <v>7.845</v>
+        <v>6.677</v>
       </c>
       <c r="K270" t="str">
         <v/>
       </c>
       <c r="L270">
-        <v>546554</v>
+        <v>75900</v>
       </c>
       <c r="M270" t="str">
-        <v>tt8946378</v>
+        <v>tt1655420</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Na pewno, być może</v>
+        <v>Mulan</v>
       </c>
       <c r="B271" t="str">
-        <v>Definitely, Maybe</v>
+        <v/>
       </c>
       <c r="C271">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="D271" t="str">
-        <v>Adam Brooks</v>
+        <v>Tony Bancroft, Barry Cook</v>
       </c>
       <c r="E271" t="str">
-        <v>Adam Brooks</v>
+        <v>Eugenia Bostwick-Singer, Raymond Singer, Rita Hsiao</v>
       </c>
       <c r="F271" t="str">
-        <v>Komedia, Romans</v>
+        <v>Animacja, Familijny, Przygodowy</v>
       </c>
       <c r="G271">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="H271" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I271" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J271">
-        <v>6.9</v>
+        <v>7.902</v>
       </c>
       <c r="K271" t="str">
         <v/>
       </c>
       <c r="L271">
-        <v>8390</v>
+        <v>10674</v>
       </c>
       <c r="M271" t="str">
-        <v>tt0832266</v>
+        <v>tt0120762</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Na pokuszenie</v>
+        <v>Mustang z Dzikiej Doliny</v>
       </c>
       <c r="B272" t="str">
-        <v>The Beguiled</v>
+        <v>Spirit: Stallion of the Cimarron</v>
       </c>
       <c r="C272">
-        <v>2017</v>
+        <v>2002</v>
       </c>
       <c r="D272" t="str">
-        <v>Sofia Coppola</v>
+        <v>Kelly Asbury, Lorna Cook</v>
       </c>
       <c r="E272" t="str">
-        <v>Sofia Coppola</v>
+        <v>John Fusco, Michael Lucker</v>
       </c>
       <c r="F272" t="str">
-        <v>Dramat</v>
+        <v>Animacja, Przygodowy, Familijny, Dramat, Western</v>
       </c>
       <c r="G272">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H272" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I272" t="str">
         <v>DVD</v>
       </c>
       <c r="J272">
-        <v>5.92</v>
+        <v>7.7</v>
       </c>
       <c r="K272" t="str">
         <v/>
       </c>
       <c r="L272">
-        <v>399019</v>
+        <v>9023</v>
       </c>
       <c r="M272" t="str">
-        <v>tt5592248</v>
+        <v>tt0166813</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Nagi instynkt</v>
+        <v>Na noże</v>
       </c>
       <c r="B273" t="str">
-        <v>Basic Instinct</v>
+        <v>Knives Out</v>
       </c>
       <c r="C273">
-        <v>1992</v>
+        <v>2019</v>
       </c>
       <c r="D273" t="str">
-        <v>Paul Verhoeven</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="E273" t="str">
-        <v>Joe Eszterhas</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="F273" t="str">
-        <v>Thriller, Tajemnica</v>
+        <v>Komedia, Kryminał, Tajemnica</v>
       </c>
       <c r="G273">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="H273" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I273" t="str">
         <v>DVD</v>
       </c>
       <c r="J273">
-        <v>6.928</v>
+        <v>7.845</v>
       </c>
       <c r="K273" t="str">
         <v/>
       </c>
       <c r="L273">
-        <v>402</v>
+        <v>546554</v>
       </c>
       <c r="M273" t="str">
-        <v>tt0103772</v>
+        <v>tt8946378</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Najlepszy</v>
+        <v>Na pewno, być może</v>
       </c>
       <c r="B274" t="str">
-        <v>Breaking the Limits</v>
+        <v>Definitely, Maybe</v>
       </c>
       <c r="C274">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="D274" t="str">
-        <v>Łukasz Palkowski</v>
+        <v>Adam Brooks</v>
       </c>
       <c r="E274" t="str">
-        <v>Agatha Dominik, Maciej Karpiński</v>
+        <v>Adam Brooks</v>
       </c>
       <c r="F274" t="str">
-        <v>Dramat, Historyczny</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G274">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H274" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I274" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J274">
-        <v>7.579</v>
+        <v>6.9</v>
       </c>
       <c r="K274" t="str">
         <v/>
       </c>
       <c r="L274">
-        <v>470360</v>
+        <v>8390</v>
       </c>
       <c r="M274" t="str">
-        <v>tt6737766</v>
+        <v>tt0832266</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Najpierw Strzelaj, Potem Zwiedzaj</v>
+        <v>Na pokuszenie</v>
       </c>
       <c r="B275" t="str">
-        <v>In Bruges</v>
+        <v>The Beguiled</v>
       </c>
       <c r="C275">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D275" t="str">
-        <v>Martin McDonagh</v>
+        <v>Sofia Coppola</v>
       </c>
       <c r="E275" t="str">
-        <v>Martin McDonagh</v>
+        <v>Sofia Coppola</v>
       </c>
       <c r="F275" t="str">
-        <v>Komedia, Dramat, Kryminał</v>
+        <v>Dramat</v>
       </c>
       <c r="G275">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H275" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I275" t="str">
         <v>DVD</v>
       </c>
       <c r="J275">
-        <v>7.496</v>
+        <v>5.92</v>
       </c>
       <c r="K275" t="str">
         <v/>
       </c>
       <c r="L275">
-        <v>8321</v>
+        <v>399019</v>
       </c>
       <c r="M275" t="str">
-        <v>tt0780536</v>
+        <v>tt5592248</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Narodziny gwiazdy</v>
+        <v>Nagi instynkt</v>
       </c>
       <c r="B276" t="str">
-        <v>A Star Is Born</v>
+        <v>Basic Instinct</v>
       </c>
       <c r="C276">
-        <v>2018</v>
+        <v>1992</v>
       </c>
       <c r="D276" t="str">
-        <v>Bradley Cooper</v>
+        <v>Paul Verhoeven</v>
       </c>
       <c r="E276" t="str">
-        <v>Bradley Cooper, Will Fetters, Eric Roth</v>
+        <v>Joe Eszterhas</v>
       </c>
       <c r="F276" t="str">
-        <v>Muzyczny, Dramat, Romans</v>
+        <v>Thriller, Tajemnica</v>
       </c>
       <c r="G276">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="H276" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I276" t="str">
         <v>DVD</v>
       </c>
       <c r="J276">
-        <v>7.495</v>
+        <v>6.928</v>
       </c>
       <c r="K276" t="str">
         <v/>
       </c>
       <c r="L276">
-        <v>332562</v>
+        <v>402</v>
       </c>
       <c r="M276" t="str">
-        <v>tt1517451</v>
+        <v>tt0103772</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Narzeczony mimo woli</v>
+        <v>Najlepszy</v>
       </c>
       <c r="B277" t="str">
-        <v>The Proposal</v>
+        <v>Breaking the Limits</v>
       </c>
       <c r="C277">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="D277" t="str">
-        <v>Anne Fletcher</v>
+        <v>Łukasz Palkowski</v>
       </c>
       <c r="E277" t="str">
-        <v>Peter Chiarelli</v>
+        <v>Agatha Dominik, Maciej Karpiński</v>
       </c>
       <c r="F277" t="str">
-        <v>Komedia, Romans, Dramat</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G277">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H277" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I277" t="str">
         <v>DVD</v>
       </c>
       <c r="J277">
-        <v>7.152</v>
+        <v>7.579</v>
       </c>
       <c r="K277" t="str">
         <v/>
       </c>
       <c r="L277">
-        <v>18240</v>
+        <v>470360</v>
       </c>
       <c r="M277" t="str">
-        <v>tt1041829</v>
+        <v>tt6737766</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Nasza klasa</v>
+        <v>Najpierw Strzelaj, Potem Zwiedzaj</v>
       </c>
       <c r="B278" t="str">
-        <v>The Class</v>
+        <v>In Bruges</v>
       </c>
       <c r="C278">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D278" t="str">
-        <v>Ilmar Raag</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="E278" t="str">
-        <v>Ilmar Raag</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="F278" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Dramat, Kryminał</v>
       </c>
       <c r="G278">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="H278" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I278" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J278">
-        <v>7.4</v>
+        <v>7.496</v>
       </c>
       <c r="K278" t="str">
         <v/>
       </c>
       <c r="L278">
-        <v>28205</v>
+        <v>8321</v>
       </c>
       <c r="M278" t="str">
-        <v>tt0988108</v>
+        <v>tt0780536</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Nie opuszczaj mnie</v>
+        <v>Narodziny gwiazdy</v>
       </c>
       <c r="B279" t="str">
-        <v>Never Let Me Go</v>
+        <v>A Star Is Born</v>
       </c>
       <c r="C279">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="D279" t="str">
-        <v>Mark Romanek</v>
+        <v>Bradley Cooper</v>
       </c>
       <c r="E279" t="str">
-        <v>Alex Garland</v>
+        <v>Bradley Cooper, Will Fetters, Eric Roth</v>
       </c>
       <c r="F279" t="str">
-        <v>Dramat, Romans, Sci-Fi</v>
+        <v>Muzyczny, Dramat, Romans</v>
       </c>
       <c r="G279">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="H279" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I279" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J279">
-        <v>6.848</v>
+        <v>7.495</v>
       </c>
       <c r="K279" t="str">
         <v/>
       </c>
       <c r="L279">
-        <v>42188</v>
+        <v>332562</v>
       </c>
       <c r="M279" t="str">
-        <v>tt1334260</v>
+        <v>tt1517451</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Niebiańska plaża</v>
+        <v>Narzeczony mimo woli</v>
       </c>
       <c r="B280" t="str">
-        <v>The Beach</v>
+        <v>The Proposal</v>
       </c>
       <c r="C280">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="D280" t="str">
-        <v>Danny Boyle</v>
+        <v>Anne Fletcher</v>
       </c>
       <c r="E280" t="str">
-        <v>John Hodge</v>
+        <v>Peter Chiarelli</v>
       </c>
       <c r="F280" t="str">
-        <v>Dramat, Przygodowy, Romans, Thriller</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G280">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="H280" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I280" t="str">
         <v>DVD</v>
       </c>
       <c r="J280">
-        <v>6.486</v>
+        <v>7.152</v>
       </c>
       <c r="K280" t="str">
         <v/>
       </c>
       <c r="L280">
-        <v>1907</v>
+        <v>18240</v>
       </c>
       <c r="M280" t="str">
-        <v>tt0163978</v>
+        <v>tt1041829</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Niedźwiadek</v>
+        <v>Nasza klasa</v>
       </c>
       <c r="B281" t="str">
-        <v>The Bear</v>
+        <v>The Class</v>
       </c>
       <c r="C281">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="D281" t="str">
-        <v>Jean-Jacques Annaud</v>
+        <v>Ilmar Raag</v>
       </c>
       <c r="E281" t="str">
-        <v>Gérard Brach</v>
+        <v>Ilmar Raag</v>
       </c>
       <c r="F281" t="str">
-        <v>Przygodowy, Dramat, Familijny</v>
+        <v>Dramat</v>
       </c>
       <c r="G281">
         <v>97</v>
       </c>
       <c r="H281" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I281" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J281">
-        <v>7.096</v>
+        <v>7.4</v>
       </c>
       <c r="K281" t="str">
         <v/>
       </c>
       <c r="L281">
-        <v>2383</v>
+        <v>28205</v>
       </c>
       <c r="M281" t="str">
-        <v>tt0095800</v>
+        <v>tt0988108</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Niedźwiedzica</v>
+        <v>Nie opuszczaj mnie</v>
       </c>
       <c r="B282" t="str">
-        <v>Ms. Bear</v>
+        <v>Never Let Me Go</v>
       </c>
       <c r="C282">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="D282" t="str">
-        <v>Paul Ziller</v>
+        <v>Mark Romanek</v>
       </c>
       <c r="E282" t="str">
-        <v>Paul Ziller, Antony Anderson, Bob Jason</v>
+        <v>Alex Garland</v>
       </c>
       <c r="F282" t="str">
-        <v>Przygodowy, Familijny</v>
+        <v>Dramat, Romans, Sci-Fi</v>
       </c>
       <c r="G282">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H282" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I282" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v/>
+        <v>Blu-ray</v>
+      </c>
+      <c r="J282">
+        <v>6.848</v>
       </c>
       <c r="K282" t="str">
         <v/>
       </c>
       <c r="L282">
-        <v>288181</v>
+        <v>42188</v>
       </c>
       <c r="M282" t="str">
-        <v>tt0119724</v>
+        <v>tt1334260</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Niemiłość</v>
+        <v>Niebiańska plaża</v>
       </c>
       <c r="B283" t="str">
-        <v>Loveless</v>
+        <v>The Beach</v>
       </c>
       <c r="C283">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="D283" t="str">
-        <v>Андрей Звягинцев</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E283" t="str">
-        <v>Oleg Negin, Андрей Звягинцев</v>
+        <v>John Hodge</v>
       </c>
       <c r="F283" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Przygodowy, Romans, Thriller</v>
       </c>
       <c r="G283">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="H283" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I283" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J283">
-        <v>7.307</v>
+        <v>6.486</v>
       </c>
       <c r="K283" t="str">
         <v/>
       </c>
       <c r="L283">
-        <v>429174</v>
+        <v>1907</v>
       </c>
       <c r="M283" t="str">
-        <v>tt6304162</v>
+        <v>tt0163978</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Niemożliwe</v>
+        <v>Niedźwiadek</v>
       </c>
       <c r="B284" t="str">
-        <v>The Impossible</v>
+        <v>The Bear</v>
       </c>
       <c r="C284">
-        <v>2012</v>
+        <v>1988</v>
       </c>
       <c r="D284" t="str">
-        <v>J. A. Bayona</v>
+        <v>Jean-Jacques Annaud</v>
       </c>
       <c r="E284" t="str">
-        <v>María Belón, Sergio G. Sánchez</v>
+        <v>Gérard Brach</v>
       </c>
       <c r="F284" t="str">
-        <v>Dramat, Thriller, Historyczny</v>
+        <v>Przygodowy, Dramat, Familijny</v>
       </c>
       <c r="G284">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="H284" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I284" t="str">
         <v>DVD</v>
       </c>
       <c r="J284">
-        <v>7.367</v>
+        <v>7.096</v>
       </c>
       <c r="K284" t="str">
         <v/>
       </c>
       <c r="L284">
-        <v>80278</v>
+        <v>2383</v>
       </c>
       <c r="M284" t="str">
-        <v>tt1649419</v>
+        <v>tt0095800</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Nienasyceni</v>
+        <v>Niedźwiedzica</v>
       </c>
       <c r="B285" t="str">
-        <v>A Bigger Splash</v>
+        <v>Ms. Bear</v>
       </c>
       <c r="C285">
-        <v>2015</v>
+        <v>1997</v>
       </c>
       <c r="D285" t="str">
-        <v>Luca Guadagnino</v>
+        <v>Paul Ziller</v>
       </c>
       <c r="E285" t="str">
-        <v>David Kajganich</v>
+        <v>Paul Ziller, Antony Anderson, Bob Jason</v>
       </c>
       <c r="F285" t="str">
-        <v>Dramat, Thriller, Romans</v>
+        <v>Przygodowy, Familijny</v>
       </c>
       <c r="G285">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="H285" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I285" t="str">
         <v>DVD</v>
       </c>
-      <c r="J285">
-        <v>6.154</v>
+      <c r="J285" t="str">
+        <v/>
       </c>
       <c r="K285" t="str">
         <v/>
       </c>
       <c r="L285">
-        <v>324807</v>
+        <v>288181</v>
       </c>
       <c r="M285" t="str">
-        <v>tt2056771</v>
+        <v>tt0119724</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Niewidzialny człowiek</v>
+        <v>Niemiłość</v>
       </c>
       <c r="B286" t="str">
-        <v>The Invisible Man</v>
+        <v>Loveless</v>
       </c>
       <c r="C286">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D286" t="str">
-        <v>Leigh Whannell</v>
+        <v>Андрей Звягинцев</v>
       </c>
       <c r="E286" t="str">
-        <v>Leigh Whannell, Leigh Whannell</v>
+        <v>Oleg Negin, Андрей Звягинцев</v>
       </c>
       <c r="F286" t="str">
-        <v>Thriller, Sci-Fi, Horror</v>
+        <v>Dramat</v>
       </c>
       <c r="G286">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="H286" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I286" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J286">
-        <v>7.101</v>
+        <v>7.307</v>
       </c>
       <c r="K286" t="str">
         <v/>
       </c>
       <c r="L286">
-        <v>570670</v>
+        <v>429174</v>
       </c>
       <c r="M286" t="str">
-        <v>tt1051906</v>
+        <v>tt6304162</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Niewierna</v>
+        <v>Niemożliwe</v>
       </c>
       <c r="B287" t="str">
-        <v>Unfaithful</v>
+        <v>The Impossible</v>
       </c>
       <c r="C287">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="D287" t="str">
-        <v>Adrian Lyne</v>
+        <v>J. A. Bayona</v>
       </c>
       <c r="E287" t="str">
-        <v>Alvin Sargent, William Broyles Jr.</v>
+        <v>María Belón, Sergio G. Sánchez</v>
       </c>
       <c r="F287" t="str">
-        <v>Thriller, Dramat, Romans</v>
+        <v>Dramat, Thriller, Historyczny</v>
       </c>
       <c r="G287">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="H287" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I287" t="str">
         <v>DVD</v>
       </c>
       <c r="J287">
-        <v>6.681</v>
+        <v>7.367</v>
       </c>
       <c r="K287" t="str">
         <v/>
       </c>
       <c r="L287">
-        <v>2251</v>
+        <v>80278</v>
       </c>
       <c r="M287" t="str">
-        <v>tt0250797</v>
+        <v>tt1649419</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Nieznajoma</v>
+        <v>Nienasyceni</v>
       </c>
       <c r="B288" t="str">
-        <v>The Unknown Woman</v>
+        <v>A Bigger Splash</v>
       </c>
       <c r="C288">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="D288" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>Luca Guadagnino</v>
       </c>
       <c r="E288" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>David Kajganich</v>
       </c>
       <c r="F288" t="str">
-        <v>Thriller, Dramat, Tajemnica</v>
+        <v>Dramat, Thriller, Romans</v>
       </c>
       <c r="G288">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="H288" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I288" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J288">
-        <v>7.18</v>
+        <v>6.154</v>
       </c>
       <c r="K288" t="str">
         <v/>
       </c>
       <c r="L288">
-        <v>10886</v>
+        <v>324807</v>
       </c>
       <c r="M288" t="str">
-        <v>tt0494271</v>
+        <v>tt2056771</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Nieznajomi</v>
+        <v>Niewidzialny człowiek</v>
       </c>
       <c r="B289" t="str">
-        <v>The Strangers</v>
+        <v>The Invisible Man</v>
       </c>
       <c r="C289">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="D289" t="str">
-        <v>Bryan Bertino</v>
+        <v>Leigh Whannell</v>
       </c>
       <c r="E289" t="str">
-        <v>Bryan Bertino</v>
+        <v>Leigh Whannell, Leigh Whannell</v>
       </c>
       <c r="F289" t="str">
-        <v>Horror, Thriller</v>
+        <v>Thriller, Sci-Fi, Horror</v>
       </c>
       <c r="G289">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H289" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I289" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J289">
-        <v>6.124</v>
+        <v>7.101</v>
       </c>
       <c r="K289" t="str">
         <v/>
       </c>
       <c r="L289">
-        <v>10665</v>
+        <v>570670</v>
       </c>
       <c r="M289" t="str">
-        <v>tt0482606</v>
+        <v>tt1051906</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Nigdy nie mów nigdy</v>
+        <v>Niewierna</v>
       </c>
       <c r="B290" t="str">
-        <v>Never Say Never</v>
+        <v>Unfaithful</v>
       </c>
       <c r="C290">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="D290" t="str">
-        <v>Wojciech Pacyna</v>
+        <v>Adrian Lyne</v>
       </c>
       <c r="E290" t="str">
-        <v>Paweł Mossakowski, Iwona Siemieniuk</v>
+        <v>Alvin Sargent, William Broyles Jr.</v>
       </c>
       <c r="F290" t="str">
-        <v>Komedia, Romans</v>
+        <v>Thriller, Dramat, Romans</v>
       </c>
       <c r="G290">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="H290" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I290" t="str">
         <v>DVD</v>
       </c>
       <c r="J290">
-        <v>5.6</v>
+        <v>6.681</v>
       </c>
       <c r="K290" t="str">
         <v/>
       </c>
       <c r="L290">
-        <v>36397</v>
+        <v>2251</v>
       </c>
       <c r="M290" t="str">
-        <v>tt1529311</v>
+        <v>tt0250797</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Noc Oczyszczenia</v>
+        <v>Nieznajoma</v>
       </c>
       <c r="B291" t="str">
-        <v>The Purge</v>
+        <v>The Unknown Woman</v>
       </c>
       <c r="C291">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="D291" t="str">
-        <v>James DeMonaco</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="E291" t="str">
-        <v>James DeMonaco</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="F291" t="str">
-        <v>Sci-Fi, Horror, Thriller</v>
+        <v>Thriller, Dramat, Tajemnica</v>
       </c>
       <c r="G291">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="H291" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I291" t="str">
         <v/>
       </c>
       <c r="J291">
-        <v>6.252</v>
+        <v>7.18</v>
       </c>
       <c r="K291" t="str">
         <v/>
       </c>
       <c r="L291">
-        <v>158015</v>
+        <v>10886</v>
       </c>
       <c r="M291" t="str">
-        <v>tt2184339</v>
+        <v>tt0494271</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Noc Oczyszczenia: Anarchia</v>
+        <v>Nieznajomi</v>
       </c>
       <c r="B292" t="str">
-        <v>The Purge: Anarchy</v>
+        <v>The Strangers</v>
       </c>
       <c r="C292">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="D292" t="str">
-        <v>James DeMonaco</v>
+        <v>Bryan Bertino</v>
       </c>
       <c r="E292" t="str">
-        <v>James DeMonaco</v>
+        <v>Bryan Bertino</v>
       </c>
       <c r="F292" t="str">
         <v>Horror, Thriller</v>
       </c>
       <c r="G292">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="H292" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I292" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J292">
-        <v>6.628</v>
+        <v>6.124</v>
       </c>
       <c r="K292" t="str">
         <v/>
       </c>
       <c r="L292">
-        <v>238636</v>
+        <v>10665</v>
       </c>
       <c r="M292" t="str">
-        <v>tt2975578</v>
+        <v>tt0482606</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Noc Oczyszczenia: Czas Wyboru</v>
+        <v>Nigdy nie mów nigdy</v>
       </c>
       <c r="B293" t="str">
-        <v>The Purge: Election Year</v>
+        <v>Never Say Never</v>
       </c>
       <c r="C293">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="D293" t="str">
-        <v>James DeMonaco</v>
+        <v>Wojciech Pacyna</v>
       </c>
       <c r="E293" t="str">
-        <v>James DeMonaco</v>
+        <v>Paweł Mossakowski, Iwona Siemieniuk</v>
       </c>
       <c r="F293" t="str">
-        <v>Akcja, Horror, Thriller</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G293">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H293" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I293" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J293">
-        <v>6.384</v>
+        <v>5.6</v>
       </c>
       <c r="K293" t="str">
         <v/>
       </c>
       <c r="L293">
-        <v>316727</v>
+        <v>36397</v>
       </c>
       <c r="M293" t="str">
-        <v>tt4094724</v>
+        <v>tt1529311</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Noe: Wybrany przez Boga</v>
+        <v>Noc Oczyszczenia</v>
       </c>
       <c r="B294" t="str">
-        <v>Noah</v>
+        <v>The Purge</v>
       </c>
       <c r="C294">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D294" t="str">
-        <v>Darren Aronofsky</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="E294" t="str">
-        <v>Ari Handel, Darren Aronofsky</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F294" t="str">
-        <v>Dramat, Przygodowy</v>
+        <v>Sci-Fi, Horror, Thriller</v>
       </c>
       <c r="G294">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="H294" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I294" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J294">
-        <v>5.668</v>
+        <v>6.252</v>
       </c>
       <c r="K294" t="str">
         <v/>
       </c>
       <c r="L294">
-        <v>86834</v>
+        <v>158015</v>
       </c>
       <c r="M294" t="str">
-        <v>tt1959490</v>
+        <v>tt2184339</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Nostalgia Anioła</v>
+        <v>Noc Oczyszczenia: Anarchia</v>
       </c>
       <c r="B295" t="str">
-        <v>The Lovely Bones</v>
+        <v>The Purge: Anarchy</v>
       </c>
       <c r="C295">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D295" t="str">
-        <v>Peter Jackson</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="E295" t="str">
-        <v>Fran Walsh, Philippa Boyens, Peter Jackson</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F295" t="str">
-        <v>Fantasy, Dramat</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G295">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="H295" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I295" t="str">
         <v>DVD</v>
       </c>
       <c r="J295">
-        <v>7.063</v>
+        <v>6.628</v>
       </c>
       <c r="K295" t="str">
         <v/>
       </c>
       <c r="L295">
-        <v>7980</v>
+        <v>238636</v>
       </c>
       <c r="M295" t="str">
-        <v>tt0380510</v>
+        <v>tt2975578</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Nowe szaty króla</v>
+        <v>Noc Oczyszczenia: Czas Wyboru</v>
       </c>
       <c r="B296" t="str">
-        <v>The Emperor&amp;#x27;s New Groove</v>
+        <v>The Purge: Election Year</v>
       </c>
       <c r="C296">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="D296" t="str">
-        <v>Mark Dindal</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="E296" t="str">
-        <v>David Reynolds, Mark Dindal, Chris Williams</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F296" t="str">
-        <v>Przygodowy, Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Akcja, Horror, Thriller</v>
       </c>
       <c r="G296">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="H296" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I296" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J296">
-        <v>7.558</v>
+        <v>6.384</v>
       </c>
       <c r="K296" t="str">
         <v/>
       </c>
       <c r="L296">
-        <v>11688</v>
+        <v>316727</v>
       </c>
       <c r="M296" t="str">
-        <v>tt0120917</v>
+        <v>tt4094724</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Nowszy model</v>
+        <v>Noe: Wybrany przez Boga</v>
       </c>
       <c r="B297" t="str">
-        <v>The Rebound</v>
+        <v>Noah</v>
       </c>
       <c r="C297">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D297" t="str">
-        <v>Bart Freundlich</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E297" t="str">
-        <v>Bart Freundlich</v>
+        <v>Ari Handel, Darren Aronofsky</v>
       </c>
       <c r="F297" t="str">
-        <v>Romans, Komedia</v>
+        <v>Dramat, Przygodowy</v>
       </c>
       <c r="G297">
-        <v>97</v>
+        <v>138</v>
       </c>
       <c r="H297" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I297" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J297">
-        <v>6.505</v>
+        <v>5.668</v>
       </c>
       <c r="K297" t="str">
         <v/>
       </c>
       <c r="L297">
-        <v>24122</v>
+        <v>86834</v>
       </c>
       <c r="M297" t="str">
-        <v>tt1205535</v>
+        <v>tt1959490</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Nowy początek</v>
+        <v>Nostalgia Anioła</v>
       </c>
       <c r="B298" t="str">
-        <v>Arrival</v>
+        <v>The Lovely Bones</v>
       </c>
       <c r="C298">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="D298" t="str">
-        <v>Denis Villeneuve</v>
+        <v>Peter Jackson</v>
       </c>
       <c r="E298" t="str">
-        <v>Eric Heisserer</v>
+        <v>Fran Walsh, Philippa Boyens, Peter Jackson</v>
       </c>
       <c r="F298" t="str">
-        <v>Dramat, Sci-Fi, Tajemnica</v>
+        <v>Fantasy, Dramat</v>
       </c>
       <c r="G298">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="H298" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I298" t="str">
         <v>DVD</v>
       </c>
       <c r="J298">
-        <v>7.623</v>
+        <v>7.063</v>
       </c>
       <c r="K298" t="str">
         <v/>
       </c>
       <c r="L298">
-        <v>329865</v>
+        <v>7980</v>
       </c>
       <c r="M298" t="str">
-        <v>tt2543164</v>
+        <v>tt0380510</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Numer 23</v>
+        <v>Nowe szaty króla</v>
       </c>
       <c r="B299" t="str">
-        <v>The Number 23</v>
+        <v>The Emperor&amp;#x27;s New Groove</v>
       </c>
       <c r="C299">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="D299" t="str">
-        <v>Joel Schumacher</v>
+        <v>Mark Dindal</v>
       </c>
       <c r="E299" t="str">
-        <v>Fernley Phillips</v>
+        <v>David Reynolds, Mark Dindal, Chris Williams</v>
       </c>
       <c r="F299" t="str">
-        <v>Thriller, Tajemnica, Kryminał</v>
+        <v>Przygodowy, Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G299">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="H299" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I299" t="str">
         <v>DVD</v>
       </c>
       <c r="J299">
-        <v>6.417</v>
+        <v>7.558</v>
       </c>
       <c r="K299" t="str">
         <v/>
       </c>
       <c r="L299">
-        <v>3594</v>
+        <v>11688</v>
       </c>
       <c r="M299" t="str">
-        <v>tt0481369</v>
+        <v>tt0120917</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>O psie, który wrócił do domu</v>
+        <v>Nowszy model</v>
       </c>
       <c r="B300" t="str">
-        <v>A Dog&amp;#x27;s Way Home</v>
+        <v>The Rebound</v>
       </c>
       <c r="C300">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="D300" t="str">
-        <v>Charles Martin Smith</v>
+        <v>Bart Freundlich</v>
       </c>
       <c r="E300" t="str">
-        <v>Cathryn Michon, W. Bruce Cameron</v>
+        <v>Bart Freundlich</v>
       </c>
       <c r="F300" t="str">
-        <v>Dramat, Przygodowy, Familijny</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G300">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H300" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I300" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J300">
-        <v>7.378</v>
+        <v>6.505</v>
       </c>
       <c r="K300" t="str">
         <v/>
       </c>
       <c r="L300">
-        <v>508763</v>
+        <v>24122</v>
       </c>
       <c r="M300" t="str">
-        <v>tt7616798</v>
+        <v>tt1205535</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Obcy: 8 pasażer Nostromo</v>
+        <v>Nowy początek</v>
       </c>
       <c r="B301" t="str">
-        <v>Alien</v>
+        <v>Arrival</v>
       </c>
       <c r="C301">
-        <v>1979</v>
+        <v>2016</v>
       </c>
       <c r="D301" t="str">
-        <v>Ridley Scott</v>
+        <v>Denis Villeneuve</v>
       </c>
       <c r="E301" t="str">
-        <v>Ronald Shusett, Dan O&amp;#x27;Bannon, Dan O&amp;#x27;Bannon</v>
+        <v>Eric Heisserer</v>
       </c>
       <c r="F301" t="str">
-        <v>Horror, Sci-Fi</v>
+        <v>Dramat, Sci-Fi, Tajemnica</v>
       </c>
       <c r="G301">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H301" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I301" t="str">
         <v>DVD</v>
       </c>
       <c r="J301">
-        <v>8.167</v>
+        <v>7.623</v>
       </c>
       <c r="K301" t="str">
         <v/>
       </c>
       <c r="L301">
-        <v>348</v>
+        <v>329865</v>
       </c>
       <c r="M301" t="str">
-        <v>tt0078748</v>
+        <v>tt2543164</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Obdarowani</v>
+        <v>Numer 23</v>
       </c>
       <c r="B302" t="str">
-        <v>Gifted</v>
+        <v>The Number 23</v>
       </c>
       <c r="C302">
-        <v>2017</v>
+        <v>2007</v>
       </c>
       <c r="D302" t="str">
-        <v>Marc Webb</v>
+        <v>Joel Schumacher</v>
       </c>
       <c r="E302" t="str">
-        <v>Tom Flynn</v>
+        <v>Fernley Phillips</v>
       </c>
       <c r="F302" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Thriller, Tajemnica, Kryminał</v>
       </c>
       <c r="G302">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H302" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I302" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J302">
-        <v>7.997</v>
+        <v>6.417</v>
       </c>
       <c r="K302" t="str">
         <v/>
       </c>
       <c r="L302">
-        <v>400928</v>
+        <v>3594</v>
       </c>
       <c r="M302" t="str">
-        <v>tt4481414</v>
+        <v>tt0481369</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Obecność</v>
+        <v>O psie, który wrócił do domu</v>
       </c>
       <c r="B303" t="str">
-        <v>The Conjuring</v>
+        <v>A Dog&amp;#x27;s Way Home</v>
       </c>
       <c r="C303">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D303" t="str">
-        <v>James Wan</v>
+        <v>Charles Martin Smith</v>
       </c>
       <c r="E303" t="str">
-        <v>Carey Hayes, Chad Hayes</v>
+        <v>Cathryn Michon, W. Bruce Cameron</v>
       </c>
       <c r="F303" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Przygodowy, Familijny</v>
       </c>
       <c r="G303">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="H303" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I303" t="str">
         <v>DVD</v>
       </c>
       <c r="J303">
-        <v>7.5</v>
+        <v>7.378</v>
       </c>
       <c r="K303" t="str">
         <v/>
       </c>
       <c r="L303">
-        <v>138843</v>
+        <v>508763</v>
       </c>
       <c r="M303" t="str">
-        <v>tt1457767</v>
+        <v>tt7616798</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Obłąkani</v>
+        <v>Obcy: 8 pasażer Nostromo</v>
       </c>
       <c r="B304" t="str">
-        <v>Stonehearst Asylum</v>
+        <v>Alien</v>
       </c>
       <c r="C304">
-        <v>2014</v>
+        <v>1979</v>
       </c>
       <c r="D304" t="str">
-        <v>Brad Anderson</v>
+        <v>Ridley Scott</v>
       </c>
       <c r="E304" t="str">
-        <v>Joe Gangemi</v>
+        <v>Ronald Shusett, Dan O&amp;#x27;Bannon, Dan O&amp;#x27;Bannon</v>
       </c>
       <c r="F304" t="str">
-        <v>Thriller, Tajemnica, Horror</v>
+        <v>Horror, Sci-Fi</v>
       </c>
       <c r="G304">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H304" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I304" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J304">
-        <v>6.847</v>
+        <v>8.167</v>
       </c>
       <c r="K304" t="str">
         <v/>
       </c>
       <c r="L304">
-        <v>207933</v>
+        <v>348</v>
       </c>
       <c r="M304" t="str">
-        <v>tt1772264</v>
+        <v>tt0078748</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Obsesja</v>
+        <v>Obdarowani</v>
       </c>
       <c r="B305" t="str">
-        <v>Obsessed</v>
+        <v>Gifted</v>
       </c>
       <c r="C305">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="D305" t="str">
-        <v>Steve Shill</v>
+        <v>Marc Webb</v>
       </c>
       <c r="E305" t="str">
-        <v>David Loughery</v>
+        <v>Tom Flynn</v>
       </c>
       <c r="F305" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G305">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="H305" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I305" t="str">
         <v/>
       </c>
       <c r="J305">
-        <v>5.749</v>
+        <v>7.997</v>
       </c>
       <c r="K305" t="str">
         <v/>
       </c>
       <c r="L305">
-        <v>17335</v>
+        <v>400928</v>
       </c>
       <c r="M305" t="str">
-        <v>tt1198138</v>
+        <v>tt4481414</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Ocean&amp;#x27;s Eleven: Ryzykowna gra</v>
+        <v>Obecność</v>
       </c>
       <c r="B306" t="str">
-        <v>Ocean&amp;#x27;s Eleven</v>
+        <v>The Conjuring</v>
       </c>
       <c r="C306">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="D306" t="str">
-        <v>Steven Soderbergh</v>
+        <v>James Wan</v>
       </c>
       <c r="E306" t="str">
-        <v>Ted Griffin</v>
+        <v>Carey Hayes, Chad Hayes</v>
       </c>
       <c r="F306" t="str">
-        <v>Thriller, Kryminał</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G306">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H306" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I306" t="str">
         <v>DVD</v>
       </c>
       <c r="J306">
-        <v>7.452</v>
+        <v>7.5</v>
       </c>
       <c r="K306" t="str">
         <v/>
       </c>
       <c r="L306">
-        <v>161</v>
+        <v>138843</v>
       </c>
       <c r="M306" t="str">
-        <v>tt0240772</v>
+        <v>tt1457767</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Och, Karol 2</v>
+        <v>Obłąkani</v>
       </c>
       <c r="B307" t="str">
-        <v/>
+        <v>Stonehearst Asylum</v>
       </c>
       <c r="C307">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D307" t="str">
-        <v>Piotr Wereśniak</v>
+        <v>Brad Anderson</v>
       </c>
       <c r="E307" t="str">
-        <v>Ilona Łepkowska, Piotr Wereśniak</v>
+        <v>Joe Gangemi</v>
       </c>
       <c r="F307" t="str">
-        <v>Komedia, Romans</v>
+        <v>Thriller, Tajemnica, Horror</v>
       </c>
       <c r="G307">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="H307" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I307" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J307">
-        <v>4.071</v>
+        <v>6.847</v>
       </c>
       <c r="K307" t="str">
         <v/>
       </c>
       <c r="L307">
-        <v>65696</v>
+        <v>207933</v>
       </c>
       <c r="M307" t="str">
-        <v>tt1808360</v>
+        <v>tt1772264</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Oczy Julii</v>
+        <v>Obsesja</v>
       </c>
       <c r="B308" t="str">
-        <v>Julia&amp;#x27;s Eyes</v>
+        <v>Obsessed</v>
       </c>
       <c r="C308">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D308" t="str">
-        <v>Guillem Morales</v>
+        <v>Steve Shill</v>
       </c>
       <c r="E308" t="str">
-        <v>Oriol Paulo, Guillem Morales</v>
+        <v>David Loughery</v>
       </c>
       <c r="F308" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G308">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="H308" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I308" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J308">
-        <v>6.653</v>
+        <v>5.749</v>
       </c>
       <c r="K308" t="str">
         <v/>
       </c>
       <c r="L308">
-        <v>52274</v>
+        <v>17335</v>
       </c>
       <c r="M308" t="str">
-        <v>tt1512685</v>
+        <v>tt1198138</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Oczy szeroko zamknięte</v>
+        <v>Ocean&amp;#x27;s Eleven: Ryzykowna gra</v>
       </c>
       <c r="B309" t="str">
-        <v>Eyes Wide Shut</v>
+        <v>Ocean&amp;#x27;s Eleven</v>
       </c>
       <c r="C309">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D309" t="str">
-        <v>Stanley Kubrick</v>
+        <v>Steven Soderbergh</v>
       </c>
       <c r="E309" t="str">
-        <v>Stanley Kubrick, Frederic Raphael</v>
+        <v>Ted Griffin</v>
       </c>
       <c r="F309" t="str">
-        <v>Dramat, Thriller, Tajemnica</v>
+        <v>Thriller, Kryminał</v>
       </c>
       <c r="G309">
-        <v>159</v>
+        <v>116</v>
       </c>
       <c r="H309" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I309" t="str">
         <v>DVD</v>
       </c>
       <c r="J309">
-        <v>7.485</v>
+        <v>7.452</v>
       </c>
       <c r="K309" t="str">
         <v/>
       </c>
       <c r="L309">
-        <v>345</v>
+        <v>161</v>
       </c>
       <c r="M309" t="str">
-        <v>tt0120663</v>
+        <v>tt0240772</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Odlot</v>
+        <v>Och, Karol 2</v>
       </c>
       <c r="B310" t="str">
-        <v>Up</v>
+        <v/>
       </c>
       <c r="C310">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D310" t="str">
-        <v>Pete Docter</v>
+        <v>Piotr Wereśniak</v>
       </c>
       <c r="E310" t="str">
-        <v>Bob Peterson, Pete Docter, Bob Peterson</v>
+        <v>Ilona Łepkowska, Piotr Wereśniak</v>
       </c>
       <c r="F310" t="str">
-        <v>Animacja, Komedia, Familijny, Przygodowy</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G310">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H310" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I310" t="str">
         <v>DVD</v>
       </c>
       <c r="J310">
-        <v>7.96</v>
+        <v>4.071</v>
       </c>
       <c r="K310" t="str">
         <v/>
       </c>
       <c r="L310">
-        <v>14160</v>
+        <v>65696</v>
       </c>
       <c r="M310" t="str">
-        <v>tt1049413</v>
+        <v>tt1808360</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Ojciec Goriot</v>
+        <v>Oczy Julii</v>
       </c>
       <c r="B311" t="str">
-        <v>Old Goriot</v>
+        <v>Julia&amp;#x27;s Eyes</v>
       </c>
       <c r="C311">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="D311" t="str">
-        <v>Jean-Daniel Verhaeghe</v>
+        <v>Guillem Morales</v>
       </c>
       <c r="E311" t="str">
-        <v/>
+        <v>Oriol Paulo, Guillem Morales</v>
       </c>
       <c r="F311" t="str">
-        <v>Dramat, film TV</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G311">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H311" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I311" t="str">
         <v>DVD</v>
       </c>
       <c r="J311">
-        <v>4.083</v>
+        <v>6.653</v>
       </c>
       <c r="K311" t="str">
         <v/>
       </c>
       <c r="L311">
-        <v>319661</v>
+        <v>52274</v>
       </c>
       <c r="M311" t="str">
-        <v>tt0427700</v>
+        <v>tt1512685</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Ojciec rodziny</v>
+        <v>Oczy szeroko zamknięte</v>
       </c>
       <c r="B312" t="str">
-        <v>The Family Man</v>
+        <v>Eyes Wide Shut</v>
       </c>
       <c r="C312">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="D312" t="str">
-        <v>Brett Ratner</v>
+        <v>Stanley Kubrick</v>
       </c>
       <c r="E312" t="str">
-        <v>David Diamond, David Weissman</v>
+        <v>Stanley Kubrick, Frederic Raphael</v>
       </c>
       <c r="F312" t="str">
-        <v>Komedia, Dramat, Romans, Fantasy</v>
+        <v>Dramat, Thriller, Tajemnica</v>
       </c>
       <c r="G312">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="H312" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I312" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J312">
-        <v>6.8</v>
+        <v>7.485</v>
       </c>
       <c r="K312" t="str">
         <v/>
       </c>
       <c r="L312">
-        <v>5994</v>
+        <v>345</v>
       </c>
       <c r="M312" t="str">
-        <v>tt0218967</v>
+        <v>tt0120663</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Okja</v>
+        <v>Odlot</v>
       </c>
       <c r="B313" t="str">
-        <v/>
+        <v>Up</v>
       </c>
       <c r="C313">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="D313" t="str">
-        <v>봉준호</v>
+        <v>Pete Docter</v>
       </c>
       <c r="E313" t="str">
-        <v>봉준호, Jon Ronson, 봉준호</v>
+        <v>Bob Peterson, Pete Docter, Bob Peterson</v>
       </c>
       <c r="F313" t="str">
-        <v>Przygodowy, Dramat, Sci-Fi</v>
+        <v>Animacja, Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G313">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="H313" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I313" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J313">
-        <v>7.338</v>
+        <v>7.96</v>
       </c>
       <c r="K313" t="str">
         <v/>
       </c>
       <c r="L313">
-        <v>387426</v>
+        <v>14160</v>
       </c>
       <c r="M313" t="str">
-        <v>tt3967856</v>
+        <v>tt1049413</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Oliver Twist</v>
+        <v>Ojciec Goriot</v>
       </c>
       <c r="B314" t="str">
-        <v/>
+        <v>Old Goriot</v>
       </c>
       <c r="C314">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="D314" t="str">
-        <v>Roman Polański</v>
+        <v>Jean-Daniel Verhaeghe</v>
       </c>
       <c r="E314" t="str">
-        <v>Ronald Harwood</v>
+        <v/>
       </c>
       <c r="F314" t="str">
-        <v>Kryminał, Dramat, Familijny</v>
+        <v>Dramat, film TV</v>
       </c>
       <c r="G314">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="H314" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I314" t="str">
         <v>DVD</v>
       </c>
       <c r="J314">
-        <v>6.747</v>
+        <v>4.083</v>
       </c>
       <c r="K314" t="str">
         <v/>
       </c>
       <c r="L314">
-        <v>257</v>
+        <v>319661</v>
       </c>
       <c r="M314" t="str">
-        <v>tt0380599</v>
+        <v>tt0427700</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Ona</v>
+        <v>Ojciec rodziny</v>
       </c>
       <c r="B315" t="str">
-        <v>Her</v>
+        <v>The Family Man</v>
       </c>
       <c r="C315">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="D315" t="str">
-        <v>Spike Jonze</v>
+        <v>Brett Ratner</v>
       </c>
       <c r="E315" t="str">
-        <v>Spike Jonze</v>
+        <v>David Diamond, David Weissman</v>
       </c>
       <c r="F315" t="str">
-        <v>Romans, Sci-Fi, Dramat</v>
+        <v>Komedia, Dramat, Romans, Fantasy</v>
       </c>
       <c r="G315">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H315" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I315" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J315">
-        <v>7.845</v>
+        <v>6.8</v>
       </c>
       <c r="K315" t="str">
         <v/>
       </c>
       <c r="L315">
-        <v>152601</v>
+        <v>5994</v>
       </c>
       <c r="M315" t="str">
-        <v>tt1798709</v>
+        <v>tt0218967</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Ona to on</v>
+        <v>Okja</v>
       </c>
       <c r="B316" t="str">
-        <v>She&amp;#x27;s the Man</v>
+        <v/>
       </c>
       <c r="C316">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="D316" t="str">
-        <v>Andy Fickman</v>
+        <v>봉준호</v>
       </c>
       <c r="E316" t="str">
-        <v>Ewan Leslie, Ewan Leslie, Karen McCullah</v>
+        <v>봉준호, Jon Ronson, 봉준호</v>
       </c>
       <c r="F316" t="str">
-        <v>Komedia, Romans</v>
+        <v>Przygodowy, Dramat, Sci-Fi</v>
       </c>
       <c r="G316">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="H316" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I316" t="str">
         <v/>
       </c>
       <c r="J316">
-        <v>6.8</v>
+        <v>7.338</v>
       </c>
       <c r="K316" t="str">
         <v/>
       </c>
       <c r="L316">
-        <v>9655</v>
+        <v>387426</v>
       </c>
       <c r="M316" t="str">
-        <v>tt0454945</v>
+        <v>tt3967856</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Once</v>
+        <v>Oliver Twist</v>
       </c>
       <c r="B317" t="str">
         <v/>
       </c>
       <c r="C317">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="D317" t="str">
-        <v>John Carney</v>
+        <v>Roman Polański</v>
       </c>
       <c r="E317" t="str">
-        <v>John Carney</v>
+        <v>Ronald Harwood</v>
       </c>
       <c r="F317" t="str">
-        <v>Dramat, Muzyczny, Romans</v>
+        <v>Kryminał, Dramat, Familijny</v>
       </c>
       <c r="G317">
-        <v>85</v>
+        <v>130</v>
       </c>
       <c r="H317" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I317" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J317">
-        <v>7.414</v>
+        <v>6.747</v>
       </c>
       <c r="K317" t="str">
         <v/>
       </c>
       <c r="L317">
-        <v>5723</v>
+        <v>257</v>
       </c>
       <c r="M317" t="str">
-        <v>tt0907657</v>
+        <v>tt0380599</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Ondine</v>
+        <v>Ona</v>
       </c>
       <c r="B318" t="str">
-        <v/>
+        <v>Her</v>
       </c>
       <c r="C318">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D318" t="str">
-        <v>Neil Jordan</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="E318" t="str">
-        <v>Neil Jordan</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="F318" t="str">
-        <v>Dramat, Romans</v>
+        <v>Romans, Sci-Fi, Dramat</v>
       </c>
       <c r="G318">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="H318" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I318" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J318">
-        <v>6.383</v>
+        <v>7.845</v>
       </c>
       <c r="K318" t="str">
         <v/>
       </c>
       <c r="L318">
-        <v>38448</v>
+        <v>152601</v>
       </c>
       <c r="M318" t="str">
-        <v>tt1235796</v>
+        <v>tt1798709</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Opowieści z Narnii: Lew, Czarownica i stara szafa</v>
+        <v>Ona to on</v>
       </c>
       <c r="B319" t="str">
-        <v>The Chronicles of Narnia: The Lion, the Witch and the Wardrobe</v>
+        <v>She&amp;#x27;s the Man</v>
       </c>
       <c r="C319">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D319" t="str">
-        <v>Andrew Adamson</v>
+        <v>Andy Fickman</v>
       </c>
       <c r="E319" t="str">
-        <v>Andrew Adamson, Christopher Markus, Ann Peacock</v>
+        <v>Ewan Leslie, Ewan Leslie, Karen McCullah</v>
       </c>
       <c r="F319" t="str">
-        <v>Przygodowy, Familijny, Fantasy</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G319">
-        <v>143</v>
+        <v>105</v>
       </c>
       <c r="H319" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I319" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J319">
-        <v>7.1</v>
+        <v>6.8</v>
       </c>
       <c r="K319" t="str">
         <v/>
       </c>
       <c r="L319">
-        <v>411</v>
+        <v>9655</v>
       </c>
       <c r="M319" t="str">
-        <v>tt0363771</v>
+        <v>tt0454945</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Opowieści z Narnii: Podróż Wędrowca do Świtu</v>
+        <v>Once</v>
       </c>
       <c r="B320" t="str">
-        <v>The Chronicles of Narnia: The Voyage of the Dawn Treader</v>
+        <v/>
       </c>
       <c r="C320">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D320" t="str">
-        <v>Michael Apted</v>
+        <v>John Carney</v>
       </c>
       <c r="E320" t="str">
-        <v>Stephen McFeely, Michael Petroni, Christopher Markus</v>
+        <v>John Carney</v>
       </c>
       <c r="F320" t="str">
-        <v>Przygodowy, Familijny, Fantasy</v>
+        <v>Dramat, Muzyczny, Romans</v>
       </c>
       <c r="G320">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="H320" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I320" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J320">
-        <v>6.4</v>
+        <v>7.414</v>
       </c>
       <c r="K320" t="str">
         <v/>
       </c>
       <c r="L320">
-        <v>10140</v>
+        <v>5723</v>
       </c>
       <c r="M320" t="str">
-        <v>tt0980970</v>
+        <v>tt0907657</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Ostatni dom po lewej</v>
+        <v>Ondine</v>
       </c>
       <c r="B321" t="str">
-        <v>The Last House on the Left</v>
+        <v/>
       </c>
       <c r="C321">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D321" t="str">
-        <v>Ντένης Ηλιάδης</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="E321" t="str">
-        <v>Adam Alleca, Carl Ellsworth</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="F321" t="str">
-        <v>Kryminał, Thriller, Horror, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G321">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H321" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I321" t="str">
         <v/>
       </c>
       <c r="J321">
-        <v>6.5</v>
+        <v>6.383</v>
       </c>
       <c r="K321" t="str">
         <v/>
       </c>
       <c r="L321">
-        <v>18405</v>
+        <v>38448</v>
       </c>
       <c r="M321" t="str">
-        <v>tt0844708</v>
+        <v>tt1235796</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Ostatni samuraj</v>
+        <v>Opowieści z Narnii: Lew, Czarownica i stara szafa</v>
       </c>
       <c r="B322" t="str">
-        <v>The Last Samurai</v>
+        <v>The Chronicles of Narnia: The Lion, the Witch and the Wardrobe</v>
       </c>
       <c r="C322">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D322" t="str">
-        <v>Edward Zwick</v>
+        <v>Andrew Adamson</v>
       </c>
       <c r="E322" t="str">
-        <v>Edward Zwick, Marshall Herskovitz, John Logan</v>
+        <v>Andrew Adamson, Christopher Markus, Ann Peacock</v>
       </c>
       <c r="F322" t="str">
-        <v>Dramat, Akcja, Wojenny</v>
+        <v>Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G322">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="H322" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I322" t="str">
         <v>DVD</v>
       </c>
       <c r="J322">
-        <v>7.599</v>
+        <v>7.1</v>
       </c>
       <c r="K322" t="str">
         <v/>
       </c>
       <c r="L322">
-        <v>616</v>
+        <v>411</v>
       </c>
       <c r="M322" t="str">
-        <v>tt0325710</v>
+        <v>tt0363771</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Ostatnia piosenka</v>
+        <v>Opowieści z Narnii: Podróż Wędrowca do Świtu</v>
       </c>
       <c r="B323" t="str">
-        <v>The Last Song</v>
+        <v>The Chronicles of Narnia: The Voyage of the Dawn Treader</v>
       </c>
       <c r="C323">
         <v>2010</v>
       </c>
       <c r="D323" t="str">
-        <v>Julie Anne Robinson</v>
+        <v>Michael Apted</v>
       </c>
       <c r="E323" t="str">
-        <v>Jeff Van Wie, Nicholas Sparks</v>
+        <v>Stephen McFeely, Michael Petroni, Christopher Markus</v>
       </c>
       <c r="F323" t="str">
-        <v>Dramat, Familijny, Romans</v>
+        <v>Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G323">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H323" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I323" t="str">
         <v>DVD</v>
       </c>
       <c r="J323">
-        <v>7.229</v>
+        <v>6.4</v>
       </c>
       <c r="K323" t="str">
         <v/>
       </c>
       <c r="L323">
-        <v>35690</v>
+        <v>10140</v>
       </c>
       <c r="M323" t="str">
-        <v>tt1294226</v>
+        <v>tt0980970</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Ostatniej nocy w Soho</v>
+        <v>Ostatni dom po lewej</v>
       </c>
       <c r="B324" t="str">
-        <v>Last Night in Soho</v>
+        <v>The Last House on the Left</v>
       </c>
       <c r="C324">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="D324" t="str">
-        <v>Edgar Wright</v>
+        <v>Ντένης Ηλιάδης</v>
       </c>
       <c r="E324" t="str">
-        <v>Edgar Wright, Krysty Wilson-Cairns, Edgar Wright</v>
+        <v>Adam Alleca, Carl Ellsworth</v>
       </c>
       <c r="F324" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Kryminał, Thriller, Horror, Dramat</v>
       </c>
       <c r="G324">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H324" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I324" t="str">
         <v/>
       </c>
       <c r="J324">
-        <v>7.3</v>
+        <v>6.5</v>
       </c>
       <c r="K324" t="str">
         <v/>
       </c>
       <c r="L324">
-        <v>576845</v>
+        <v>18405</v>
       </c>
       <c r="M324" t="str">
-        <v>tt9639470</v>
+        <v>tt0844708</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Oszukana</v>
+        <v>Ostatni samuraj</v>
       </c>
       <c r="B325" t="str">
-        <v>Changeling</v>
+        <v>The Last Samurai</v>
       </c>
       <c r="C325">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="D325" t="str">
-        <v>Clint Eastwood</v>
+        <v>Edward Zwick</v>
       </c>
       <c r="E325" t="str">
-        <v>J. Michael Straczynski</v>
+        <v>Edward Zwick, Marshall Herskovitz, John Logan</v>
       </c>
       <c r="F325" t="str">
-        <v>Kryminał, Dramat, Tajemnica</v>
+        <v>Dramat, Akcja, Wojenny</v>
       </c>
       <c r="G325">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="H325" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I325" t="str">
         <v>DVD</v>
       </c>
       <c r="J325">
-        <v>7.58</v>
+        <v>7.599</v>
       </c>
       <c r="K325" t="str">
         <v/>
       </c>
       <c r="L325">
-        <v>3580</v>
+        <v>616</v>
       </c>
       <c r="M325" t="str">
-        <v>tt0824747</v>
+        <v>tt0325710</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Oszukane</v>
+        <v>Ostatnia piosenka</v>
       </c>
       <c r="B326" t="str">
-        <v/>
+        <v>The Last Song</v>
       </c>
       <c r="C326">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D326" t="str">
-        <v>Marcin Solarz</v>
+        <v>Julie Anne Robinson</v>
       </c>
       <c r="E326" t="str">
-        <v>Monika Góra, Michał Godzic</v>
+        <v>Jeff Van Wie, Nicholas Sparks</v>
       </c>
       <c r="F326" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Familijny, Romans</v>
       </c>
       <c r="G326">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="H326" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I326" t="str">
         <v>DVD</v>
       </c>
       <c r="J326">
-        <v>6.6</v>
+        <v>7.229</v>
       </c>
       <c r="K326" t="str">
         <v/>
       </c>
       <c r="L326">
-        <v>222654</v>
+        <v>35690</v>
       </c>
       <c r="M326" t="str">
-        <v>tt2887426</v>
+        <v>tt1294226</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>P.S. Kocham cię</v>
+        <v>Ostatniej nocy w Soho</v>
       </c>
       <c r="B327" t="str">
-        <v>P.S. I Love You</v>
+        <v>Last Night in Soho</v>
       </c>
       <c r="C327">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="D327" t="str">
-        <v>Richard LaGravenese</v>
+        <v>Edgar Wright</v>
       </c>
       <c r="E327" t="str">
-        <v>Richard LaGravenese, Steven Rogers</v>
+        <v>Edgar Wright, Krysty Wilson-Cairns, Edgar Wright</v>
       </c>
       <c r="F327" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G327">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="H327" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I327" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J327">
-        <v>7.184</v>
+        <v>7.3</v>
       </c>
       <c r="K327" t="str">
         <v/>
       </c>
       <c r="L327">
-        <v>6023</v>
+        <v>576845</v>
       </c>
       <c r="M327" t="str">
-        <v>tt0431308</v>
+        <v>tt9639470</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Pachnidło: Historia mordercy</v>
+        <v>Oszukana</v>
       </c>
       <c r="B328" t="str">
-        <v>Perfume: The Story of a Murderer</v>
+        <v>Changeling</v>
       </c>
       <c r="C328">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D328" t="str">
-        <v>Tom Tykwer</v>
+        <v>Clint Eastwood</v>
       </c>
       <c r="E328" t="str">
-        <v>Andrew Birkin, Bernd Eichinger, Tom Tykwer</v>
+        <v>J. Michael Straczynski</v>
       </c>
       <c r="F328" t="str">
-        <v>Kryminał, Fantasy, Dramat</v>
+        <v>Kryminał, Dramat, Tajemnica</v>
       </c>
       <c r="G328">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="H328" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I328" t="str">
         <v>DVD</v>
       </c>
       <c r="J328">
-        <v>7.366</v>
+        <v>7.58</v>
       </c>
       <c r="K328" t="str">
         <v/>
       </c>
       <c r="L328">
-        <v>1427</v>
+        <v>3580</v>
       </c>
       <c r="M328" t="str">
-        <v>tt0396171</v>
+        <v>tt0824747</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Pamięć absolutna</v>
+        <v>Oszukane</v>
       </c>
       <c r="B329" t="str">
-        <v>Total Recall</v>
+        <v/>
       </c>
       <c r="C329">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D329" t="str">
-        <v>Len Wiseman</v>
+        <v>Marcin Solarz</v>
       </c>
       <c r="E329" t="str">
-        <v>Mark Bomback, Kurt Wimmer</v>
+        <v>Monika Góra, Michał Godzic</v>
       </c>
       <c r="F329" t="str">
-        <v>Akcja, Sci-Fi, Thriller</v>
+        <v>Dramat</v>
       </c>
       <c r="G329">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="H329" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I329" t="str">
         <v>DVD</v>
       </c>
       <c r="J329">
-        <v>6.028</v>
+        <v>6.6</v>
       </c>
       <c r="K329" t="str">
         <v/>
       </c>
       <c r="L329">
-        <v>64635</v>
+        <v>222654</v>
       </c>
       <c r="M329" t="str">
-        <v>tt1386703</v>
+        <v>tt2887426</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Pan i Pani Kiler</v>
+        <v>P.S. Kocham cię</v>
       </c>
       <c r="B330" t="str">
-        <v>Killers</v>
+        <v>P.S. I Love You</v>
       </c>
       <c r="C330">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D330" t="str">
-        <v>Robert Luketic</v>
+        <v>Richard LaGravenese</v>
       </c>
       <c r="E330" t="str">
-        <v>Ted Griffin, Bob DeRosa, Bob DeRosa</v>
+        <v>Richard LaGravenese, Steven Rogers</v>
       </c>
       <c r="F330" t="str">
-        <v>Akcja, Komedia, Thriller, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G330">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="H330" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I330" t="str">
         <v>DVD</v>
       </c>
       <c r="J330">
-        <v>5.958</v>
+        <v>7.184</v>
       </c>
       <c r="K330" t="str">
         <v/>
       </c>
       <c r="L330">
-        <v>37821</v>
+        <v>6023</v>
       </c>
       <c r="M330" t="str">
-        <v>tt1103153</v>
+        <v>tt0431308</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Paryż, 13. Dzielnica</v>
+        <v>Pachnidło: Historia mordercy</v>
       </c>
       <c r="B331" t="str">
-        <v>Paris, 13th District</v>
+        <v>Perfume: The Story of a Murderer</v>
       </c>
       <c r="C331">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="D331" t="str">
-        <v>Jacques Audiard</v>
+        <v>Tom Tykwer</v>
       </c>
       <c r="E331" t="str">
-        <v>Céline Sciamma, Jacques Audiard, Léa Mysius</v>
+        <v>Andrew Birkin, Bernd Eichinger, Tom Tykwer</v>
       </c>
       <c r="F331" t="str">
-        <v>Dramat, Romans</v>
+        <v>Kryminał, Fantasy, Dramat</v>
       </c>
       <c r="G331">
-        <v>106</v>
+        <v>147</v>
       </c>
       <c r="H331" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I331" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J331">
-        <v>6.9</v>
+        <v>7.366</v>
       </c>
       <c r="K331" t="str">
         <v/>
       </c>
       <c r="L331">
-        <v>746131</v>
+        <v>1427</v>
       </c>
       <c r="M331" t="str">
-        <v>tt12708658</v>
+        <v>tt0396171</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Pasażerowie</v>
+        <v>Pamięć absolutna</v>
       </c>
       <c r="B332" t="str">
-        <v>Passengers</v>
+        <v>Total Recall</v>
       </c>
       <c r="C332">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="D332" t="str">
-        <v>Morten Tyldum</v>
+        <v>Len Wiseman</v>
       </c>
       <c r="E332" t="str">
-        <v>Jon Spaihts</v>
+        <v>Mark Bomback, Kurt Wimmer</v>
       </c>
       <c r="F332" t="str">
-        <v>Dramat, Romans, Sci-Fi</v>
+        <v>Akcja, Sci-Fi, Thriller</v>
       </c>
       <c r="G332">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="H332" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I332" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J332">
-        <v>7</v>
+        <v>6.028</v>
       </c>
       <c r="K332" t="str">
         <v/>
       </c>
       <c r="L332">
-        <v>274870</v>
+        <v>64635</v>
       </c>
       <c r="M332" t="str">
-        <v>tt1355644</v>
+        <v>tt1386703</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Pearl</v>
+        <v>Pan i Pani Kiler</v>
       </c>
       <c r="B333" t="str">
-        <v/>
+        <v>Killers</v>
       </c>
       <c r="C333">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="D333" t="str">
-        <v>Ti West</v>
+        <v>Robert Luketic</v>
       </c>
       <c r="E333" t="str">
-        <v>Ti West, Mia Goth</v>
+        <v>Ted Griffin, Bob DeRosa, Bob DeRosa</v>
       </c>
       <c r="F333" t="str">
-        <v>Horror, Thriller</v>
+        <v>Akcja, Komedia, Thriller, Romans</v>
       </c>
       <c r="G333">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="H333" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I333" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J333">
-        <v>7.237</v>
+        <v>5.958</v>
       </c>
       <c r="K333" t="str">
         <v/>
       </c>
       <c r="L333">
-        <v>949423</v>
+        <v>37821</v>
       </c>
       <c r="M333" t="str">
-        <v>tt18925334</v>
+        <v>tt1103153</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Pewnego razu… w Hollywood</v>
+        <v>Paryż, 13. Dzielnica</v>
       </c>
       <c r="B334" t="str">
-        <v>Once Upon a Time... in Hollywood</v>
+        <v>Paris, 13th District</v>
       </c>
       <c r="C334">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D334" t="str">
-        <v>Quentin Tarantino</v>
+        <v>Jacques Audiard</v>
       </c>
       <c r="E334" t="str">
-        <v>Quentin Tarantino</v>
+        <v>Céline Sciamma, Jacques Audiard, Léa Mysius</v>
       </c>
       <c r="F334" t="str">
-        <v>Komedia, Dramat, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G334">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="H334" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I334" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J334">
-        <v>7.426</v>
+        <v>6.9</v>
       </c>
       <c r="K334" t="str">
         <v/>
       </c>
       <c r="L334">
-        <v>466272</v>
+        <v>746131</v>
       </c>
       <c r="M334" t="str">
-        <v>tt7131622</v>
+        <v>tt12708658</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Piątek 13-go</v>
+        <v>Pasażerowie</v>
       </c>
       <c r="B335" t="str">
-        <v>Friday the 13th</v>
+        <v>Passengers</v>
       </c>
       <c r="C335">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="D335" t="str">
-        <v>Marcus Nispel</v>
+        <v>Morten Tyldum</v>
       </c>
       <c r="E335" t="str">
-        <v>Damian Shannon, Mark Swift, Damian Shannon</v>
+        <v>Jon Spaihts</v>
       </c>
       <c r="F335" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Romans, Sci-Fi</v>
       </c>
       <c r="G335">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H335" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I335" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J335">
-        <v>5.8</v>
+        <v>7</v>
       </c>
       <c r="K335" t="str">
         <v/>
       </c>
       <c r="L335">
-        <v>13207</v>
+        <v>274870</v>
       </c>
       <c r="M335" t="str">
-        <v>tt0758746</v>
+        <v>tt1355644</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Pierwsza Noc Oczyszczenia</v>
+        <v>Pearl</v>
       </c>
       <c r="B336" t="str">
-        <v>The First Purge</v>
+        <v/>
       </c>
       <c r="C336">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="D336" t="str">
-        <v>Gerard McMurray</v>
+        <v>Ti West</v>
       </c>
       <c r="E336" t="str">
-        <v>James DeMonaco</v>
+        <v>Ti West, Mia Goth</v>
       </c>
       <c r="F336" t="str">
-        <v>Akcja, Horror, Thriller</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G336">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H336" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I336" t="str">
         <v/>
       </c>
       <c r="J336">
-        <v>6.002</v>
+        <v>7.237</v>
       </c>
       <c r="K336" t="str">
         <v/>
       </c>
       <c r="L336">
-        <v>442249</v>
+        <v>949423</v>
       </c>
       <c r="M336" t="str">
-        <v>tt6133466</v>
+        <v>tt18925334</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Pierwszy dzień mojego życia</v>
+        <v>Pewnego razu… w Hollywood</v>
       </c>
       <c r="B337" t="str">
-        <v>The First Day of My Life</v>
+        <v>Once Upon a Time... in Hollywood</v>
       </c>
       <c r="C337">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D337" t="str">
-        <v>Paolo Genovese</v>
+        <v>Quentin Tarantino</v>
       </c>
       <c r="E337" t="str">
-        <v>Paolo Genovese, Rolando Ravello, Isabella Aguilar</v>
+        <v>Quentin Tarantino</v>
       </c>
       <c r="F337" t="str">
-        <v>Dramat, Komedia, Fantasy</v>
+        <v>Komedia, Dramat, Thriller</v>
       </c>
       <c r="G337">
-        <v>121</v>
+        <v>162</v>
       </c>
       <c r="H337" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I337" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J337">
-        <v>6.718</v>
+        <v>7.426</v>
       </c>
       <c r="K337" t="str">
         <v/>
       </c>
       <c r="L337">
-        <v>700819</v>
+        <v>466272</v>
       </c>
       <c r="M337" t="str">
-        <v>tt6832210</v>
+        <v>tt7131622</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Piękna i Bestia</v>
+        <v>Piątek 13-go</v>
       </c>
       <c r="B338" t="str">
-        <v>Beauty and the Beast</v>
+        <v>Friday the 13th</v>
       </c>
       <c r="C338">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="D338" t="str">
-        <v>Bill Condon</v>
+        <v>Marcus Nispel</v>
       </c>
       <c r="E338" t="str">
-        <v>Stephen Chbosky, Evan Spiliotopoulos</v>
+        <v>Damian Shannon, Mark Swift, Damian Shannon</v>
       </c>
       <c r="F338" t="str">
-        <v>Familijny, Fantasy, Romans</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G338">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="H338" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I338" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J338">
-        <v>6.968</v>
+        <v>5.8</v>
       </c>
       <c r="K338" t="str">
         <v/>
       </c>
       <c r="L338">
-        <v>321612</v>
+        <v>13207</v>
       </c>
       <c r="M338" t="str">
-        <v>tt2771200</v>
+        <v>tt0758746</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Piękna i Bestia</v>
+        <v>Pierwsza Noc Oczyszczenia</v>
       </c>
       <c r="B339" t="str">
-        <v>Beauty and the Beast</v>
+        <v>The First Purge</v>
       </c>
       <c r="C339">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="D339" t="str">
-        <v>Gary Trousdale, Kirk Wise</v>
+        <v>Gerard McMurray</v>
       </c>
       <c r="E339" t="str">
-        <v>Brian Pimental, Kevin Harkey, Chris Sanders</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F339" t="str">
-        <v>Romans, Familijny, Animacja, Fantasy</v>
+        <v>Akcja, Horror, Thriller</v>
       </c>
       <c r="G339">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="H339" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I339" t="str">
         <v/>
       </c>
       <c r="J339">
-        <v>7.725</v>
+        <v>6.002</v>
       </c>
       <c r="K339" t="str">
         <v/>
       </c>
       <c r="L339">
-        <v>10020</v>
+        <v>442249</v>
       </c>
       <c r="M339" t="str">
-        <v>tt0101414</v>
+        <v>tt6133466</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Piękna i rzeźnik</v>
+        <v>Pierwszy dzień mojego życia</v>
       </c>
       <c r="B340" t="str">
-        <v>Freaky</v>
+        <v>The First Day of My Life</v>
       </c>
       <c r="C340">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="D340" t="str">
-        <v>Christopher Landon</v>
+        <v>Paolo Genovese</v>
       </c>
       <c r="E340" t="str">
-        <v>Christopher Landon, Michael Kennedy</v>
+        <v>Paolo Genovese, Rolando Ravello, Isabella Aguilar</v>
       </c>
       <c r="F340" t="str">
-        <v>Horror, Komedia</v>
+        <v>Dramat, Komedia, Fantasy</v>
       </c>
       <c r="G340">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="H340" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I340" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J340">
-        <v>6.555</v>
+        <v>6.718</v>
       </c>
       <c r="K340" t="str">
         <v/>
       </c>
       <c r="L340">
-        <v>551804</v>
+        <v>700819</v>
       </c>
       <c r="M340" t="str">
-        <v>tt10919380</v>
+        <v>tt6832210</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Piękny umysł</v>
+        <v>Piękna i Bestia</v>
       </c>
       <c r="B341" t="str">
-        <v>A Beautiful Mind</v>
+        <v>Beauty and the Beast</v>
       </c>
       <c r="C341">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="D341" t="str">
-        <v>Ron Howard</v>
+        <v>Bill Condon</v>
       </c>
       <c r="E341" t="str">
-        <v>Akiva Goldsman</v>
+        <v>Stephen Chbosky, Evan Spiliotopoulos</v>
       </c>
       <c r="F341" t="str">
-        <v>Dramat, Romans</v>
+        <v>Familijny, Fantasy, Romans</v>
       </c>
       <c r="G341">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="H341" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I341" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J341">
-        <v>7.855</v>
+        <v>6.968</v>
       </c>
       <c r="K341" t="str">
         <v/>
       </c>
       <c r="L341">
-        <v>453</v>
+        <v>321612</v>
       </c>
       <c r="M341" t="str">
-        <v>tt0268978</v>
+        <v>tt2771200</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Piła</v>
+        <v>Piękna i Bestia</v>
       </c>
       <c r="B342" t="str">
-        <v>Saw</v>
+        <v>Beauty and the Beast</v>
       </c>
       <c r="C342">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="D342" t="str">
-        <v>James Wan</v>
+        <v>Gary Trousdale, Kirk Wise</v>
       </c>
       <c r="E342" t="str">
-        <v>Leigh Whannell, James Wan, Leigh Whannell</v>
+        <v>Brian Pimental, Kevin Harkey, Chris Sanders</v>
       </c>
       <c r="F342" t="str">
-        <v>Horror, Tajemnica, Kryminał</v>
+        <v>Romans, Familijny, Animacja, Fantasy</v>
       </c>
       <c r="G342">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="H342" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I342" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J342">
-        <v>7.418</v>
+        <v>7.725</v>
       </c>
       <c r="K342" t="str">
         <v/>
       </c>
       <c r="L342">
-        <v>176</v>
+        <v>10020</v>
       </c>
       <c r="M342" t="str">
-        <v>tt0387564</v>
+        <v>tt0101414</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Piła 3D</v>
+        <v>Piękna i rzeźnik</v>
       </c>
       <c r="B343" t="str">
-        <v>Saw 3D</v>
+        <v>Freaky</v>
       </c>
       <c r="C343">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="D343" t="str">
-        <v>Kevin Greutert</v>
+        <v>Christopher Landon</v>
       </c>
       <c r="E343" t="str">
-        <v>Marcus Dunstan, Patrick Melton</v>
+        <v>Christopher Landon, Michael Kennedy</v>
       </c>
       <c r="F343" t="str">
-        <v>Horror, Kryminał</v>
+        <v>Horror, Komedia</v>
       </c>
       <c r="G343">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="H343" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I343" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J343">
-        <v>5.981</v>
+        <v>6.555</v>
       </c>
       <c r="K343" t="str">
         <v/>
       </c>
       <c r="L343">
-        <v>41439</v>
+        <v>551804</v>
       </c>
       <c r="M343" t="str">
-        <v>tt1477076</v>
+        <v>tt10919380</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Plac zabaw</v>
+        <v>Piękny umysł</v>
       </c>
       <c r="B344" t="str">
-        <v>Playground</v>
+        <v>A Beautiful Mind</v>
       </c>
       <c r="C344">
-        <v>2016</v>
+        <v>2001</v>
       </c>
       <c r="D344" t="str">
-        <v>Bartosz M. Kowalski</v>
+        <v>Ron Howard</v>
       </c>
       <c r="E344" t="str">
-        <v>Bartosz M. Kowalski, Stanisław Warwas</v>
+        <v>Akiva Goldsman</v>
       </c>
       <c r="F344" t="str">
-        <v>Thriller, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G344">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="H344" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I344" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J344">
-        <v>6.167</v>
+        <v>7.855</v>
       </c>
       <c r="K344" t="str">
         <v/>
       </c>
       <c r="L344">
-        <v>413764</v>
+        <v>453</v>
       </c>
       <c r="M344" t="str">
-        <v>tt6094760</v>
+        <v>tt0268978</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Plan Maggie</v>
+        <v>Piła</v>
       </c>
       <c r="B345" t="str">
-        <v>Maggie&amp;#x27;s Plan</v>
+        <v>Saw</v>
       </c>
       <c r="C345">
-        <v>2016</v>
+        <v>2004</v>
       </c>
       <c r="D345" t="str">
-        <v>Rebecca Miller</v>
+        <v>James Wan</v>
       </c>
       <c r="E345" t="str">
-        <v>Rebecca Miller, Karen Rinaldi</v>
+        <v>Leigh Whannell, James Wan, Leigh Whannell</v>
       </c>
       <c r="F345" t="str">
-        <v>Dramat, Romans, Komedia</v>
+        <v>Horror, Tajemnica, Kryminał</v>
       </c>
       <c r="G345">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="H345" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I345" t="str">
         <v>DVD</v>
       </c>
       <c r="J345">
-        <v>5.7</v>
+        <v>7.418</v>
       </c>
       <c r="K345" t="str">
         <v/>
       </c>
       <c r="L345">
-        <v>312669</v>
+        <v>176</v>
       </c>
       <c r="M345" t="str">
-        <v>tt3471098</v>
+        <v>tt0387564</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Planeta Singli</v>
+        <v>Piła 3D</v>
       </c>
       <c r="B346" t="str">
-        <v>Planet Single</v>
+        <v>Saw 3D</v>
       </c>
       <c r="C346">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="D346" t="str">
-        <v>Mitja Okorn</v>
+        <v>Kevin Greutert</v>
       </c>
       <c r="E346" t="str">
-        <v>Urszula Antoniak, Sam Akina, Jules Jones</v>
+        <v>Marcus Dunstan, Patrick Melton</v>
       </c>
       <c r="F346" t="str">
-        <v>Komedia, Romans</v>
+        <v>Horror, Kryminał</v>
       </c>
       <c r="G346">
-        <v>135</v>
+        <v>90</v>
       </c>
       <c r="H346" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I346" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J346">
-        <v>6.556</v>
+        <v>5.981</v>
       </c>
       <c r="K346" t="str">
         <v/>
       </c>
       <c r="L346">
-        <v>383682</v>
+        <v>41439</v>
       </c>
       <c r="M346" t="str">
-        <v>tt5127398</v>
+        <v>tt1477076</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Pocahontas</v>
+        <v>Plac zabaw</v>
       </c>
       <c r="B347" t="str">
-        <v/>
+        <v>Playground</v>
       </c>
       <c r="C347">
-        <v>1995</v>
+        <v>2016</v>
       </c>
       <c r="D347" t="str">
-        <v>Mike Gabriel, Eric Goldberg</v>
+        <v>Bartosz M. Kowalski</v>
       </c>
       <c r="E347" t="str">
-        <v>Chris Buck, Philip LaZebnik, Susannah Grant</v>
+        <v>Bartosz M. Kowalski, Stanisław Warwas</v>
       </c>
       <c r="F347" t="str">
-        <v>Przygodowy, Animacja, Familijny, Romans</v>
+        <v>Thriller, Dramat</v>
       </c>
       <c r="G347">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H347" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I347" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J347">
-        <v>6.909</v>
+        <v>6.167</v>
       </c>
       <c r="K347" t="str">
         <v/>
       </c>
       <c r="L347">
-        <v>10530</v>
+        <v>413764</v>
       </c>
       <c r="M347" t="str">
-        <v>tt0114148</v>
+        <v>tt6094760</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Pocahontas II: Podróż do Nowego Świata</v>
+        <v>Plan Maggie</v>
       </c>
       <c r="B348" t="str">
-        <v>Pocahontas II: Journey to a New World</v>
+        <v>Maggie&amp;#x27;s Plan</v>
       </c>
       <c r="C348">
-        <v>1998</v>
+        <v>2016</v>
       </c>
       <c r="D348" t="str">
-        <v>Tom Ellery, Bradley Raymond</v>
+        <v>Rebecca Miller</v>
       </c>
       <c r="E348" t="str">
-        <v>Allen Estrin, Cindy Marcus, Flip Kobler</v>
+        <v>Rebecca Miller, Karen Rinaldi</v>
       </c>
       <c r="F348" t="str">
-        <v>Animacja, Familijny, Przygodowy, Romans</v>
+        <v>Dramat, Romans, Komedia</v>
       </c>
       <c r="G348">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="H348" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I348" t="str">
         <v>DVD</v>
       </c>
       <c r="J348">
-        <v>5.521</v>
+        <v>5.7</v>
       </c>
       <c r="K348" t="str">
         <v/>
       </c>
       <c r="L348">
-        <v>13761</v>
+        <v>312669</v>
       </c>
       <c r="M348" t="str">
-        <v>tt0143808</v>
+        <v>tt3471098</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Podaj Dalej</v>
+        <v>Planeta Singli</v>
       </c>
       <c r="B349" t="str">
-        <v>Pay It Forward</v>
+        <v>Planet Single</v>
       </c>
       <c r="C349">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="D349" t="str">
-        <v>Mimi Leder</v>
+        <v>Mitja Okorn</v>
       </c>
       <c r="E349" t="str">
-        <v>Leslie Dixon</v>
+        <v>Urszula Antoniak, Sam Akina, Jules Jones</v>
       </c>
       <c r="F349" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G349">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="H349" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I349" t="str">
         <v>DVD</v>
       </c>
       <c r="J349">
-        <v>7.4</v>
+        <v>6.556</v>
       </c>
       <c r="K349" t="str">
         <v/>
       </c>
       <c r="L349">
-        <v>10647</v>
+        <v>383682</v>
       </c>
       <c r="M349" t="str">
-        <v>tt0223897</v>
+        <v>tt5127398</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Podróż do Nowej Ziemi</v>
+        <v>Pocahontas</v>
       </c>
       <c r="B350" t="str">
-        <v>The New World</v>
+        <v/>
       </c>
       <c r="C350">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="D350" t="str">
-        <v>Terrence Malick</v>
+        <v>Mike Gabriel, Eric Goldberg</v>
       </c>
       <c r="E350" t="str">
-        <v>Terrence Malick</v>
+        <v>Chris Buck, Philip LaZebnik, Susannah Grant</v>
       </c>
       <c r="F350" t="str">
-        <v>Dramat, Historyczny, Romans</v>
+        <v>Przygodowy, Animacja, Familijny, Romans</v>
       </c>
       <c r="G350">
-        <v>151</v>
+        <v>81</v>
       </c>
       <c r="H350" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I350" t="str">
         <v>DVD</v>
       </c>
       <c r="J350">
-        <v>6.521</v>
+        <v>6.909</v>
       </c>
       <c r="K350" t="str">
         <v/>
       </c>
       <c r="L350">
-        <v>11400</v>
+        <v>10530</v>
       </c>
       <c r="M350" t="str">
-        <v>tt0402399</v>
+        <v>tt0114148</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Podwójny blef</v>
+        <v>Pocahontas II: Podróż do Nowego Świata</v>
       </c>
       <c r="B351" t="str">
-        <v>The Good Thief</v>
+        <v>Pocahontas II: Journey to a New World</v>
       </c>
       <c r="C351">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="D351" t="str">
-        <v>Neil Jordan</v>
+        <v>Tom Ellery, Bradley Raymond</v>
       </c>
       <c r="E351" t="str">
-        <v>Neil Jordan</v>
+        <v>Allen Estrin, Cindy Marcus, Flip Kobler</v>
       </c>
       <c r="F351" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Animacja, Familijny, Przygodowy, Romans</v>
       </c>
       <c r="G351">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="H351" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I351" t="str">
         <v>DVD</v>
       </c>
       <c r="J351">
-        <v>6.072</v>
+        <v>5.521</v>
       </c>
       <c r="K351" t="str">
         <v/>
       </c>
       <c r="L351">
-        <v>6016</v>
+        <v>13761</v>
       </c>
       <c r="M351" t="str">
-        <v>tt0281820</v>
+        <v>tt0143808</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Podziemny krąg</v>
+        <v>Podaj Dalej</v>
       </c>
       <c r="B352" t="str">
-        <v>Fight Club</v>
+        <v>Pay It Forward</v>
       </c>
       <c r="C352">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D352" t="str">
-        <v>David Fincher</v>
+        <v>Mimi Leder</v>
       </c>
       <c r="E352" t="str">
-        <v>Jim Uhls</v>
+        <v>Leslie Dixon</v>
       </c>
       <c r="F352" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat</v>
       </c>
       <c r="G352">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="H352" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I352" t="str">
         <v>DVD</v>
       </c>
       <c r="J352">
-        <v>8.438</v>
+        <v>7.4</v>
       </c>
       <c r="K352" t="str">
         <v/>
       </c>
       <c r="L352">
-        <v>550</v>
+        <v>10647</v>
       </c>
       <c r="M352" t="str">
-        <v>tt0137523</v>
+        <v>tt0223897</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Pogrzebany</v>
+        <v>Podróż do Nowej Ziemi</v>
       </c>
       <c r="B353" t="str">
-        <v>Buried</v>
+        <v>The New World</v>
       </c>
       <c r="C353">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="D353" t="str">
-        <v>Rodrigo Cortés</v>
+        <v>Terrence Malick</v>
       </c>
       <c r="E353" t="str">
-        <v>Chris Sparling</v>
+        <v>Terrence Malick</v>
       </c>
       <c r="F353" t="str">
-        <v>Dramat, Thriller, Tajemnica</v>
+        <v>Dramat, Historyczny, Romans</v>
       </c>
       <c r="G353">
-        <v>95</v>
+        <v>151</v>
       </c>
       <c r="H353" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I353" t="str">
         <v>DVD</v>
       </c>
       <c r="J353">
-        <v>6.63</v>
+        <v>6.521</v>
       </c>
       <c r="K353" t="str">
         <v/>
       </c>
       <c r="L353">
-        <v>26388</v>
+        <v>11400</v>
       </c>
       <c r="M353" t="str">
-        <v>tt1462758</v>
+        <v>tt0402399</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Pokój</v>
+        <v>Podwójny blef</v>
       </c>
       <c r="B354" t="str">
-        <v>Room</v>
+        <v>The Good Thief</v>
       </c>
       <c r="C354">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="D354" t="str">
-        <v>Lenny Abrahamson</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="E354" t="str">
-        <v>Emma Donoghue</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="F354" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Kryminał, Dramat, Thriller</v>
       </c>
       <c r="G354">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="H354" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I354" t="str">
         <v>DVD</v>
       </c>
       <c r="J354">
-        <v>8</v>
+        <v>6.072</v>
       </c>
       <c r="K354" t="str">
         <v/>
       </c>
       <c r="L354">
-        <v>264644</v>
+        <v>6016</v>
       </c>
       <c r="M354" t="str">
-        <v>tt3170832</v>
+        <v>tt0281820</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Pokuta</v>
+        <v>Podziemny krąg</v>
       </c>
       <c r="B355" t="str">
-        <v>Atonement</v>
+        <v>Fight Club</v>
       </c>
       <c r="C355">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="D355" t="str">
-        <v>Joe Wright</v>
+        <v>David Fincher</v>
       </c>
       <c r="E355" t="str">
-        <v>Christopher Hampton</v>
+        <v>Jim Uhls</v>
       </c>
       <c r="F355" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G355">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="H355" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I355" t="str">
         <v>DVD</v>
       </c>
       <c r="J355">
-        <v>7.638</v>
+        <v>8.438</v>
       </c>
       <c r="K355" t="str">
         <v/>
       </c>
       <c r="L355">
-        <v>4347</v>
+        <v>550</v>
       </c>
       <c r="M355" t="str">
-        <v>tt0783233</v>
+        <v>tt0137523</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Polowanie na druhny</v>
+        <v>Pogrzebany</v>
       </c>
       <c r="B356" t="str">
-        <v>Wedding Crashers</v>
+        <v>Buried</v>
       </c>
       <c r="C356">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="D356" t="str">
-        <v>David Dobkin</v>
+        <v>Rodrigo Cortés</v>
       </c>
       <c r="E356" t="str">
-        <v>Bob Fisher, Steve Faber</v>
+        <v>Chris Sparling</v>
       </c>
       <c r="F356" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Thriller, Tajemnica</v>
       </c>
       <c r="G356">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="H356" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I356" t="str">
         <v>DVD</v>
       </c>
       <c r="J356">
-        <v>6.495</v>
+        <v>6.63</v>
       </c>
       <c r="K356" t="str">
         <v/>
       </c>
       <c r="L356">
-        <v>9522</v>
+        <v>26388</v>
       </c>
       <c r="M356" t="str">
-        <v>tt0396269</v>
+        <v>tt1462758</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Pomiędzy Nami Góry</v>
+        <v>Pokój</v>
       </c>
       <c r="B357" t="str">
-        <v>The Mountain Between Us</v>
+        <v>Room</v>
       </c>
       <c r="C357">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D357" t="str">
-        <v>Hany Abu-Assad</v>
+        <v>Lenny Abrahamson</v>
       </c>
       <c r="E357" t="str">
-        <v>J. Mills Goodloe, Chris Weitz</v>
+        <v>Emma Donoghue</v>
       </c>
       <c r="F357" t="str">
-        <v>Dramat, Przygodowy, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G357">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="H357" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I357" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J357">
-        <v>6.649</v>
+        <v>8</v>
       </c>
       <c r="K357" t="str">
         <v/>
       </c>
       <c r="L357">
-        <v>290512</v>
+        <v>264644</v>
       </c>
       <c r="M357" t="str">
-        <v>tt2226597</v>
+        <v>tt3170832</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Pomoc domowa</v>
+        <v>Pokuta</v>
       </c>
       <c r="B358" t="str">
-        <v>The Housemaid</v>
+        <v>Atonement</v>
       </c>
       <c r="C358">
-        <v>2025</v>
+        <v>2007</v>
       </c>
       <c r="D358" t="str">
-        <v>Paul Feig</v>
+        <v>Joe Wright</v>
       </c>
       <c r="E358" t="str">
-        <v>Rebecca Sonnenshine</v>
+        <v>Christopher Hampton</v>
       </c>
       <c r="F358" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G358">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H358" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I358" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J358">
-        <v>7.247</v>
+        <v>7.638</v>
       </c>
       <c r="K358" t="str">
         <v/>
       </c>
       <c r="L358">
-        <v>1368166</v>
+        <v>4347</v>
       </c>
       <c r="M358" t="str">
-        <v>tt27543632</v>
+        <v>tt0783233</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>Potępiony</v>
+        <v>Polowanie na druhny</v>
       </c>
       <c r="B359" t="str">
-        <v>The Condemned</v>
+        <v>Wedding Crashers</v>
       </c>
       <c r="C359">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="D359" t="str">
-        <v>Scott Wiper</v>
+        <v>David Dobkin</v>
       </c>
       <c r="E359" t="str">
-        <v>Scott Wiper, Rob Hedden</v>
+        <v>Bob Fisher, Steve Faber</v>
       </c>
       <c r="F359" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G359">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H359" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I359" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J359">
-        <v>6.1</v>
+        <v>6.495</v>
       </c>
       <c r="K359" t="str">
         <v/>
       </c>
       <c r="L359">
-        <v>14636</v>
+        <v>9522</v>
       </c>
       <c r="M359" t="str">
-        <v>tt0443473</v>
+        <v>tt0396269</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Powieść Henry&amp;#x27;ego</v>
+        <v>Pomiędzy Nami Góry</v>
       </c>
       <c r="B360" t="str">
-        <v>The Book of Henry</v>
+        <v>The Mountain Between Us</v>
       </c>
       <c r="C360">
         <v>2017</v>
       </c>
       <c r="D360" t="str">
-        <v>Colin Trevorrow</v>
+        <v>Hany Abu-Assad</v>
       </c>
       <c r="E360" t="str">
-        <v>Gregg Hurwitz</v>
+        <v>J. Mills Goodloe, Chris Weitz</v>
       </c>
       <c r="F360" t="str">
-        <v>Dramat, Kryminał, Thriller</v>
+        <v>Dramat, Przygodowy, Romans</v>
       </c>
       <c r="G360">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H360" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I360" t="str">
         <v/>
       </c>
       <c r="J360">
-        <v>7.5</v>
+        <v>6.649</v>
       </c>
       <c r="K360" t="str">
         <v/>
       </c>
       <c r="L360">
-        <v>382614</v>
+        <v>290512</v>
       </c>
       <c r="M360" t="str">
-        <v>tt4572792</v>
+        <v>tt2226597</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Pozew o miłość</v>
+        <v>Pomoc domowa</v>
       </c>
       <c r="B361" t="str">
-        <v>Laws of Attraction</v>
+        <v>The Housemaid</v>
       </c>
       <c r="C361">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="D361" t="str">
-        <v>Peter Howitt</v>
+        <v>Paul Feig</v>
       </c>
       <c r="E361" t="str">
-        <v>Aline Brosh McKenna, Robert Harling, Aline Brosh McKenna</v>
+        <v>Rebecca Sonnenshine</v>
       </c>
       <c r="F361" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G361">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="H361" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I361" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J361">
-        <v>5.8</v>
+        <v>7.247</v>
       </c>
       <c r="K361" t="str">
         <v/>
       </c>
       <c r="L361">
-        <v>11141</v>
+        <v>1368166</v>
       </c>
       <c r="M361" t="str">
-        <v>tt0323033</v>
+        <v>tt27543632</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Pozycja obowiązkowa</v>
+        <v>Potępiony</v>
       </c>
       <c r="B362" t="str">
-        <v>Book Club</v>
+        <v>The Condemned</v>
       </c>
       <c r="C362">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="D362" t="str">
-        <v>Bill Holderman</v>
+        <v>Scott Wiper</v>
       </c>
       <c r="E362" t="str">
-        <v>Bill Holderman, Erin Simms</v>
+        <v>Scott Wiper, Rob Hedden</v>
       </c>
       <c r="F362" t="str">
-        <v>Romans, Komedia, Dramat</v>
+        <v>Akcja, Thriller</v>
       </c>
       <c r="G362">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="H362" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I362" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J362">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="K362" t="str">
         <v/>
       </c>
       <c r="L362">
-        <v>502682</v>
+        <v>14636</v>
       </c>
       <c r="M362" t="str">
-        <v>tt6857166</v>
+        <v>tt0443473</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Praktykant</v>
+        <v>Powieść Henry&amp;#x27;ego</v>
       </c>
       <c r="B363" t="str">
-        <v>The Intern</v>
+        <v>The Book of Henry</v>
       </c>
       <c r="C363">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D363" t="str">
-        <v>Nancy Meyers</v>
+        <v>Colin Trevorrow</v>
       </c>
       <c r="E363" t="str">
-        <v>Nancy Meyers</v>
+        <v>Gregg Hurwitz</v>
       </c>
       <c r="F363" t="str">
-        <v>Komedia</v>
+        <v>Dramat, Kryminał, Thriller</v>
       </c>
       <c r="G363">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="H363" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I363" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J363">
-        <v>7.227</v>
+        <v>7.5</v>
       </c>
       <c r="K363" t="str">
         <v/>
       </c>
       <c r="L363">
-        <v>257211</v>
+        <v>382614</v>
       </c>
       <c r="M363" t="str">
-        <v>tt2361509</v>
+        <v>tt4572792</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Pręgi</v>
+        <v>Pozew o miłość</v>
       </c>
       <c r="B364" t="str">
-        <v>The Welts</v>
+        <v>Laws of Attraction</v>
       </c>
       <c r="C364">
         <v>2004</v>
       </c>
       <c r="D364" t="str">
-        <v>Magdalena Piekorz</v>
+        <v>Peter Howitt</v>
       </c>
       <c r="E364" t="str">
-        <v>Wojciech Kuczok</v>
+        <v>Aline Brosh McKenna, Robert Harling, Aline Brosh McKenna</v>
       </c>
       <c r="F364" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G364">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H364" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I364" t="str">
         <v>DVD</v>
       </c>
       <c r="J364">
-        <v>6.8</v>
+        <v>5.8</v>
       </c>
       <c r="K364" t="str">
         <v/>
       </c>
       <c r="L364">
-        <v>36402</v>
+        <v>11141</v>
       </c>
       <c r="M364" t="str">
-        <v>tt0426173</v>
+        <v>tt0323033</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Proces</v>
+        <v>Pozycja obowiązkowa</v>
       </c>
       <c r="B365" t="str">
-        <v>The Trial</v>
+        <v>Book Club</v>
       </c>
       <c r="C365">
-        <v>1980</v>
+        <v>2018</v>
       </c>
       <c r="D365" t="str">
-        <v>Laco Adamik, Agnieszka Holland</v>
+        <v>Bill Holderman</v>
       </c>
       <c r="E365" t="str">
-        <v>Agnieszka Holland, Franz Kafka, Laco Adamik</v>
+        <v>Bill Holderman, Erin Simms</v>
       </c>
       <c r="F365" t="str">
-        <v>Dramat</v>
+        <v>Romans, Komedia, Dramat</v>
       </c>
       <c r="G365">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="H365" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I365" t="str">
         <v>DVD</v>
       </c>
-      <c r="J365" t="str">
-        <v/>
+      <c r="J365">
+        <v>6.2</v>
       </c>
       <c r="K365" t="str">
         <v/>
       </c>
       <c r="L365">
-        <v>975491</v>
+        <v>502682</v>
       </c>
       <c r="M365" t="str">
-        <v>tt16678512</v>
+        <v>tt6857166</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Projekt Floryda</v>
+        <v>Praktykant</v>
       </c>
       <c r="B366" t="str">
-        <v>The Florida Project</v>
+        <v>The Intern</v>
       </c>
       <c r="C366">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="D366" t="str">
-        <v>Sean Baker</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="E366" t="str">
-        <v>Sean Baker, Chris Bergoch</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="F366" t="str">
-        <v>Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G366">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H366" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I366" t="str">
         <v>DVD</v>
       </c>
       <c r="J366">
-        <v>7.428</v>
+        <v>7.227</v>
       </c>
       <c r="K366" t="str">
         <v/>
       </c>
       <c r="L366">
-        <v>394117</v>
+        <v>257211</v>
       </c>
       <c r="M366" t="str">
-        <v>tt5649144</v>
+        <v>tt2361509</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Projekt Hail Mary</v>
+        <v>Pręgi</v>
       </c>
       <c r="B367" t="str">
-        <v>Project Hail Mary</v>
+        <v>The Welts</v>
       </c>
       <c r="C367">
-        <v>2026</v>
+        <v>2004</v>
       </c>
       <c r="D367" t="str">
-        <v>Phil Lord, Christopher Miller</v>
+        <v>Magdalena Piekorz</v>
       </c>
       <c r="E367" t="str">
-        <v>Drew Goddard</v>
+        <v>Wojciech Kuczok</v>
       </c>
       <c r="F367" t="str">
-        <v>Sci-Fi, Przygodowy</v>
+        <v>Dramat</v>
       </c>
       <c r="G367">
-        <v>157</v>
+        <v>91</v>
       </c>
       <c r="H367" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I367" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J367">
-        <v>8.2</v>
+        <v>6.8</v>
       </c>
       <c r="K367" t="str">
         <v/>
       </c>
       <c r="L367">
-        <v>687163</v>
+        <v>36402</v>
       </c>
       <c r="M367" t="str">
-        <v>tt12042730</v>
+        <v>tt0426173</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Przed północą</v>
+        <v>Proces</v>
       </c>
       <c r="B368" t="str">
-        <v>Before Midnight</v>
+        <v>The Trial</v>
       </c>
       <c r="C368">
-        <v>2013</v>
+        <v>1980</v>
       </c>
       <c r="D368" t="str">
-        <v>Richard Linklater</v>
+        <v>Laco Adamik, Agnieszka Holland</v>
       </c>
       <c r="E368" t="str">
-        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+        <v>Agnieszka Holland, Franz Kafka, Laco Adamik</v>
       </c>
       <c r="F368" t="str">
-        <v>Romans, Dramat</v>
+        <v>Dramat</v>
       </c>
       <c r="G368">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="H368" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I368" t="str">
         <v>DVD</v>
       </c>
-      <c r="J368">
-        <v>7.504</v>
+      <c r="J368" t="str">
+        <v/>
       </c>
       <c r="K368" t="str">
         <v/>
       </c>
       <c r="L368">
-        <v>132344</v>
+        <v>975491</v>
       </c>
       <c r="M368" t="str">
-        <v>tt2209418</v>
+        <v>tt16678512</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Przed wschodem słońca</v>
+        <v>Projekt Floryda</v>
       </c>
       <c r="B369" t="str">
-        <v>Before Sunrise</v>
+        <v>The Florida Project</v>
       </c>
       <c r="C369">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="D369" t="str">
-        <v>Richard Linklater</v>
+        <v>Sean Baker</v>
       </c>
       <c r="E369" t="str">
-        <v>Kim Krizan, Richard Linklater</v>
+        <v>Sean Baker, Chris Bergoch</v>
       </c>
       <c r="F369" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G369">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="H369" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I369" t="str">
         <v>DVD</v>
       </c>
       <c r="J369">
-        <v>7.971</v>
+        <v>7.428</v>
       </c>
       <c r="K369" t="str">
         <v/>
       </c>
       <c r="L369">
-        <v>76</v>
+        <v>394117</v>
       </c>
       <c r="M369" t="str">
-        <v>tt0112471</v>
+        <v>tt5649144</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Przed zachodem słońca</v>
+        <v>Projekt Hail Mary</v>
       </c>
       <c r="B370" t="str">
-        <v>Before Sunset</v>
+        <v>Project Hail Mary</v>
       </c>
       <c r="C370">
-        <v>2004</v>
+        <v>2026</v>
       </c>
       <c r="D370" t="str">
-        <v>Richard Linklater</v>
+        <v>Phil Lord, Christopher Miller</v>
       </c>
       <c r="E370" t="str">
-        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+        <v>Drew Goddard</v>
       </c>
       <c r="F370" t="str">
-        <v>Dramat, Romans</v>
+        <v>Sci-Fi, Przygodowy</v>
       </c>
       <c r="G370">
-        <v>80</v>
+        <v>157</v>
       </c>
       <c r="H370" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I370" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J370">
-        <v>7.81</v>
+        <v>8.2</v>
       </c>
       <c r="K370" t="str">
         <v/>
       </c>
       <c r="L370">
-        <v>80</v>
+        <v>687163</v>
       </c>
       <c r="M370" t="str">
-        <v>tt0381681</v>
+        <v>tt12042730</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Przedszkolanka</v>
+        <v>Przed północą</v>
       </c>
       <c r="B371" t="str">
-        <v>The Kindergarten Teacher</v>
+        <v>Before Midnight</v>
       </c>
       <c r="C371">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="D371" t="str">
-        <v>Sara Colangelo</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E371" t="str">
-        <v>Sara Colangelo, Nadav Lapid</v>
+        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
       </c>
       <c r="F371" t="str">
-        <v>Dramat</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G371">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H371" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I371" t="str">
         <v>DVD</v>
       </c>
       <c r="J371">
-        <v>6.56</v>
+        <v>7.504</v>
       </c>
       <c r="K371" t="str">
         <v/>
       </c>
       <c r="L371">
-        <v>489927</v>
+        <v>132344</v>
       </c>
       <c r="M371" t="str">
-        <v>tt6952960</v>
+        <v>tt2209418</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Przełęcz ocalonych</v>
+        <v>Przed wschodem słońca</v>
       </c>
       <c r="B372" t="str">
-        <v>Hacksaw Ridge</v>
+        <v>Before Sunrise</v>
       </c>
       <c r="C372">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="D372" t="str">
-        <v>Mel Gibson</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E372" t="str">
-        <v>Robert Schenkkan, Andrew Knight</v>
+        <v>Kim Krizan, Richard Linklater</v>
       </c>
       <c r="F372" t="str">
-        <v>Dramat, Historyczny, Wojenny</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G372">
-        <v>131</v>
+        <v>105</v>
       </c>
       <c r="H372" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I372" t="str">
         <v>DVD</v>
       </c>
       <c r="J372">
-        <v>8.192</v>
+        <v>7.971</v>
       </c>
       <c r="K372" t="str">
         <v/>
       </c>
       <c r="L372">
-        <v>324786</v>
+        <v>76</v>
       </c>
       <c r="M372" t="str">
-        <v>tt2119532</v>
+        <v>tt0112471</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Przerwane objęcia</v>
+        <v>Przed zachodem słońca</v>
       </c>
       <c r="B373" t="str">
-        <v>Broken Embraces</v>
+        <v>Before Sunset</v>
       </c>
       <c r="C373">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="D373" t="str">
-        <v>Pedro Almodóvar</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E373" t="str">
-        <v>Pedro Almodóvar</v>
+        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
       </c>
       <c r="F373" t="str">
-        <v>Dramat, Romans, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G373">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="H373" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I373" t="str">
         <v>DVD</v>
       </c>
       <c r="J373">
-        <v>7.1</v>
+        <v>7.81</v>
       </c>
       <c r="K373" t="str">
         <v/>
       </c>
       <c r="L373">
-        <v>8088</v>
+        <v>80</v>
       </c>
       <c r="M373" t="str">
-        <v>tt0913425</v>
+        <v>tt0381681</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Przyjmij / Odrzuć</v>
+        <v>Przedszkolanka</v>
       </c>
       <c r="B374" t="str">
-        <v>Drop</v>
+        <v>The Kindergarten Teacher</v>
       </c>
       <c r="C374">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="D374" t="str">
-        <v>Christopher Landon</v>
+        <v>Sara Colangelo</v>
       </c>
       <c r="E374" t="str">
-        <v>Jillian Jacobs, Christopher Roach</v>
+        <v>Sara Colangelo, Nadav Lapid</v>
       </c>
       <c r="F374" t="str">
-        <v>Tajemnica, Thriller</v>
+        <v>Dramat</v>
       </c>
       <c r="G374">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H374" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I374" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J374">
-        <v>6.328</v>
+        <v>6.56</v>
       </c>
       <c r="K374" t="str">
         <v/>
       </c>
       <c r="L374">
-        <v>1249213</v>
+        <v>489927</v>
       </c>
       <c r="M374" t="str">
-        <v>tt32149847</v>
+        <v>tt6952960</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Przysługa</v>
+        <v>Przełęcz ocalonych</v>
       </c>
       <c r="B375" t="str">
-        <v>Trading Favors</v>
+        <v>Hacksaw Ridge</v>
       </c>
       <c r="C375">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="D375" t="str">
-        <v>Sondra Locke</v>
+        <v>Mel Gibson</v>
       </c>
       <c r="E375" t="str">
-        <v>Timothy Albaugh, Tag Mendillo, Timothy Albaugh</v>
+        <v>Robert Schenkkan, Andrew Knight</v>
       </c>
       <c r="F375" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Dramat, Historyczny, Wojenny</v>
       </c>
       <c r="G375">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="H375" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I375" t="str">
         <v>DVD</v>
       </c>
       <c r="J375">
-        <v>4.4</v>
+        <v>8.192</v>
       </c>
       <c r="K375" t="str">
         <v/>
       </c>
       <c r="L375">
-        <v>61183</v>
+        <v>324786</v>
       </c>
       <c r="M375" t="str">
-        <v>tt0118993</v>
+        <v>tt2119532</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Psychoza</v>
+        <v>Przerwane objęcia</v>
       </c>
       <c r="B376" t="str">
-        <v>Psycho</v>
+        <v>Broken Embraces</v>
       </c>
       <c r="C376">
-        <v>1960</v>
+        <v>2009</v>
       </c>
       <c r="D376" t="str">
-        <v>Alfred Hitchcock</v>
+        <v>Pedro Almodóvar</v>
       </c>
       <c r="E376" t="str">
-        <v>Joseph Stefano</v>
+        <v>Pedro Almodóvar</v>
       </c>
       <c r="F376" t="str">
-        <v>Horror, Thriller, Tajemnica</v>
+        <v>Dramat, Romans, Thriller</v>
       </c>
       <c r="G376">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="H376" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I376" t="str">
         <v>DVD</v>
       </c>
       <c r="J376">
-        <v>8.421</v>
+        <v>7.1</v>
       </c>
       <c r="K376" t="str">
         <v/>
       </c>
       <c r="L376">
-        <v>539</v>
+        <v>8088</v>
       </c>
       <c r="M376" t="str">
-        <v>tt0054215</v>
+        <v>tt0913425</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Pułapka</v>
+        <v>Przyjmij / Odrzuć</v>
       </c>
       <c r="B377" t="str">
-        <v>Trap</v>
+        <v>Drop</v>
       </c>
       <c r="C377">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D377" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Christopher Landon</v>
       </c>
       <c r="E377" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Jillian Jacobs, Christopher Roach</v>
       </c>
       <c r="F377" t="str">
-        <v>Kryminał, Horror, Thriller</v>
+        <v>Tajemnica, Thriller</v>
       </c>
       <c r="G377">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="H377" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I377" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J377">
-        <v>6.245</v>
+        <v>6.328</v>
       </c>
       <c r="K377" t="str">
         <v/>
       </c>
       <c r="L377">
-        <v>1032823</v>
+        <v>1249213</v>
       </c>
       <c r="M377" t="str">
-        <v>tt26753003</v>
+        <v>tt32149847</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Raj dla Par</v>
+        <v>Przysługa</v>
       </c>
       <c r="B378" t="str">
-        <v>Couples Retreat</v>
+        <v>Trading Favors</v>
       </c>
       <c r="C378">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="D378" t="str">
-        <v>Peter Billingsley</v>
+        <v>Sondra Locke</v>
       </c>
       <c r="E378" t="str">
-        <v>Dana Fox, Vince Vaughn, Jon Favreau</v>
+        <v>Timothy Albaugh, Tag Mendillo, Timothy Albaugh</v>
       </c>
       <c r="F378" t="str">
-        <v>Komedia, Romans</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G378">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="H378" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I378" t="str">
         <v>DVD</v>
       </c>
       <c r="J378">
-        <v>5.551</v>
+        <v>4.4</v>
       </c>
       <c r="K378" t="str">
         <v/>
       </c>
       <c r="L378">
-        <v>19899</v>
+        <v>61183</v>
       </c>
       <c r="M378" t="str">
-        <v>tt1078940</v>
+        <v>tt0118993</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Raj: Miłość</v>
+        <v>Psychoza</v>
       </c>
       <c r="B379" t="str">
-        <v>Paradise: Love</v>
+        <v>Psycho</v>
       </c>
       <c r="C379">
-        <v>2012</v>
+        <v>1960</v>
       </c>
       <c r="D379" t="str">
-        <v>Ulrich Seidl</v>
+        <v>Alfred Hitchcock</v>
       </c>
       <c r="E379" t="str">
-        <v>Ulrich Seidl, Veronika Franz</v>
+        <v>Joseph Stefano</v>
       </c>
       <c r="F379" t="str">
-        <v>Dramat</v>
+        <v>Horror, Thriller, Tajemnica</v>
       </c>
       <c r="G379">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="H379" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I379" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J379">
-        <v>6.7</v>
+        <v>8.421</v>
       </c>
       <c r="K379" t="str">
         <v/>
       </c>
       <c r="L379">
-        <v>103686</v>
+        <v>539</v>
       </c>
       <c r="M379" t="str">
-        <v>tt1403214</v>
+        <v>tt0054215</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Ratatuj</v>
+        <v>Pułapka</v>
       </c>
       <c r="B380" t="str">
-        <v>Ratatouille</v>
+        <v>Trap</v>
       </c>
       <c r="C380">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="D380" t="str">
-        <v>Brad Bird</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="E380" t="str">
-        <v>Jan Pinkava, Jim Capobianco, Brad Bird</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="F380" t="str">
-        <v>Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Kryminał, Horror, Thriller</v>
       </c>
       <c r="G380">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="H380" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I380" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J380">
-        <v>7.834</v>
+        <v>6.245</v>
       </c>
       <c r="K380" t="str">
         <v/>
       </c>
       <c r="L380">
-        <v>2062</v>
+        <v>1032823</v>
       </c>
       <c r="M380" t="str">
-        <v>tt0382932</v>
+        <v>tt26753003</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Rayman Legends [PC]</v>
+        <v>Raj dla Par</v>
       </c>
       <c r="B381" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Couples Retreat</v>
+      </c>
+      <c r="C381">
+        <v>2009</v>
       </c>
       <c r="D381" t="str">
-        <v/>
+        <v>Peter Billingsley</v>
       </c>
       <c r="E381" t="str">
-        <v/>
+        <v>Dana Fox, Vince Vaughn, Jon Favreau</v>
       </c>
       <c r="F381" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Komedia, Romans</v>
+      </c>
+      <c r="G381">
+        <v>113</v>
       </c>
       <c r="H381" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I381" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J381">
+        <v>5.551</v>
       </c>
       <c r="K381" t="str">
         <v/>
       </c>
-      <c r="L381" t="str">
-        <v/>
+      <c r="L381">
+        <v>19899</v>
       </c>
       <c r="M381" t="str">
-        <v/>
+        <v>tt1078940</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Rayman Origins [PC]</v>
+        <v>Raj: Miłość</v>
       </c>
       <c r="B382" t="str">
-        <v>Rayman Origins</v>
-[...2 lines deleted...]
-        <v/>
+        <v>Paradise: Love</v>
+      </c>
+      <c r="C382">
+        <v>2012</v>
       </c>
       <c r="D382" t="str">
-        <v/>
+        <v>Ulrich Seidl</v>
       </c>
       <c r="E382" t="str">
-        <v/>
+        <v>Ulrich Seidl, Veronika Franz</v>
       </c>
       <c r="F382" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat</v>
+      </c>
+      <c r="G382">
+        <v>130</v>
       </c>
       <c r="H382" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I382" t="str">
         <v/>
       </c>
-      <c r="J382" t="str">
-        <v/>
+      <c r="J382">
+        <v>6.7</v>
       </c>
       <c r="K382" t="str">
         <v/>
       </c>
-      <c r="L382" t="str">
-        <v/>
+      <c r="L382">
+        <v>103686</v>
       </c>
       <c r="M382" t="str">
-        <v/>
+        <v>tt1403214</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Red Rocket</v>
+        <v>Ratatuj</v>
       </c>
       <c r="B383" t="str">
-        <v/>
+        <v>Ratatouille</v>
       </c>
       <c r="C383">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="D383" t="str">
-        <v>Sean Baker</v>
+        <v>Brad Bird</v>
       </c>
       <c r="E383" t="str">
-        <v>Chris Bergoch, Sean Baker</v>
+        <v>Jan Pinkava, Jim Capobianco, Brad Bird</v>
       </c>
       <c r="F383" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G383">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="H383" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I383" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J383">
-        <v>6.791</v>
+        <v>7.834</v>
       </c>
       <c r="K383" t="str">
         <v/>
       </c>
       <c r="L383">
-        <v>763329</v>
+        <v>2062</v>
       </c>
       <c r="M383" t="str">
-        <v>tt13453006</v>
+        <v>tt0382932</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Rejs</v>
+        <v>Rayman Legends [PC]</v>
       </c>
       <c r="B384" t="str">
-        <v>The Cruise</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v/>
+      </c>
+      <c r="C384" t="str">
+        <v/>
       </c>
       <c r="D384" t="str">
-        <v>Marek Piwowski</v>
+        <v/>
       </c>
       <c r="E384" t="str">
-        <v>Janusz Głowacki, Marek Piwowski</v>
+        <v/>
       </c>
       <c r="F384" t="str">
-        <v>Komedia, Dramat</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v/>
+      </c>
+      <c r="G384" t="str">
+        <v/>
       </c>
       <c r="H384" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I384" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v/>
+      </c>
+      <c r="J384" t="str">
+        <v/>
       </c>
       <c r="K384" t="str">
         <v/>
       </c>
-      <c r="L384">
-        <v>36404</v>
+      <c r="L384" t="str">
+        <v/>
       </c>
       <c r="M384" t="str">
-        <v>tt0066289</v>
+        <v/>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Requiem dla snu</v>
+        <v>Rayman Origins [PC]</v>
       </c>
       <c r="B385" t="str">
-        <v>Requiem for a Dream</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>Rayman Origins</v>
+      </c>
+      <c r="C385" t="str">
+        <v/>
       </c>
       <c r="D385" t="str">
-        <v>Darren Aronofsky</v>
+        <v/>
       </c>
       <c r="E385" t="str">
-        <v>Hubert Selby Jr., Darren Aronofsky</v>
+        <v/>
       </c>
       <c r="F385" t="str">
-        <v>Kryminał, Dramat</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v/>
+      </c>
+      <c r="G385" t="str">
+        <v/>
       </c>
       <c r="H385" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I385" t="str">
         <v/>
       </c>
-      <c r="J385">
-        <v>8.011</v>
+      <c r="J385" t="str">
+        <v/>
       </c>
       <c r="K385" t="str">
         <v/>
       </c>
-      <c r="L385">
-        <v>641</v>
+      <c r="L385" t="str">
+        <v/>
       </c>
       <c r="M385" t="str">
-        <v>tt0180093</v>
+        <v/>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Rio</v>
+        <v>Red Rocket</v>
       </c>
       <c r="B386" t="str">
         <v/>
       </c>
       <c r="C386">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="D386" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Sean Baker</v>
       </c>
       <c r="E386" t="str">
-        <v>Don Rhymer, Carlos Saldanha, Earl Richey Jones</v>
+        <v>Chris Bergoch, Sean Baker</v>
       </c>
       <c r="F386" t="str">
-        <v>Animacja, Przygodowy, Komedia, Familijny</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G386">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="H386" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I386" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J386">
-        <v>6.753</v>
+        <v>6.791</v>
       </c>
       <c r="K386" t="str">
         <v/>
       </c>
       <c r="L386">
-        <v>46195</v>
+        <v>763329</v>
       </c>
       <c r="M386" t="str">
-        <v>tt1436562</v>
+        <v>tt13453006</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Rio 2</v>
+        <v>Rejs</v>
       </c>
       <c r="B387" t="str">
-        <v/>
+        <v>The Cruise</v>
       </c>
       <c r="C387">
-        <v>2014</v>
+        <v>1970</v>
       </c>
       <c r="D387" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Marek Piwowski</v>
       </c>
       <c r="E387" t="str">
-        <v>Jenny Bicks, Carlos Kotkin, Don Rhymer</v>
+        <v>Janusz Głowacki, Marek Piwowski</v>
       </c>
       <c r="F387" t="str">
-        <v>Animacja, Przygodowy, Komedia, Familijny</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G387">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="H387" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I387" t="str">
         <v>DVD</v>
       </c>
       <c r="J387">
-        <v>6.524</v>
+        <v>7</v>
       </c>
       <c r="K387" t="str">
         <v/>
       </c>
       <c r="L387">
-        <v>172385</v>
+        <v>36404</v>
       </c>
       <c r="M387" t="str">
-        <v>tt2357291</v>
+        <v>tt0066289</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Robinson Crusoe</v>
+        <v>Requiem dla snu</v>
       </c>
       <c r="B388" t="str">
-        <v/>
+        <v>Requiem for a Dream</v>
       </c>
       <c r="C388">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="D388" t="str">
-        <v>George T. Miller, Rod Hardy</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E388" t="str">
-        <v>Christopher Lofton, Tracy Keenan Wynn, Christopher Canaan</v>
+        <v>Hubert Selby Jr., Darren Aronofsky</v>
       </c>
       <c r="F388" t="str">
-        <v>Akcja, Przygodowy, Dramat</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G388">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="H388" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I388" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J388">
-        <v>5.971</v>
+        <v>8.011</v>
       </c>
       <c r="K388" t="str">
         <v/>
       </c>
       <c r="L388">
-        <v>11210</v>
+        <v>641</v>
       </c>
       <c r="M388" t="str">
-        <v>tt0117496</v>
+        <v>tt0180093</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Rocketman</v>
+        <v>Rio</v>
       </c>
       <c r="B389" t="str">
         <v/>
       </c>
       <c r="C389">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="D389" t="str">
-        <v>Dexter Fletcher</v>
+        <v>Carlos Saldanha</v>
       </c>
       <c r="E389" t="str">
-        <v>Lee Hall</v>
+        <v>Don Rhymer, Carlos Saldanha, Earl Richey Jones</v>
       </c>
       <c r="F389" t="str">
-        <v>Muzyczny, Dramat</v>
+        <v>Animacja, Przygodowy, Komedia, Familijny</v>
       </c>
       <c r="G389">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="H389" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I389" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J389">
-        <v>7.309</v>
+        <v>6.753</v>
       </c>
       <c r="K389" t="str">
         <v/>
       </c>
       <c r="L389">
-        <v>504608</v>
+        <v>46195</v>
       </c>
       <c r="M389" t="str">
-        <v>tt2066051</v>
+        <v>tt1436562</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Ron Usterka</v>
+        <v>Rio 2</v>
       </c>
       <c r="B390" t="str">
-        <v>Ron&amp;#x27;s Gone Wrong</v>
+        <v/>
       </c>
       <c r="C390">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="D390" t="str">
-        <v>Sarah Smith, Jean-Philippe Vine</v>
+        <v>Carlos Saldanha</v>
       </c>
       <c r="E390" t="str">
-        <v>Sarah Smith, Peter Baynham</v>
+        <v>Jenny Bicks, Carlos Kotkin, Don Rhymer</v>
       </c>
       <c r="F390" t="str">
-        <v>Animacja, Sci-Fi, Familijny, Komedia</v>
+        <v>Animacja, Przygodowy, Komedia, Familijny</v>
       </c>
       <c r="G390">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="H390" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I390" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J390">
-        <v>7.863</v>
+        <v>6.524</v>
       </c>
       <c r="K390" t="str">
         <v/>
       </c>
       <c r="L390">
-        <v>482321</v>
+        <v>172385</v>
       </c>
       <c r="M390" t="str">
-        <v>tt7504818</v>
+        <v>tt2357291</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Rzeka życia</v>
+        <v>Robinson Crusoe</v>
       </c>
       <c r="B391" t="str">
-        <v>A River Runs Through It</v>
+        <v/>
       </c>
       <c r="C391">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="D391" t="str">
-        <v>Robert Redford</v>
+        <v>George T. Miller, Rod Hardy</v>
       </c>
       <c r="E391" t="str">
-        <v>Richard Friedenberg, Norman Maclean</v>
+        <v>Christopher Lofton, Tracy Keenan Wynn, Christopher Canaan</v>
       </c>
       <c r="F391" t="str">
-        <v>Dramat, Familijny</v>
+        <v>Akcja, Przygodowy, Dramat</v>
       </c>
       <c r="G391">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="H391" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I391" t="str">
         <v>DVD</v>
       </c>
       <c r="J391">
-        <v>7.03</v>
+        <v>5.971</v>
       </c>
       <c r="K391" t="str">
         <v/>
       </c>
       <c r="L391">
-        <v>293</v>
+        <v>11210</v>
       </c>
       <c r="M391" t="str">
-        <v>tt0105265</v>
+        <v>tt0117496</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Sabrina</v>
+        <v>Rocketman</v>
       </c>
       <c r="B392" t="str">
         <v/>
       </c>
       <c r="C392">
-        <v>1995</v>
+        <v>2019</v>
       </c>
       <c r="D392" t="str">
-        <v>Sydney Pollack</v>
+        <v>Dexter Fletcher</v>
       </c>
       <c r="E392" t="str">
-        <v>Barbara Benedek, David Rayfiel</v>
+        <v>Lee Hall</v>
       </c>
       <c r="F392" t="str">
-        <v>Romans, Dramat, Komedia</v>
+        <v>Muzyczny, Dramat</v>
       </c>
       <c r="G392">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="H392" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I392" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J392">
-        <v>6.212</v>
+        <v>7.309</v>
       </c>
       <c r="K392" t="str">
         <v/>
       </c>
       <c r="L392">
-        <v>11860</v>
+        <v>504608</v>
       </c>
       <c r="M392" t="str">
-        <v>tt0114319</v>
+        <v>tt2066051</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Sala samobójców</v>
+        <v>Ron Usterka</v>
       </c>
       <c r="B393" t="str">
-        <v>Suicide Room</v>
+        <v>Ron&amp;#x27;s Gone Wrong</v>
       </c>
       <c r="C393">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="D393" t="str">
-        <v>Jan Komasa</v>
+        <v>Sarah Smith, Jean-Philippe Vine</v>
       </c>
       <c r="E393" t="str">
-        <v>Jan Komasa</v>
+        <v>Sarah Smith, Peter Baynham</v>
       </c>
       <c r="F393" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Animacja, Sci-Fi, Familijny, Komedia</v>
       </c>
       <c r="G393">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="H393" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I393" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J393">
-        <v>7.3</v>
+        <v>7.863</v>
       </c>
       <c r="K393" t="str">
         <v/>
       </c>
       <c r="L393">
-        <v>72478</v>
+        <v>482321</v>
       </c>
       <c r="M393" t="str">
-        <v>tt1808454</v>
+        <v>tt7504818</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Sanctum</v>
+        <v>Rzeka życia</v>
       </c>
       <c r="B394" t="str">
-        <v/>
+        <v>A River Runs Through It</v>
       </c>
       <c r="C394">
-        <v>2011</v>
+        <v>1992</v>
       </c>
       <c r="D394" t="str">
-        <v>Alister Grierson</v>
+        <v>Robert Redford</v>
       </c>
       <c r="E394" t="str">
-        <v>John Garvin, Andrew Wight</v>
+        <v>Richard Friedenberg, Norman Maclean</v>
       </c>
       <c r="F394" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Dramat, Familijny</v>
       </c>
       <c r="G394">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="H394" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I394" t="str">
         <v>DVD</v>
       </c>
       <c r="J394">
-        <v>6.04</v>
+        <v>7.03</v>
       </c>
       <c r="K394" t="str">
         <v/>
       </c>
       <c r="L394">
-        <v>48340</v>
+        <v>293</v>
       </c>
       <c r="M394" t="str">
-        <v>tt0881320</v>
+        <v>tt0105265</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Searching</v>
+        <v>Sabrina</v>
       </c>
       <c r="B395" t="str">
         <v/>
       </c>
       <c r="C395">
-        <v>2018</v>
+        <v>1995</v>
       </c>
       <c r="D395" t="str">
-        <v>Aneesh Chaganty</v>
+        <v>Sydney Pollack</v>
       </c>
       <c r="E395" t="str">
-        <v>Aneesh Chaganty, Sev Ohanian</v>
+        <v>Barbara Benedek, David Rayfiel</v>
       </c>
       <c r="F395" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Romans, Dramat, Komedia</v>
       </c>
       <c r="G395">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="H395" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I395" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J395">
-        <v>7.6</v>
+        <v>6.212</v>
       </c>
       <c r="K395" t="str">
         <v/>
       </c>
       <c r="L395">
-        <v>489999</v>
+        <v>11860</v>
       </c>
       <c r="M395" t="str">
-        <v>tt7668870</v>
+        <v>tt0114319</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Sekretarka</v>
+        <v>Sala samobójców</v>
       </c>
       <c r="B396" t="str">
-        <v>Secretary</v>
+        <v>Suicide Room</v>
       </c>
       <c r="C396">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="D396" t="str">
-        <v>Steven Shainberg</v>
+        <v>Jan Komasa</v>
       </c>
       <c r="E396" t="str">
-        <v>Erin Cressida Wilson</v>
+        <v>Jan Komasa</v>
       </c>
       <c r="F396" t="str">
-        <v>Romans, Dramat, Komedia</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G396">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H396" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I396" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J396">
-        <v>6.791</v>
+        <v>7.3</v>
       </c>
       <c r="K396" t="str">
         <v/>
       </c>
       <c r="L396">
-        <v>11013</v>
+        <v>72478</v>
       </c>
       <c r="M396" t="str">
-        <v>tt0274812</v>
+        <v>tt1808454</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Sekretne życie zwierzaków domowych</v>
+        <v>Sanctum</v>
       </c>
       <c r="B397" t="str">
-        <v>The Secret Life of Pets</v>
+        <v/>
       </c>
       <c r="C397">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="D397" t="str">
-        <v>Chris Renaud</v>
+        <v>Alister Grierson</v>
       </c>
       <c r="E397" t="str">
-        <v>Ken Daurio, Cinco Paul, Brian Lynch</v>
+        <v>John Garvin, Andrew Wight</v>
       </c>
       <c r="F397" t="str">
-        <v>Familijny, Komedia, Przygodowy, Animacja</v>
+        <v>Akcja, Thriller</v>
       </c>
       <c r="G397">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="H397" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I397" t="str">
         <v>DVD</v>
       </c>
       <c r="J397">
-        <v>6.3</v>
+        <v>6.04</v>
       </c>
       <c r="K397" t="str">
         <v/>
       </c>
       <c r="L397">
-        <v>328111</v>
+        <v>48340</v>
       </c>
       <c r="M397" t="str">
-        <v>tt2709768</v>
+        <v>tt0881320</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Sekrety morza</v>
+        <v>Searching</v>
       </c>
       <c r="B398" t="str">
-        <v>Song of the Sea</v>
+        <v/>
       </c>
       <c r="C398">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="D398" t="str">
-        <v>Tomm Moore</v>
+        <v>Aneesh Chaganty</v>
       </c>
       <c r="E398" t="str">
-        <v>Will Collins, Tomm Moore</v>
+        <v>Aneesh Chaganty, Sev Ohanian</v>
       </c>
       <c r="F398" t="str">
-        <v>Familijny, Animacja, Fantasy</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G398">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="H398" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I398" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J398">
-        <v>7.999</v>
+        <v>7.6</v>
       </c>
       <c r="K398" t="str">
         <v/>
       </c>
       <c r="L398">
-        <v>110416</v>
+        <v>489999</v>
       </c>
       <c r="M398" t="str">
-        <v>tt1865505</v>
+        <v>tt7668870</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Sen Kasandry</v>
+        <v>Sekretarka</v>
       </c>
       <c r="B399" t="str">
-        <v>Cassandra&amp;#x27;s Dream</v>
+        <v>Secretary</v>
       </c>
       <c r="C399">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="D399" t="str">
-        <v>Woody Allen</v>
+        <v>Steven Shainberg</v>
       </c>
       <c r="E399" t="str">
-        <v>Woody Allen</v>
+        <v>Erin Cressida Wilson</v>
       </c>
       <c r="F399" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Romans, Dramat, Komedia</v>
       </c>
       <c r="G399">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H399" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I399" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J399">
-        <v>6.275</v>
+        <v>6.791</v>
       </c>
       <c r="K399" t="str">
         <v/>
       </c>
       <c r="L399">
-        <v>4787</v>
+        <v>11013</v>
       </c>
       <c r="M399" t="str">
-        <v>tt0795493</v>
+        <v>tt0274812</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Serce nie sługa</v>
+        <v>Sekretne życie zwierzaków domowych</v>
       </c>
       <c r="B400" t="str">
-        <v>Prime</v>
+        <v>The Secret Life of Pets</v>
       </c>
       <c r="C400">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="D400" t="str">
-        <v>Ben Younger</v>
+        <v>Chris Renaud</v>
       </c>
       <c r="E400" t="str">
-        <v>Ben Younger</v>
+        <v>Ken Daurio, Cinco Paul, Brian Lynch</v>
       </c>
       <c r="F400" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Familijny, Komedia, Przygodowy, Animacja</v>
       </c>
       <c r="G400">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="H400" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I400" t="str">
         <v>DVD</v>
       </c>
       <c r="J400">
-        <v>5.974</v>
+        <v>6.3</v>
       </c>
       <c r="K400" t="str">
         <v/>
       </c>
       <c r="L400">
-        <v>2313</v>
+        <v>328111</v>
       </c>
       <c r="M400" t="str">
-        <v>tt0387514</v>
+        <v>tt2709768</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Sędzia</v>
+        <v>Sekrety morza</v>
       </c>
       <c r="B401" t="str">
-        <v>The Judge</v>
+        <v>Song of the Sea</v>
       </c>
       <c r="C401">
         <v>2014</v>
       </c>
       <c r="D401" t="str">
-        <v>David Dobkin</v>
+        <v>Tomm Moore</v>
       </c>
       <c r="E401" t="str">
-        <v>Bill Dubuque, David Dobkin, Nick Schenk</v>
+        <v>Will Collins, Tomm Moore</v>
       </c>
       <c r="F401" t="str">
-        <v>Dramat</v>
+        <v>Familijny, Animacja, Fantasy</v>
       </c>
       <c r="G401">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="H401" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I401" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J401">
-        <v>7.328</v>
+        <v>7.999</v>
       </c>
       <c r="K401" t="str">
         <v/>
       </c>
       <c r="L401">
-        <v>205587</v>
+        <v>110416</v>
       </c>
       <c r="M401" t="str">
-        <v>tt1872194</v>
+        <v>tt1865505</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Showgirls</v>
+        <v>Sen Kasandry</v>
       </c>
       <c r="B402" t="str">
-        <v/>
+        <v>Cassandra&amp;#x27;s Dream</v>
       </c>
       <c r="C402">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="D402" t="str">
-        <v>Paul Verhoeven</v>
+        <v>Woody Allen</v>
       </c>
       <c r="E402" t="str">
-        <v>Joe Eszterhas</v>
+        <v>Woody Allen</v>
       </c>
       <c r="F402" t="str">
-        <v>Dramat</v>
+        <v>Kryminał, Dramat, Thriller</v>
       </c>
       <c r="G402">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="H402" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I402" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J402">
-        <v>5.578</v>
+        <v>6.275</v>
       </c>
       <c r="K402" t="str">
         <v/>
       </c>
       <c r="L402">
-        <v>10802</v>
+        <v>4787</v>
       </c>
       <c r="M402" t="str">
-        <v>tt0114436</v>
+        <v>tt0795493</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Shrek</v>
+        <v>Serce nie sługa</v>
       </c>
       <c r="B403" t="str">
-        <v/>
+        <v>Prime</v>
       </c>
       <c r="C403">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="D403" t="str">
-        <v>Andrew Adamson, Vicky Jenson</v>
+        <v>Ben Younger</v>
       </c>
       <c r="E403" t="str">
-        <v>Ted Elliott, Roger S.H. Schulman, Joe Stillman</v>
+        <v>Ben Younger</v>
       </c>
       <c r="F403" t="str">
-        <v>Animacja, Komedia, Fantasy, Przygodowy, Familijny</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G403">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="H403" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I403" t="str">
         <v>DVD</v>
       </c>
       <c r="J403">
-        <v>7.754</v>
+        <v>5.974</v>
       </c>
       <c r="K403" t="str">
         <v/>
       </c>
       <c r="L403">
-        <v>808</v>
+        <v>2313</v>
       </c>
       <c r="M403" t="str">
-        <v>tt0126029</v>
+        <v>tt0387514</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Shrek 2</v>
+        <v>Sędzia</v>
       </c>
       <c r="B404" t="str">
-        <v/>
+        <v>The Judge</v>
       </c>
       <c r="C404">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="D404" t="str">
-        <v>Conrad Vernon, Kelly Asbury, Andrew Adamson</v>
+        <v>David Dobkin</v>
       </c>
       <c r="E404" t="str">
-        <v>David N. Weiss, J. David Stem, Joe Stillman</v>
+        <v>Bill Dubuque, David Dobkin, Nick Schenk</v>
       </c>
       <c r="F404" t="str">
-        <v>Animacja, Familijny, Komedia, Fantasy, Przygodowy, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G404">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="H404" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I404" t="str">
         <v>DVD</v>
       </c>
       <c r="J404">
-        <v>7.302</v>
+        <v>7.328</v>
       </c>
       <c r="K404" t="str">
         <v/>
       </c>
       <c r="L404">
-        <v>809</v>
+        <v>205587</v>
       </c>
       <c r="M404" t="str">
-        <v>tt0298148</v>
+        <v>tt1872194</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Shrek Forever</v>
+        <v>Showgirls</v>
       </c>
       <c r="B405" t="str">
-        <v>Shrek Forever After</v>
+        <v/>
       </c>
       <c r="C405">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="D405" t="str">
-        <v>Mike Mitchell</v>
+        <v>Paul Verhoeven</v>
       </c>
       <c r="E405" t="str">
-        <v>Josh Klausner, Darren Lemke</v>
+        <v>Joe Eszterhas</v>
       </c>
       <c r="F405" t="str">
-        <v>Komedia, Przygodowy, Fantasy, Animacja, Familijny</v>
+        <v>Dramat</v>
       </c>
       <c r="G405">
-        <v>93</v>
+        <v>131</v>
       </c>
       <c r="H405" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I405" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J405">
-        <v>6.391</v>
+        <v>5.578</v>
       </c>
       <c r="K405" t="str">
         <v/>
       </c>
       <c r="L405">
-        <v>10192</v>
+        <v>10802</v>
       </c>
       <c r="M405" t="str">
-        <v>tt0892791</v>
+        <v>tt0114436</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Shrek Trzeci</v>
+        <v>Shrek</v>
       </c>
       <c r="B406" t="str">
-        <v>Shrek the Third</v>
+        <v/>
       </c>
       <c r="C406">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="D406" t="str">
-        <v>Chris Miller</v>
+        <v>Andrew Adamson, Vicky Jenson</v>
       </c>
       <c r="E406" t="str">
-        <v>Jeffrey Price, Peter S. Seaman, Chris Miller</v>
+        <v>Ted Elliott, Roger S.H. Schulman, Joe Stillman</v>
       </c>
       <c r="F406" t="str">
-        <v>Fantasy, Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Animacja, Komedia, Fantasy, Przygodowy, Familijny</v>
       </c>
       <c r="G406">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H406" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I406" t="str">
         <v>DVD</v>
       </c>
       <c r="J406">
-        <v>6.3</v>
+        <v>7.754</v>
       </c>
       <c r="K406" t="str">
         <v/>
       </c>
       <c r="L406">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="M406" t="str">
-        <v>tt0413267</v>
+        <v>tt0126029</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Siedem</v>
+        <v>Shrek 2</v>
       </c>
       <c r="B407" t="str">
-        <v>Se7en</v>
+        <v/>
       </c>
       <c r="C407">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="D407" t="str">
-        <v>David Fincher</v>
+        <v>Conrad Vernon, Kelly Asbury, Andrew Adamson</v>
       </c>
       <c r="E407" t="str">
-        <v>Andrew Kevin Walker</v>
+        <v>David N. Weiss, J. David Stem, Joe Stillman</v>
       </c>
       <c r="F407" t="str">
-        <v>Kryminał, Tajemnica, Thriller</v>
+        <v>Animacja, Familijny, Komedia, Fantasy, Przygodowy, Romans</v>
       </c>
       <c r="G407">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="H407" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I407" t="str">
         <v>DVD</v>
       </c>
       <c r="J407">
-        <v>8.378</v>
+        <v>7.302</v>
       </c>
       <c r="K407" t="str">
         <v/>
       </c>
       <c r="L407">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="M407" t="str">
-        <v>tt0114369</v>
+        <v>tt0298148</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Siedem lat w Tybecie</v>
+        <v>Shrek Forever</v>
       </c>
       <c r="B408" t="str">
-        <v>Seven Years in Tibet</v>
+        <v>Shrek Forever After</v>
       </c>
       <c r="C408">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="D408" t="str">
-        <v>Jean-Jacques Annaud</v>
+        <v>Mike Mitchell</v>
       </c>
       <c r="E408" t="str">
-        <v>Becky Johnston</v>
+        <v>Josh Klausner, Darren Lemke</v>
       </c>
       <c r="F408" t="str">
-        <v>Przygodowy, Dramat, Historyczny</v>
+        <v>Komedia, Przygodowy, Fantasy, Animacja, Familijny</v>
       </c>
       <c r="G408">
-        <v>139</v>
+        <v>93</v>
       </c>
       <c r="H408" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I408" t="str">
         <v>DVD</v>
       </c>
       <c r="J408">
-        <v>7.16</v>
+        <v>6.391</v>
       </c>
       <c r="K408" t="str">
         <v/>
       </c>
       <c r="L408">
-        <v>978</v>
+        <v>10192</v>
       </c>
       <c r="M408" t="str">
-        <v>tt0120102</v>
+        <v>tt0892791</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Siedem minut po północy</v>
+        <v>Shrek Trzeci</v>
       </c>
       <c r="B409" t="str">
-        <v>A Monster Calls</v>
+        <v>Shrek the Third</v>
       </c>
       <c r="C409">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="D409" t="str">
-        <v>J. A. Bayona</v>
+        <v>Chris Miller</v>
       </c>
       <c r="E409" t="str">
-        <v>Patrick Ness</v>
+        <v>Jeffrey Price, Peter S. Seaman, Chris Miller</v>
       </c>
       <c r="F409" t="str">
-        <v>Fantasy, Przygodowy, Familijny</v>
+        <v>Fantasy, Przygodowy, Animacja, Komedia, Familijny</v>
       </c>
       <c r="G409">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H409" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I409" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J409">
-        <v>7.3</v>
+        <v>6.3</v>
       </c>
       <c r="K409" t="str">
         <v/>
       </c>
       <c r="L409">
-        <v>258230</v>
+        <v>810</v>
       </c>
       <c r="M409" t="str">
-        <v>tt3416532</v>
+        <v>tt0413267</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Sierociniec</v>
+        <v>Siedem</v>
       </c>
       <c r="B410" t="str">
-        <v>The Orphanage</v>
+        <v>Se7en</v>
       </c>
       <c r="C410">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="D410" t="str">
-        <v>J. A. Bayona</v>
+        <v>David Fincher</v>
       </c>
       <c r="E410" t="str">
-        <v>Sergio G. Sánchez</v>
+        <v>Andrew Kevin Walker</v>
       </c>
       <c r="F410" t="str">
-        <v>Horror, Dramat, Thriller</v>
+        <v>Kryminał, Tajemnica, Thriller</v>
       </c>
       <c r="G410">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="H410" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I410" t="str">
         <v>DVD</v>
       </c>
       <c r="J410">
-        <v>7.229</v>
+        <v>8.378</v>
       </c>
       <c r="K410" t="str">
         <v/>
       </c>
       <c r="L410">
-        <v>6537</v>
+        <v>807</v>
       </c>
       <c r="M410" t="str">
-        <v>tt0464141</v>
+        <v>tt0114369</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Sierota</v>
+        <v>Siedem lat w Tybecie</v>
       </c>
       <c r="B411" t="str">
-        <v>Orphan</v>
+        <v>Seven Years in Tibet</v>
       </c>
       <c r="C411">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="D411" t="str">
-        <v>Jaume Collet-Serra</v>
+        <v>Jean-Jacques Annaud</v>
       </c>
       <c r="E411" t="str">
-        <v>Alex Mace, David Leslie Johnson-McGoldrick</v>
+        <v>Becky Johnston</v>
       </c>
       <c r="F411" t="str">
-        <v>Horror, Thriller</v>
+        <v>Przygodowy, Dramat, Historyczny</v>
       </c>
       <c r="G411">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="H411" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I411" t="str">
         <v>DVD</v>
       </c>
       <c r="J411">
-        <v>7</v>
+        <v>7.16</v>
       </c>
       <c r="K411" t="str">
         <v/>
       </c>
       <c r="L411">
-        <v>21208</v>
+        <v>978</v>
       </c>
       <c r="M411" t="str">
-        <v>tt1148204</v>
+        <v>tt0120102</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Siła spokoju</v>
+        <v>Siedem minut po północy</v>
       </c>
       <c r="B412" t="str">
-        <v>Peaceful Warrior</v>
+        <v>A Monster Calls</v>
       </c>
       <c r="C412">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="D412" t="str">
-        <v>Victor Salva</v>
+        <v>J. A. Bayona</v>
       </c>
       <c r="E412" t="str">
-        <v>Kevin Bernhardt</v>
+        <v>Patrick Ness</v>
       </c>
       <c r="F412" t="str">
-        <v>Dramat</v>
+        <v>Fantasy, Przygodowy, Familijny</v>
       </c>
       <c r="G412">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="H412" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I412" t="str">
         <v/>
       </c>
       <c r="J412">
-        <v>7.42</v>
+        <v>7.3</v>
       </c>
       <c r="K412" t="str">
         <v/>
       </c>
       <c r="L412">
-        <v>13689</v>
+        <v>258230</v>
       </c>
       <c r="M412" t="str">
-        <v>tt0438315</v>
+        <v>tt3416532</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Sing</v>
+        <v>Sierociniec</v>
       </c>
       <c r="B413" t="str">
-        <v/>
+        <v>The Orphanage</v>
       </c>
       <c r="C413">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="D413" t="str">
-        <v>Garth Jennings</v>
+        <v>J. A. Bayona</v>
       </c>
       <c r="E413" t="str">
-        <v>Garth Jennings</v>
+        <v>Sergio G. Sánchez</v>
       </c>
       <c r="F413" t="str">
-        <v>Familijny, Komedia, Muzyczny, Animacja</v>
+        <v>Horror, Dramat, Thriller</v>
       </c>
       <c r="G413">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="H413" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I413" t="str">
         <v>DVD</v>
       </c>
       <c r="J413">
-        <v>7.119</v>
+        <v>7.229</v>
       </c>
       <c r="K413" t="str">
         <v/>
       </c>
       <c r="L413">
-        <v>335797</v>
+        <v>6537</v>
       </c>
       <c r="M413" t="str">
-        <v>tt3470600</v>
+        <v>tt0464141</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Sisu</v>
+        <v>Sierota</v>
       </c>
       <c r="B414" t="str">
-        <v/>
+        <v>Orphan</v>
       </c>
       <c r="C414">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="D414" t="str">
-        <v>Jalmari Helander</v>
+        <v>Jaume Collet-Serra</v>
       </c>
       <c r="E414" t="str">
-        <v>Jalmari Helander</v>
+        <v>Alex Mace, David Leslie Johnson-McGoldrick</v>
       </c>
       <c r="F414" t="str">
-        <v>Akcja, Wojenny</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G414">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="H414" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I414" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J414">
-        <v>7.413</v>
+        <v>7</v>
       </c>
       <c r="K414" t="str">
         <v/>
       </c>
       <c r="L414">
-        <v>840326</v>
+        <v>21208</v>
       </c>
       <c r="M414" t="str">
-        <v>tt14846026</v>
+        <v>tt1148204</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Skaza</v>
+        <v>Siła spokoju</v>
       </c>
       <c r="B415" t="str">
-        <v>Damage</v>
+        <v>Peaceful Warrior</v>
       </c>
       <c r="C415">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="D415" t="str">
-        <v>Louis Malle</v>
+        <v>Victor Salva</v>
       </c>
       <c r="E415" t="str">
-        <v>David Hare</v>
+        <v>Kevin Bernhardt</v>
       </c>
       <c r="F415" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G415">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="H415" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I415" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J415">
-        <v>6.586</v>
+        <v>7.42</v>
       </c>
       <c r="K415" t="str">
         <v/>
       </c>
       <c r="L415">
-        <v>11012</v>
+        <v>13689</v>
       </c>
       <c r="M415" t="str">
-        <v>tt0104237</v>
+        <v>tt0438315</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Skazani na Shawshank</v>
+        <v>Sing</v>
       </c>
       <c r="B416" t="str">
-        <v>The Shawshank Redemption</v>
+        <v/>
       </c>
       <c r="C416">
-        <v>1994</v>
+        <v>2016</v>
       </c>
       <c r="D416" t="str">
-        <v>Frank Darabont</v>
+        <v>Garth Jennings</v>
       </c>
       <c r="E416" t="str">
-        <v>Frank Darabont</v>
+        <v>Garth Jennings</v>
       </c>
       <c r="F416" t="str">
-        <v>Dramat, Kryminał</v>
+        <v>Familijny, Komedia, Muzyczny, Animacja</v>
       </c>
       <c r="G416">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="H416" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I416" t="str">
         <v>DVD</v>
       </c>
       <c r="J416">
-        <v>8.713</v>
+        <v>7.119</v>
       </c>
       <c r="K416" t="str">
         <v/>
       </c>
       <c r="L416">
-        <v>278</v>
+        <v>335797</v>
       </c>
       <c r="M416" t="str">
-        <v>tt0111161</v>
+        <v>tt3470600</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Skazany na bluesa</v>
+        <v>Sisu</v>
       </c>
       <c r="B417" t="str">
-        <v>Destined for Blues</v>
+        <v/>
       </c>
       <c r="C417">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="D417" t="str">
-        <v>Jan Kidawa-Błoński</v>
+        <v>Jalmari Helander</v>
       </c>
       <c r="E417" t="str">
-        <v>Jan Kidawa-Błoński, Przemysław Angerman</v>
+        <v>Jalmari Helander</v>
       </c>
       <c r="F417" t="str">
-        <v>Dramat, Muzyczny, Historyczny</v>
+        <v>Akcja, Wojenny</v>
       </c>
       <c r="G417">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="H417" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I417" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J417">
-        <v>7.369</v>
+        <v>7.413</v>
       </c>
       <c r="K417" t="str">
         <v/>
       </c>
       <c r="L417">
-        <v>31855</v>
+        <v>840326</v>
       </c>
       <c r="M417" t="str">
-        <v>tt0476872</v>
+        <v>tt14846026</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Skazany na śmierć - sezon 1</v>
+        <v>Skaza</v>
       </c>
       <c r="B418" t="str">
-        <v>Prison Break - season 1</v>
-[...2 lines deleted...]
-        <v/>
+        <v>Damage</v>
+      </c>
+      <c r="C418">
+        <v>1992</v>
       </c>
       <c r="D418" t="str">
-        <v/>
+        <v>Louis Malle</v>
       </c>
       <c r="E418" t="str">
-        <v/>
+        <v>David Hare</v>
       </c>
       <c r="F418" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G418">
+        <v>111</v>
       </c>
       <c r="H418" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I418" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J418">
+        <v>6.586</v>
       </c>
       <c r="K418" t="str">
         <v/>
       </c>
-      <c r="L418" t="str">
-        <v/>
+      <c r="L418">
+        <v>11012</v>
       </c>
       <c r="M418" t="str">
-        <v/>
+        <v>tt0104237</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Skazany na śmierć - sezon 2</v>
+        <v>Skazani na Shawshank</v>
       </c>
       <c r="B419" t="str">
-        <v>Prison Break - season 2</v>
-[...2 lines deleted...]
-        <v/>
+        <v>The Shawshank Redemption</v>
+      </c>
+      <c r="C419">
+        <v>1994</v>
       </c>
       <c r="D419" t="str">
-        <v/>
+        <v>Frank Darabont</v>
       </c>
       <c r="E419" t="str">
-        <v/>
+        <v>Frank Darabont</v>
       </c>
       <c r="F419" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Kryminał</v>
+      </c>
+      <c r="G419">
+        <v>144</v>
       </c>
       <c r="H419" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I419" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J419">
+        <v>8.713</v>
       </c>
       <c r="K419" t="str">
         <v/>
       </c>
-      <c r="L419" t="str">
-        <v/>
+      <c r="L419">
+        <v>278</v>
       </c>
       <c r="M419" t="str">
-        <v/>
+        <v>tt0111161</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Slumdog. Milioner z ulicy</v>
+        <v>Skazany na bluesa</v>
       </c>
       <c r="B420" t="str">
-        <v>Slumdog Millionaire</v>
+        <v>Destined for Blues</v>
       </c>
       <c r="C420">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D420" t="str">
-        <v>Danny Boyle</v>
+        <v>Jan Kidawa-Błoński</v>
       </c>
       <c r="E420" t="str">
-        <v>Simon Beaufoy</v>
+        <v>Jan Kidawa-Błoński, Przemysław Angerman</v>
       </c>
       <c r="F420" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Muzyczny, Historyczny</v>
       </c>
       <c r="G420">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="H420" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I420" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J420">
-        <v>7.73</v>
+        <v>7.369</v>
       </c>
       <c r="K420" t="str">
         <v/>
       </c>
       <c r="L420">
-        <v>12405</v>
+        <v>31855</v>
       </c>
       <c r="M420" t="str">
-        <v>tt1010048</v>
+        <v>tt0476872</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Słaby punkt</v>
+        <v>Skazany na śmierć - sezon 1</v>
       </c>
       <c r="B421" t="str">
-        <v>Fracture</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>Prison Break - season 1</v>
+      </c>
+      <c r="C421" t="str">
+        <v/>
       </c>
       <c r="D421" t="str">
-        <v>Gregory Hoblit</v>
+        <v/>
       </c>
       <c r="E421" t="str">
-        <v>Daniel Pyne, Glenn Gers</v>
+        <v/>
       </c>
       <c r="F421" t="str">
-        <v>Thriller</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v/>
+      </c>
+      <c r="G421" t="str">
+        <v/>
       </c>
       <c r="H421" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I421" t="str">
         <v/>
       </c>
-      <c r="J421">
-        <v>7.3</v>
+      <c r="J421" t="str">
+        <v/>
       </c>
       <c r="K421" t="str">
         <v/>
       </c>
-      <c r="L421">
-        <v>6145</v>
+      <c r="L421" t="str">
+        <v/>
       </c>
       <c r="M421" t="str">
-        <v>tt0488120</v>
+        <v/>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Smak życia 3, czyli chińska układanka</v>
+        <v>Skazany na śmierć - sezon 2</v>
       </c>
       <c r="B422" t="str">
-        <v>Chinese Puzzle</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>Prison Break - season 2</v>
+      </c>
+      <c r="C422" t="str">
+        <v/>
       </c>
       <c r="D422" t="str">
-        <v>Cédric Klapisch</v>
+        <v/>
       </c>
       <c r="E422" t="str">
-        <v>Cédric Klapisch</v>
+        <v/>
       </c>
       <c r="F422" t="str">
-        <v>Komedia, Dramat, Romans</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v/>
+      </c>
+      <c r="G422" t="str">
+        <v/>
       </c>
       <c r="H422" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I422" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>6.567</v>
+        <v/>
+      </c>
+      <c r="J422" t="str">
+        <v/>
       </c>
       <c r="K422" t="str">
         <v/>
       </c>
-      <c r="L422">
-        <v>206408</v>
+      <c r="L422" t="str">
+        <v/>
       </c>
       <c r="M422" t="str">
-        <v>tt1937118</v>
+        <v/>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Smakosz 2</v>
+        <v>Slumdog. Milioner z ulicy</v>
       </c>
       <c r="B423" t="str">
-        <v>Jeepers Creepers 2</v>
+        <v>Slumdog Millionaire</v>
       </c>
       <c r="C423">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="D423" t="str">
-        <v>Victor Salva</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E423" t="str">
-        <v>Victor Salva</v>
+        <v>Simon Beaufoy</v>
       </c>
       <c r="F423" t="str">
-        <v>Horror</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G423">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="H423" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I423" t="str">
         <v>DVD</v>
       </c>
       <c r="J423">
-        <v>6.153</v>
+        <v>7.73</v>
       </c>
       <c r="K423" t="str">
         <v/>
       </c>
       <c r="L423">
-        <v>11351</v>
+        <v>12405</v>
       </c>
       <c r="M423" t="str">
-        <v>tt0301470</v>
+        <v>tt1010048</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Song to Song</v>
+        <v>Słaby punkt</v>
       </c>
       <c r="B424" t="str">
-        <v/>
+        <v>Fracture</v>
       </c>
       <c r="C424">
-        <v>2017</v>
+        <v>2007</v>
       </c>
       <c r="D424" t="str">
-        <v>Terrence Malick</v>
+        <v>Gregory Hoblit</v>
       </c>
       <c r="E424" t="str">
-        <v>Terrence Malick</v>
+        <v>Daniel Pyne, Glenn Gers</v>
       </c>
       <c r="F424" t="str">
-        <v>Romans, Dramat</v>
+        <v>Thriller</v>
       </c>
       <c r="G424">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="H424" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I424" t="str">
         <v/>
       </c>
       <c r="J424">
-        <v>5.5</v>
+        <v>7.3</v>
       </c>
       <c r="K424" t="str">
         <v/>
       </c>
       <c r="L424">
-        <v>330947</v>
+        <v>6145</v>
       </c>
       <c r="M424" t="str">
-        <v>tt2062700</v>
+        <v>tt0488120</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Spartakus - Bogowie areny</v>
+        <v>Smak życia 3, czyli chińska układanka</v>
       </c>
       <c r="B425" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Chinese Puzzle</v>
+      </c>
+      <c r="C425">
+        <v>2013</v>
       </c>
       <c r="D425" t="str">
-        <v/>
+        <v>Cédric Klapisch</v>
       </c>
       <c r="E425" t="str">
-        <v/>
+        <v>Cédric Klapisch</v>
       </c>
       <c r="F425" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Komedia, Dramat, Romans</v>
+      </c>
+      <c r="G425">
+        <v>117</v>
       </c>
       <c r="H425" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I425" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J425">
+        <v>6.567</v>
       </c>
       <c r="K425" t="str">
         <v/>
       </c>
-      <c r="L425" t="str">
-        <v/>
+      <c r="L425">
+        <v>206408</v>
       </c>
       <c r="M425" t="str">
-        <v/>
+        <v>tt1937118</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Spartakus - Krew i piach</v>
+        <v>Smakosz 2</v>
       </c>
       <c r="B426" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Jeepers Creepers 2</v>
+      </c>
+      <c r="C426">
+        <v>2003</v>
       </c>
       <c r="D426" t="str">
-        <v/>
+        <v>Victor Salva</v>
       </c>
       <c r="E426" t="str">
-        <v/>
+        <v>Victor Salva</v>
       </c>
       <c r="F426" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Horror</v>
+      </c>
+      <c r="G426">
+        <v>104</v>
       </c>
       <c r="H426" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I426" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J426">
+        <v>6.153</v>
       </c>
       <c r="K426" t="str">
         <v/>
       </c>
-      <c r="L426" t="str">
-        <v/>
+      <c r="L426">
+        <v>11351</v>
       </c>
       <c r="M426" t="str">
-        <v/>
+        <v>tt0301470</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>Spartakus - Wojna potępionych</v>
+        <v>Song to Song</v>
       </c>
       <c r="B427" t="str">
         <v/>
       </c>
-      <c r="C427" t="str">
-        <v/>
+      <c r="C427">
+        <v>2017</v>
       </c>
       <c r="D427" t="str">
-        <v/>
+        <v>Terrence Malick</v>
       </c>
       <c r="E427" t="str">
-        <v/>
+        <v>Terrence Malick</v>
       </c>
       <c r="F427" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Romans, Dramat</v>
+      </c>
+      <c r="G427">
+        <v>129</v>
       </c>
       <c r="H427" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I427" t="str">
         <v/>
       </c>
-      <c r="J427" t="str">
-        <v/>
+      <c r="J427">
+        <v>5.5</v>
       </c>
       <c r="K427" t="str">
         <v/>
       </c>
-      <c r="L427" t="str">
-        <v/>
+      <c r="L427">
+        <v>330947</v>
       </c>
       <c r="M427" t="str">
-        <v/>
+        <v>tt2062700</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Spartakus - Zemsta</v>
+        <v>Spartakus - Bogowie areny</v>
       </c>
       <c r="B428" t="str">
         <v/>
       </c>
       <c r="C428" t="str">
         <v/>
       </c>
       <c r="D428" t="str">
         <v/>
       </c>
       <c r="E428" t="str">
         <v/>
       </c>
       <c r="F428" t="str">
         <v/>
       </c>
       <c r="G428" t="str">
         <v/>
       </c>
       <c r="H428" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I428" t="str">
         <v/>
       </c>
       <c r="J428" t="str">
         <v/>
       </c>
       <c r="K428" t="str">
         <v/>
       </c>
       <c r="L428" t="str">
         <v/>
       </c>
       <c r="M428" t="str">
         <v/>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Spider-Man</v>
+        <v>Spartakus - Krew i piach</v>
       </c>
       <c r="B429" t="str">
         <v/>
       </c>
-      <c r="C429">
-        <v>2002</v>
+      <c r="C429" t="str">
+        <v/>
       </c>
       <c r="D429" t="str">
-        <v>Sam Raimi</v>
+        <v/>
       </c>
       <c r="E429" t="str">
-        <v>David Koepp</v>
+        <v/>
       </c>
       <c r="F429" t="str">
-        <v>Akcja, Sci-Fi</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v/>
+      </c>
+      <c r="G429" t="str">
+        <v/>
       </c>
       <c r="H429" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I429" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.317</v>
+        <v/>
+      </c>
+      <c r="J429" t="str">
+        <v/>
       </c>
       <c r="K429" t="str">
         <v/>
       </c>
-      <c r="L429">
-        <v>557</v>
+      <c r="L429" t="str">
+        <v/>
       </c>
       <c r="M429" t="str">
-        <v>tt0145487</v>
+        <v/>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Spider-Man 2</v>
+        <v>Spartakus - Wojna potępionych</v>
       </c>
       <c r="B430" t="str">
         <v/>
       </c>
-      <c r="C430">
-        <v>2004</v>
+      <c r="C430" t="str">
+        <v/>
       </c>
       <c r="D430" t="str">
-        <v>Sam Raimi</v>
+        <v/>
       </c>
       <c r="E430" t="str">
-        <v>Alvin Sargent</v>
+        <v/>
       </c>
       <c r="F430" t="str">
-        <v>Akcja, Przygodowy, Sci-Fi</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v/>
+      </c>
+      <c r="G430" t="str">
+        <v/>
       </c>
       <c r="H430" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I430" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.296</v>
+        <v/>
+      </c>
+      <c r="J430" t="str">
+        <v/>
       </c>
       <c r="K430" t="str">
         <v/>
       </c>
-      <c r="L430">
-        <v>558</v>
+      <c r="L430" t="str">
+        <v/>
       </c>
       <c r="M430" t="str">
-        <v>tt0316654</v>
+        <v/>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Spotkanie</v>
+        <v>Spartakus - Zemsta</v>
       </c>
       <c r="B431" t="str">
-        <v>The Visitor</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v/>
+      </c>
+      <c r="C431" t="str">
+        <v/>
       </c>
       <c r="D431" t="str">
-        <v>Tom McCarthy</v>
+        <v/>
       </c>
       <c r="E431" t="str">
-        <v>Tom McCarthy</v>
+        <v/>
       </c>
       <c r="F431" t="str">
-        <v>Kryminał, Dramat, Muzyczny</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v/>
+      </c>
+      <c r="G431" t="str">
+        <v/>
       </c>
       <c r="H431" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I431" t="str">
         <v/>
       </c>
-      <c r="J431">
-        <v>7.131</v>
+      <c r="J431" t="str">
+        <v/>
       </c>
       <c r="K431" t="str">
         <v/>
       </c>
-      <c r="L431">
-        <v>12473</v>
+      <c r="L431" t="str">
+        <v/>
       </c>
       <c r="M431" t="str">
-        <v>tt0857191</v>
+        <v/>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Stary, kocham cię</v>
+        <v>Spider-Man</v>
       </c>
       <c r="B432" t="str">
-        <v>I Love You, Man</v>
+        <v/>
       </c>
       <c r="C432">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="D432" t="str">
-        <v>John Hamburg</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E432" t="str">
-        <v>John Hamburg, Larry Levin, Larry Levin</v>
+        <v>David Koepp</v>
       </c>
       <c r="F432" t="str">
-        <v>Komedia, Romans</v>
+        <v>Akcja, Sci-Fi</v>
       </c>
       <c r="G432">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="H432" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I432" t="str">
         <v>DVD</v>
       </c>
       <c r="J432">
-        <v>6.6</v>
+        <v>7.317</v>
       </c>
       <c r="K432" t="str">
         <v/>
       </c>
       <c r="L432">
-        <v>16538</v>
+        <v>557</v>
       </c>
       <c r="M432" t="str">
-        <v>tt1155056</v>
+        <v>tt0145487</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Step Up 2</v>
+        <v>Spider-Man 2</v>
       </c>
       <c r="B433" t="str">
-        <v>Step Up 2: The Streets</v>
+        <v/>
       </c>
       <c r="C433">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="D433" t="str">
-        <v>Jon M. Chu</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E433" t="str">
-        <v>Karen Barna, Duane Adler, Toni Ann Johnson</v>
+        <v>Alvin Sargent</v>
       </c>
       <c r="F433" t="str">
-        <v>Muzyczny, Dramat, Romans</v>
+        <v>Akcja, Przygodowy, Sci-Fi</v>
       </c>
       <c r="G433">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="H433" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I433" t="str">
         <v>DVD</v>
       </c>
       <c r="J433">
-        <v>6.691</v>
+        <v>7.296</v>
       </c>
       <c r="K433" t="str">
         <v/>
       </c>
       <c r="L433">
-        <v>8328</v>
+        <v>558</v>
       </c>
       <c r="M433" t="str">
-        <v>tt1023481</v>
+        <v>tt0316654</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Step Up 3-D</v>
+        <v>Spotkanie</v>
       </c>
       <c r="B434" t="str">
-        <v>Step Up 3D</v>
+        <v>The Visitor</v>
       </c>
       <c r="C434">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D434" t="str">
-        <v>Jon M. Chu</v>
+        <v>Tom McCarthy</v>
       </c>
       <c r="E434" t="str">
-        <v>Amy Andelson, Emily Meyer</v>
+        <v>Tom McCarthy</v>
       </c>
       <c r="F434" t="str">
-        <v>Dramat, Romans</v>
+        <v>Kryminał, Dramat, Muzyczny</v>
       </c>
       <c r="G434">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="H434" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I434" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J434">
-        <v>6.816</v>
+        <v>7.131</v>
       </c>
       <c r="K434" t="str">
         <v/>
       </c>
       <c r="L434">
-        <v>41233</v>
+        <v>12473</v>
       </c>
       <c r="M434" t="str">
-        <v>tt1193631</v>
+        <v>tt0857191</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Step Up 4 Revolution</v>
+        <v>Stary, kocham cię</v>
       </c>
       <c r="B435" t="str">
-        <v>Step Up Revolution</v>
+        <v>I Love You, Man</v>
       </c>
       <c r="C435">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D435" t="str">
-        <v>Scott Speer</v>
+        <v>John Hamburg</v>
       </c>
       <c r="E435" t="str">
-        <v>Amanda Brody, Jenny Mayer</v>
+        <v>John Hamburg, Larry Levin, Larry Levin</v>
       </c>
       <c r="F435" t="str">
-        <v>Muzyczny, Dramat, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G435">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H435" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I435" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J435">
-        <v>6.912</v>
+        <v>6.6</v>
       </c>
       <c r="K435" t="str">
         <v/>
       </c>
       <c r="L435">
-        <v>85446</v>
+        <v>16538</v>
       </c>
       <c r="M435" t="str">
-        <v>tt1800741</v>
+        <v>tt1155056</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Step Up: All In</v>
+        <v>Step Up 2</v>
       </c>
       <c r="B436" t="str">
-        <v>Step Up All In</v>
+        <v>Step Up 2: The Streets</v>
       </c>
       <c r="C436">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="D436" t="str">
-        <v>Trish Sie</v>
+        <v>Jon M. Chu</v>
       </c>
       <c r="E436" t="str">
-        <v>John Swetnam</v>
+        <v>Karen Barna, Duane Adler, Toni Ann Johnson</v>
       </c>
       <c r="F436" t="str">
-        <v>Romans, Dramat, Muzyczny</v>
+        <v>Muzyczny, Dramat, Romans</v>
       </c>
       <c r="G436">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="H436" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I436" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J436">
-        <v>6.818</v>
+        <v>6.691</v>
       </c>
       <c r="K436" t="str">
         <v/>
       </c>
       <c r="L436">
-        <v>243683</v>
+        <v>8328</v>
       </c>
       <c r="M436" t="str">
-        <v>tt2626350</v>
+        <v>tt1023481</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Step Up: Taniec zmysłów</v>
+        <v>Step Up 3-D</v>
       </c>
       <c r="B437" t="str">
-        <v>Step Up</v>
+        <v>Step Up 3D</v>
       </c>
       <c r="C437">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="D437" t="str">
-        <v>Anne Fletcher</v>
+        <v>Jon M. Chu</v>
       </c>
       <c r="E437" t="str">
-        <v>Duane Adler, Duane Adler, Melissa Rosenberg</v>
+        <v>Amy Andelson, Emily Meyer</v>
       </c>
       <c r="F437" t="str">
-        <v>Muzyczny, Dramat, Romans, Kryminał</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G437">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H437" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I437" t="str">
         <v>DVD</v>
       </c>
       <c r="J437">
-        <v>6.873</v>
+        <v>6.816</v>
       </c>
       <c r="K437" t="str">
         <v/>
       </c>
       <c r="L437">
-        <v>9762</v>
+        <v>41233</v>
       </c>
       <c r="M437" t="str">
-        <v>tt0462590</v>
+        <v>tt1193631</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Stowarzyszenie Umarłych Poetów</v>
+        <v>Step Up 4 Revolution</v>
       </c>
       <c r="B438" t="str">
-        <v>Dead Poets Society</v>
+        <v>Step Up Revolution</v>
       </c>
       <c r="C438">
-        <v>1989</v>
+        <v>2012</v>
       </c>
       <c r="D438" t="str">
-        <v>Peter Weir</v>
+        <v>Scott Speer</v>
       </c>
       <c r="E438" t="str">
-        <v>Tom Schulman</v>
+        <v>Amanda Brody, Jenny Mayer</v>
       </c>
       <c r="F438" t="str">
-        <v>Dramat</v>
+        <v>Muzyczny, Dramat, Romans</v>
       </c>
       <c r="G438">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="H438" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I438" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J438">
-        <v>8.302</v>
+        <v>6.912</v>
       </c>
       <c r="K438" t="str">
         <v/>
       </c>
       <c r="L438">
-        <v>207</v>
+        <v>85446</v>
       </c>
       <c r="M438" t="str">
-        <v>tt0097165</v>
+        <v>tt1800741</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Strasznie głośno, niesamowicie blisko</v>
+        <v>Step Up: All In</v>
       </c>
       <c r="B439" t="str">
-        <v>Extremely Loud &amp;amp; Incredibly Close</v>
+        <v>Step Up All In</v>
       </c>
       <c r="C439">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D439" t="str">
-        <v>Stephen Daldry</v>
+        <v>Trish Sie</v>
       </c>
       <c r="E439" t="str">
-        <v>Eric Roth</v>
+        <v>John Swetnam</v>
       </c>
       <c r="F439" t="str">
-        <v>Dramat</v>
+        <v>Romans, Dramat, Muzyczny</v>
       </c>
       <c r="G439">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="H439" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I439" t="str">
         <v/>
       </c>
       <c r="J439">
-        <v>6.978</v>
+        <v>6.818</v>
       </c>
       <c r="K439" t="str">
         <v/>
       </c>
       <c r="L439">
-        <v>64685</v>
+        <v>243683</v>
       </c>
       <c r="M439" t="str">
-        <v>tt0477302</v>
+        <v>tt2626350</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Straszny Film</v>
+        <v>Step Up: Taniec zmysłów</v>
       </c>
       <c r="B440" t="str">
-        <v>Scary Movie</v>
+        <v>Step Up</v>
       </c>
       <c r="C440">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="D440" t="str">
-        <v>Keenen Ivory Wayans</v>
+        <v>Anne Fletcher</v>
       </c>
       <c r="E440" t="str">
-        <v>Phil Beauman, Marlon Wayans, Shawn Wayans</v>
+        <v>Duane Adler, Duane Adler, Melissa Rosenberg</v>
       </c>
       <c r="F440" t="str">
-        <v>Komedia</v>
+        <v>Muzyczny, Dramat, Romans, Kryminał</v>
       </c>
       <c r="G440">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="H440" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I440" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J440">
-        <v>6.381</v>
+        <v>6.873</v>
       </c>
       <c r="K440" t="str">
         <v/>
       </c>
       <c r="L440">
-        <v>4247</v>
+        <v>9762</v>
       </c>
       <c r="M440" t="str">
-        <v>tt0175142</v>
+        <v>tt0462590</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Substancja</v>
+        <v>Stowarzyszenie Umarłych Poetów</v>
       </c>
       <c r="B441" t="str">
-        <v>The Substance</v>
+        <v>Dead Poets Society</v>
       </c>
       <c r="C441">
-        <v>2024</v>
+        <v>1989</v>
       </c>
       <c r="D441" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Peter Weir</v>
       </c>
       <c r="E441" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Tom Schulman</v>
       </c>
       <c r="F441" t="str">
-        <v>Horror, Sci-Fi, Thriller</v>
+        <v>Dramat</v>
       </c>
       <c r="G441">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="H441" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I441" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J441">
-        <v>7.1</v>
+        <v>8.302</v>
       </c>
       <c r="K441" t="str">
         <v/>
       </c>
       <c r="L441">
-        <v>933260</v>
+        <v>207</v>
       </c>
       <c r="M441" t="str">
-        <v>tt17526714</v>
+        <v>tt0097165</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Summer Camp</v>
+        <v>Strasznie głośno, niesamowicie blisko</v>
       </c>
       <c r="B442" t="str">
-        <v/>
+        <v>Extremely Loud &amp;amp; Incredibly Close</v>
       </c>
       <c r="C442">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="D442" t="str">
-        <v>Alberto Marini</v>
+        <v>Stephen Daldry</v>
       </c>
       <c r="E442" t="str">
-        <v>Alberto Marini, Danielle Schleif</v>
+        <v>Eric Roth</v>
       </c>
       <c r="F442" t="str">
-        <v>Horror</v>
+        <v>Dramat</v>
       </c>
       <c r="G442">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="H442" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I442" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J442">
-        <v>5.6</v>
+        <v>6.978</v>
       </c>
       <c r="K442" t="str">
         <v/>
       </c>
       <c r="L442">
-        <v>306966</v>
+        <v>64685</v>
       </c>
       <c r="M442" t="str">
-        <v>tt2638662</v>
+        <v>tt0477302</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Super 8</v>
+        <v>Straszny Film</v>
       </c>
       <c r="B443" t="str">
-        <v/>
+        <v>Scary Movie</v>
       </c>
       <c r="C443">
-        <v>2011</v>
+        <v>2000</v>
       </c>
       <c r="D443" t="str">
-        <v>J.J. Abrams</v>
+        <v>Keenen Ivory Wayans</v>
       </c>
       <c r="E443" t="str">
-        <v>J.J. Abrams</v>
+        <v>Phil Beauman, Marlon Wayans, Shawn Wayans</v>
       </c>
       <c r="F443" t="str">
-        <v>Thriller, Sci-Fi, Tajemnica</v>
+        <v>Komedia</v>
       </c>
       <c r="G443">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="H443" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I443" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J443">
-        <v>6.771</v>
+        <v>6.381</v>
       </c>
       <c r="K443" t="str">
         <v/>
       </c>
       <c r="L443">
-        <v>37686</v>
+        <v>4247</v>
       </c>
       <c r="M443" t="str">
-        <v>tt1650062</v>
+        <v>tt0175142</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Synalek</v>
+        <v>Substancja</v>
       </c>
       <c r="B444" t="str">
-        <v>The Good Son</v>
+        <v>The Substance</v>
       </c>
       <c r="C444">
-        <v>1993</v>
+        <v>2024</v>
       </c>
       <c r="D444" t="str">
-        <v>Joseph Ruben</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="E444" t="str">
-        <v>Ian McEwan</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="F444" t="str">
-        <v>Dramat, Thriller, Horror</v>
+        <v>Horror, Sci-Fi, Thriller</v>
       </c>
       <c r="G444">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="H444" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I444" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J444">
-        <v>6.779</v>
+        <v>7.1</v>
       </c>
       <c r="K444" t="str">
         <v/>
       </c>
       <c r="L444">
-        <v>9272</v>
+        <v>933260</v>
       </c>
       <c r="M444" t="str">
-        <v>tt0107034</v>
+        <v>tt17526714</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Sypiając z wrogiem</v>
+        <v>Summer Camp</v>
       </c>
       <c r="B445" t="str">
-        <v>Sleeping with the Enemy</v>
+        <v/>
       </c>
       <c r="C445">
-        <v>1991</v>
+        <v>2016</v>
       </c>
       <c r="D445" t="str">
-        <v>Joseph Ruben</v>
+        <v>Alberto Marini</v>
       </c>
       <c r="E445" t="str">
-        <v>Ronald Bass</v>
+        <v>Alberto Marini, Danielle Schleif</v>
       </c>
       <c r="F445" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Horror</v>
       </c>
       <c r="G445">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="H445" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I445" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J445">
-        <v>6.49</v>
+        <v>5.6</v>
       </c>
       <c r="K445" t="str">
         <v/>
       </c>
       <c r="L445">
-        <v>7442</v>
+        <v>306966</v>
       </c>
       <c r="M445" t="str">
-        <v>tt0102945</v>
+        <v>tt2638662</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Szansa na sukces</v>
+        <v>Super 8</v>
       </c>
       <c r="B446" t="str">
-        <v>Raise Your Voice</v>
+        <v/>
       </c>
       <c r="C446">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="D446" t="str">
-        <v>Sean McNamara</v>
+        <v>J.J. Abrams</v>
       </c>
       <c r="E446" t="str">
-        <v>Mitch Rotter, Sam Schreiber</v>
+        <v>J.J. Abrams</v>
       </c>
       <c r="F446" t="str">
-        <v>Muzyczny, Dramat, Romans, Familijny</v>
+        <v>Thriller, Sci-Fi, Tajemnica</v>
       </c>
       <c r="G446">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="H446" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I446" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J446">
-        <v>6.541</v>
+        <v>6.771</v>
       </c>
       <c r="K446" t="str">
         <v/>
       </c>
       <c r="L446">
-        <v>14024</v>
+        <v>37686</v>
       </c>
       <c r="M446" t="str">
-        <v>tt0361696</v>
+        <v>tt1650062</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Sześć dni, siedem nocy</v>
+        <v>Synalek</v>
       </c>
       <c r="B447" t="str">
-        <v>Six Days Seven Nights</v>
+        <v>The Good Son</v>
       </c>
       <c r="C447">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="D447" t="str">
-        <v>Ivan Reitman</v>
+        <v>Joseph Ruben</v>
       </c>
       <c r="E447" t="str">
-        <v>Michael Browning</v>
+        <v>Ian McEwan</v>
       </c>
       <c r="F447" t="str">
-        <v>Komedia, Akcja, Przygodowy, Romans</v>
+        <v>Dramat, Thriller, Horror</v>
       </c>
       <c r="G447">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="H447" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I447" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J447">
-        <v>6.097</v>
+        <v>6.779</v>
       </c>
       <c r="K447" t="str">
         <v/>
       </c>
       <c r="L447">
-        <v>6068</v>
+        <v>9272</v>
       </c>
       <c r="M447" t="str">
-        <v>tt0120828</v>
+        <v>tt0107034</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Szkoła uczuć</v>
+        <v>Sypiając z wrogiem</v>
       </c>
       <c r="B448" t="str">
-        <v>A Walk to Remember</v>
+        <v>Sleeping with the Enemy</v>
       </c>
       <c r="C448">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="D448" t="str">
-        <v>Adam Shankman</v>
+        <v>Joseph Ruben</v>
       </c>
       <c r="E448" t="str">
-        <v>Karen Janszen</v>
+        <v>Ronald Bass</v>
       </c>
       <c r="F448" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G448">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="H448" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I448" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J448">
-        <v>7.756</v>
+        <v>6.49</v>
       </c>
       <c r="K448" t="str">
         <v/>
       </c>
       <c r="L448">
-        <v>10229</v>
+        <v>7442</v>
       </c>
       <c r="M448" t="str">
-        <v>tt0281358</v>
+        <v>tt0102945</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Sztuka kochania: Historia Michaliny Wisłockiej</v>
+        <v>Szansa na sukces</v>
       </c>
       <c r="B449" t="str">
-        <v>The Art of Loving: Story of Michalina Wislocka</v>
+        <v>Raise Your Voice</v>
       </c>
       <c r="C449">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="D449" t="str">
-        <v>Maria Sadowska</v>
+        <v>Sean McNamara</v>
       </c>
       <c r="E449" t="str">
-        <v>Krzysztof Rak</v>
+        <v>Mitch Rotter, Sam Schreiber</v>
       </c>
       <c r="F449" t="str">
-        <v>Dramat, Komedia, Historyczny</v>
+        <v>Muzyczny, Dramat, Romans, Familijny</v>
       </c>
       <c r="G449">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="H449" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I449" t="str">
         <v/>
       </c>
       <c r="J449">
-        <v>6.52</v>
+        <v>6.541</v>
       </c>
       <c r="K449" t="str">
         <v/>
       </c>
       <c r="L449">
-        <v>432025</v>
+        <v>14024</v>
       </c>
       <c r="M449" t="str">
-        <v>tt5370828</v>
+        <v>tt0361696</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Sztuka Zrywania</v>
+        <v>Sześć dni, siedem nocy</v>
       </c>
       <c r="B450" t="str">
-        <v>The Break-Up</v>
+        <v>Six Days Seven Nights</v>
       </c>
       <c r="C450">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="D450" t="str">
-        <v>Peyton Reed</v>
+        <v>Ivan Reitman</v>
       </c>
       <c r="E450" t="str">
-        <v>Jeremy Garelick, Vince Vaughn, Jeremy Garelick</v>
+        <v>Michael Browning</v>
       </c>
       <c r="F450" t="str">
-        <v>Romans, Komedia</v>
+        <v>Komedia, Akcja, Przygodowy, Romans</v>
       </c>
       <c r="G450">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H450" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I450" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J450">
-        <v>5.9</v>
+        <v>6.097</v>
       </c>
       <c r="K450" t="str">
         <v/>
       </c>
       <c r="L450">
-        <v>9767</v>
+        <v>6068</v>
       </c>
       <c r="M450" t="str">
-        <v>tt0452594</v>
+        <v>tt0120828</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Śmierć i dziewczyna</v>
+        <v>Szkoła uczuć</v>
       </c>
       <c r="B451" t="str">
-        <v>Death and the Maiden</v>
+        <v>A Walk to Remember</v>
       </c>
       <c r="C451">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="D451" t="str">
-        <v>Roman Polański</v>
+        <v>Adam Shankman</v>
       </c>
       <c r="E451" t="str">
-        <v>Ariel Dorfman, Rafael Yglesias</v>
+        <v>Karen Janszen</v>
       </c>
       <c r="F451" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G451">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H451" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I451" t="str">
         <v>DVD</v>
       </c>
       <c r="J451">
-        <v>7.087</v>
+        <v>7.756</v>
       </c>
       <c r="K451" t="str">
         <v/>
       </c>
       <c r="L451">
-        <v>10531</v>
+        <v>10229</v>
       </c>
       <c r="M451" t="str">
-        <v>tt0109579</v>
+        <v>tt0281358</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Śmierć nadejdzie dziś</v>
+        <v>Sztuka kochania: Historia Michaliny Wisłockiej</v>
       </c>
       <c r="B452" t="str">
-        <v>Happy Death Day</v>
+        <v>The Art of Loving: Story of Michalina Wislocka</v>
       </c>
       <c r="C452">
         <v>2017</v>
       </c>
       <c r="D452" t="str">
-        <v>Christopher Landon</v>
+        <v>Maria Sadowska</v>
       </c>
       <c r="E452" t="str">
-        <v>Scott Lobdell, Christopher Landon</v>
+        <v>Krzysztof Rak</v>
       </c>
       <c r="F452" t="str">
-        <v>Komedia, Horror, Tajemnica</v>
+        <v>Dramat, Komedia, Historyczny</v>
       </c>
       <c r="G452">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="H452" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I452" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J452">
-        <v>6.662</v>
+        <v>6.52</v>
       </c>
       <c r="K452" t="str">
         <v/>
       </c>
       <c r="L452">
-        <v>440021</v>
+        <v>432025</v>
       </c>
       <c r="M452" t="str">
-        <v>tt5308322</v>
+        <v>tt5370828</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Śnieżne Psy</v>
+        <v>Sztuka Zrywania</v>
       </c>
       <c r="B453" t="str">
-        <v>Snow Dogs</v>
+        <v>The Break-Up</v>
       </c>
       <c r="C453">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="D453" t="str">
-        <v>Brian Levant</v>
+        <v>Peyton Reed</v>
       </c>
       <c r="E453" t="str">
-        <v>Mark Gibson, Michael Goldberg, Tommy Swerdlow</v>
+        <v>Jeremy Garelick, Vince Vaughn, Jeremy Garelick</v>
       </c>
       <c r="F453" t="str">
-        <v>Komedia, Familijny, Przygodowy</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G453">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H453" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I453" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J453">
-        <v>5.627</v>
+        <v>5.9</v>
       </c>
       <c r="K453" t="str">
         <v/>
       </c>
       <c r="L453">
-        <v>11888</v>
+        <v>9767</v>
       </c>
       <c r="M453" t="str">
-        <v>tt0281373</v>
+        <v>tt0452594</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Świadek koronny</v>
+        <v>Śmierć i dziewczyna</v>
       </c>
       <c r="B454" t="str">
-        <v>The Crown Witness</v>
+        <v>Death and the Maiden</v>
       </c>
       <c r="C454">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="D454" t="str">
-        <v>Jarosław Sypniewski</v>
+        <v>Roman Polański</v>
       </c>
       <c r="E454" t="str">
-        <v>Wojciech Tomczyk</v>
+        <v>Ariel Dorfman, Rafael Yglesias</v>
       </c>
       <c r="F454" t="str">
-        <v>Dramat, Akcja, Thriller, Kryminał, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G454">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="H454" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I454" t="str">
         <v>DVD</v>
       </c>
       <c r="J454">
-        <v>5.12</v>
+        <v>7.087</v>
       </c>
       <c r="K454" t="str">
         <v/>
       </c>
       <c r="L454">
-        <v>64212</v>
+        <v>10531</v>
       </c>
       <c r="M454" t="str">
-        <v>tt0982939</v>
+        <v>tt0109579</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Światło między oceanami</v>
+        <v>Śmierć nadejdzie dziś</v>
       </c>
       <c r="B455" t="str">
-        <v>The Light Between Oceans</v>
+        <v>Happy Death Day</v>
       </c>
       <c r="C455">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D455" t="str">
-        <v>Derek Cianfrance</v>
+        <v>Christopher Landon</v>
       </c>
       <c r="E455" t="str">
-        <v>Derek Cianfrance, Derek Cianfrance</v>
+        <v>Scott Lobdell, Christopher Landon</v>
       </c>
       <c r="F455" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia, Horror, Tajemnica</v>
       </c>
       <c r="G455">
-        <v>133</v>
+        <v>96</v>
       </c>
       <c r="H455" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I455" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J455">
-        <v>7.068</v>
+        <v>6.662</v>
       </c>
       <c r="K455" t="str">
         <v/>
       </c>
       <c r="L455">
-        <v>283552</v>
+        <v>440021</v>
       </c>
       <c r="M455" t="str">
-        <v>tt2547584</v>
+        <v>tt5308322</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Świt żywych trupów</v>
+        <v>Śnieżne Psy</v>
       </c>
       <c r="B456" t="str">
-        <v>Dawn of the Dead</v>
+        <v>Snow Dogs</v>
       </c>
       <c r="C456">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="D456" t="str">
-        <v>Zack Snyder</v>
+        <v>Brian Levant</v>
       </c>
       <c r="E456" t="str">
-        <v>James Gunn</v>
+        <v>Mark Gibson, Michael Goldberg, Tommy Swerdlow</v>
       </c>
       <c r="F456" t="str">
-        <v>Horror, Akcja</v>
+        <v>Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G456">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="H456" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I456" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J456">
-        <v>7.05</v>
+        <v>5.627</v>
       </c>
       <c r="K456" t="str">
         <v/>
       </c>
       <c r="L456">
-        <v>924</v>
+        <v>11888</v>
       </c>
       <c r="M456" t="str">
-        <v>tt0363547</v>
+        <v>tt0281373</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Tajemnice Manhattanu</v>
+        <v>Świadek koronny</v>
       </c>
       <c r="B457" t="str">
-        <v>Manhattan Night</v>
+        <v>The Crown Witness</v>
       </c>
       <c r="C457">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="D457" t="str">
-        <v>Brian DeCubellis</v>
+        <v>Jarosław Sypniewski</v>
       </c>
       <c r="E457" t="str">
-        <v>Brian DeCubellis</v>
+        <v>Wojciech Tomczyk</v>
       </c>
       <c r="F457" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Dramat, Akcja, Thriller, Kryminał, Romans</v>
       </c>
       <c r="G457">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="H457" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I457" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J457">
-        <v>5.915</v>
+        <v>5.12</v>
       </c>
       <c r="K457" t="str">
         <v/>
       </c>
       <c r="L457">
-        <v>311667</v>
+        <v>64212</v>
       </c>
       <c r="M457" t="str">
-        <v>tt3100274</v>
+        <v>tt0982939</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Tamte dni, tamte noce</v>
+        <v>Światło między oceanami</v>
       </c>
       <c r="B458" t="str">
-        <v>Call Me by Your Name</v>
+        <v>The Light Between Oceans</v>
       </c>
       <c r="C458">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D458" t="str">
-        <v>Luca Guadagnino</v>
+        <v>Derek Cianfrance</v>
       </c>
       <c r="E458" t="str">
-        <v>James Ivory</v>
+        <v>Derek Cianfrance, Derek Cianfrance</v>
       </c>
       <c r="F458" t="str">
-        <v>Romans, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G458">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H458" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I458" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J458">
-        <v>8.1</v>
+        <v>7.068</v>
       </c>
       <c r="K458" t="str">
         <v/>
       </c>
       <c r="L458">
-        <v>398818</v>
+        <v>283552</v>
       </c>
       <c r="M458" t="str">
-        <v>tt5726616</v>
+        <v>tt2547584</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Tarzan</v>
+        <v>Świt żywych trupów</v>
       </c>
       <c r="B459" t="str">
-        <v/>
+        <v>Dawn of the Dead</v>
       </c>
       <c r="C459">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="D459" t="str">
-        <v>Chris Buck, Kevin Lima</v>
+        <v>Zack Snyder</v>
       </c>
       <c r="E459" t="str">
-        <v>Tab Murphy, Bob Tzudiker, Noni White</v>
+        <v>James Gunn</v>
       </c>
       <c r="F459" t="str">
-        <v>Familijny, Przygodowy, Animacja, Dramat</v>
+        <v>Horror, Akcja</v>
       </c>
       <c r="G459">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="H459" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I459" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J459">
-        <v>7.398</v>
+        <v>7.05</v>
       </c>
       <c r="K459" t="str">
         <v/>
       </c>
       <c r="L459">
-        <v>37135</v>
+        <v>924</v>
       </c>
       <c r="M459" t="str">
-        <v>tt0120855</v>
+        <v>tt0363547</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Ted</v>
+        <v>Tajemnice Manhattanu</v>
       </c>
       <c r="B460" t="str">
-        <v/>
+        <v>Manhattan Night</v>
       </c>
       <c r="C460">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="D460" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Brian DeCubellis</v>
       </c>
       <c r="E460" t="str">
-        <v>Seth MacFarlane, Alec Sulkin, Seth MacFarlane</v>
+        <v>Brian DeCubellis</v>
       </c>
       <c r="F460" t="str">
-        <v>Komedia, Fantasy</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G460">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H460" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I460" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J460">
-        <v>6.448</v>
+        <v>5.915</v>
       </c>
       <c r="K460" t="str">
         <v/>
       </c>
       <c r="L460">
-        <v>72105</v>
+        <v>311667</v>
       </c>
       <c r="M460" t="str">
-        <v>tt1637725</v>
+        <v>tt3100274</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Ted 2</v>
+        <v>Tamte dni, tamte noce</v>
       </c>
       <c r="B461" t="str">
-        <v/>
+        <v>Call Me by Your Name</v>
       </c>
       <c r="C461">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="D461" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Luca Guadagnino</v>
       </c>
       <c r="E461" t="str">
-        <v>Seth MacFarlane, Alec Sulkin, Wellesley Wild</v>
+        <v>James Ivory</v>
       </c>
       <c r="F461" t="str">
-        <v>Komedia, Fantasy</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G461">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="H461" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I461" t="str">
         <v>DVD</v>
       </c>
       <c r="J461">
-        <v>6.316</v>
+        <v>8.1</v>
       </c>
       <c r="K461" t="str">
         <v/>
       </c>
       <c r="L461">
-        <v>214756</v>
+        <v>398818</v>
       </c>
       <c r="M461" t="str">
-        <v>tt2637276</v>
+        <v>tt5726616</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Teksańska masakra piłą mechaniczną</v>
+        <v>Tarzan</v>
       </c>
       <c r="B462" t="str">
-        <v>The Texas Chainsaw Massacre</v>
+        <v/>
       </c>
       <c r="C462">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="D462" t="str">
-        <v>Marcus Nispel</v>
+        <v>Chris Buck, Kevin Lima</v>
       </c>
       <c r="E462" t="str">
-        <v>Scott Kosar</v>
+        <v>Tab Murphy, Bob Tzudiker, Noni White</v>
       </c>
       <c r="F462" t="str">
-        <v>Horror</v>
+        <v>Familijny, Przygodowy, Animacja, Dramat</v>
       </c>
       <c r="G462">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="H462" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I462" t="str">
         <v>DVD</v>
       </c>
       <c r="J462">
-        <v>6.305</v>
+        <v>7.398</v>
       </c>
       <c r="K462" t="str">
         <v/>
       </c>
       <c r="L462">
-        <v>9373</v>
+        <v>37135</v>
       </c>
       <c r="M462" t="str">
-        <v>tt0324216</v>
+        <v>tt0120855</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Telefon pana Harrigana</v>
+        <v>Ted</v>
       </c>
       <c r="B463" t="str">
-        <v>Mr. Harrigan&amp;#x27;s Phone</v>
+        <v/>
       </c>
       <c r="C463">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="D463" t="str">
-        <v>John Lee Hancock</v>
+        <v>Seth MacFarlane</v>
       </c>
       <c r="E463" t="str">
-        <v>John Lee Hancock</v>
+        <v>Seth MacFarlane, Alec Sulkin, Seth MacFarlane</v>
       </c>
       <c r="F463" t="str">
-        <v>Dramat, Horror, Tajemnica</v>
+        <v>Komedia, Fantasy</v>
       </c>
       <c r="G463">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H463" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I463" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J463">
-        <v>6.388</v>
+        <v>6.448</v>
       </c>
       <c r="K463" t="str">
         <v/>
       </c>
       <c r="L463">
-        <v>723419</v>
+        <v>72105</v>
       </c>
       <c r="M463" t="str">
-        <v>tt12908110</v>
+        <v>tt1637725</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Terminal</v>
+        <v>Ted 2</v>
       </c>
       <c r="B464" t="str">
-        <v>The Terminal</v>
+        <v/>
       </c>
       <c r="C464">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="D464" t="str">
-        <v>Steven Spielberg</v>
+        <v>Seth MacFarlane</v>
       </c>
       <c r="E464" t="str">
-        <v>Sacha Gervasi, Jeff Nathanson, Andrew Niccol</v>
+        <v>Seth MacFarlane, Alec Sulkin, Wellesley Wild</v>
       </c>
       <c r="F464" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Komedia, Fantasy</v>
       </c>
       <c r="G464">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="H464" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I464" t="str">
         <v>DVD</v>
       </c>
       <c r="J464">
-        <v>7.35</v>
+        <v>6.316</v>
       </c>
       <c r="K464" t="str">
         <v/>
       </c>
       <c r="L464">
-        <v>594</v>
+        <v>214756</v>
       </c>
       <c r="M464" t="str">
-        <v>tt0362227</v>
+        <v>tt2637276</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>The Blair Witch Project</v>
+        <v>Teksańska masakra piłą mechaniczną</v>
       </c>
       <c r="B465" t="str">
-        <v>The Blair Witch Project</v>
+        <v>The Texas Chainsaw Massacre</v>
       </c>
       <c r="C465">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="D465" t="str">
-        <v>Daniel Myrick, Eduardo Sánchez</v>
+        <v>Marcus Nispel</v>
       </c>
       <c r="E465" t="str">
-        <v>Eduardo Sánchez, Daniel Myrick</v>
+        <v>Scott Kosar</v>
       </c>
       <c r="F465" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Horror</v>
       </c>
       <c r="G465">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="H465" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I465" t="str">
         <v>DVD</v>
       </c>
-      <c r="J465" t="str">
-        <v/>
+      <c r="J465">
+        <v>6.305</v>
       </c>
       <c r="K465" t="str">
         <v/>
       </c>
       <c r="L465">
-        <v>2667</v>
+        <v>9373</v>
       </c>
       <c r="M465" t="str">
-        <v>tt0185937</v>
+        <v>tt0324216</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>The Boy</v>
+        <v>Telefon pana Harrigana</v>
       </c>
       <c r="B466" t="str">
-        <v/>
+        <v>Mr. Harrigan&amp;#x27;s Phone</v>
       </c>
       <c r="C466">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="D466" t="str">
-        <v>William Brent Bell</v>
+        <v>John Lee Hancock</v>
       </c>
       <c r="E466" t="str">
-        <v>Stacey Menear</v>
+        <v>John Lee Hancock</v>
       </c>
       <c r="F466" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Dramat, Horror, Tajemnica</v>
       </c>
       <c r="G466">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="H466" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I466" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J466">
-        <v>5.968</v>
+        <v>6.388</v>
       </c>
       <c r="K466" t="str">
         <v/>
       </c>
       <c r="L466">
-        <v>321258</v>
+        <v>723419</v>
       </c>
       <c r="M466" t="str">
-        <v>tt3882082</v>
+        <v>tt12908110</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>The Grudge - Klątwa</v>
+        <v>Terminal</v>
       </c>
       <c r="B467" t="str">
-        <v>The Grudge</v>
+        <v>The Terminal</v>
       </c>
       <c r="C467">
         <v>2004</v>
       </c>
       <c r="D467" t="str">
-        <v>清水崇</v>
+        <v>Steven Spielberg</v>
       </c>
       <c r="E467" t="str">
-        <v>清水崇, Stephen Susco</v>
+        <v>Sacha Gervasi, Jeff Nathanson, Andrew Niccol</v>
       </c>
       <c r="F467" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G467">
-        <v>92</v>
+        <v>128</v>
       </c>
       <c r="H467" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I467" t="str">
         <v>DVD</v>
       </c>
-      <c r="J467" t="str">
-        <v/>
+      <c r="J467">
+        <v>7.35</v>
       </c>
       <c r="K467" t="str">
         <v/>
       </c>
       <c r="L467">
-        <v>1970</v>
+        <v>594</v>
       </c>
       <c r="M467" t="str">
-        <v>tt0391198</v>
+        <v>tt0362227</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>The Place</v>
+        <v>The Blair Witch Project</v>
       </c>
       <c r="B468" t="str">
-        <v/>
+        <v>The Blair Witch Project</v>
       </c>
       <c r="C468">
-        <v>2017</v>
+        <v>1999</v>
       </c>
       <c r="D468" t="str">
-        <v>Paolo Genovese</v>
+        <v>Daniel Myrick, Eduardo Sánchez</v>
       </c>
       <c r="E468" t="str">
-        <v>Paolo Genovese, Isabella Aguilar, Paolo Genovese</v>
+        <v>Eduardo Sánchez, Daniel Myrick</v>
       </c>
       <c r="F468" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G468">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="H468" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I468" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v>7.133</v>
+        <v>DVD</v>
+      </c>
+      <c r="J468" t="str">
+        <v/>
       </c>
       <c r="K468" t="str">
         <v/>
       </c>
       <c r="L468">
-        <v>468198</v>
+        <v>2667</v>
       </c>
       <c r="M468" t="str">
-        <v>tt7063210</v>
+        <v>tt0185937</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Titanic</v>
+        <v>The Boy</v>
       </c>
       <c r="B469" t="str">
         <v/>
       </c>
       <c r="C469">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="D469" t="str">
-        <v>James Cameron</v>
+        <v>William Brent Bell</v>
       </c>
       <c r="E469" t="str">
-        <v>James Cameron</v>
+        <v>Stacey Menear</v>
       </c>
       <c r="F469" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G469">
-        <v>194</v>
+        <v>97</v>
       </c>
       <c r="H469" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I469" t="str">
         <v>DVD</v>
       </c>
       <c r="J469">
-        <v>7.903</v>
+        <v>5.968</v>
       </c>
       <c r="K469" t="str">
         <v/>
       </c>
       <c r="L469">
-        <v>597</v>
+        <v>321258</v>
       </c>
       <c r="M469" t="str">
-        <v>tt0120338</v>
+        <v>tt3882082</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Tłumaczka</v>
+        <v>The Grudge - Klątwa</v>
       </c>
       <c r="B470" t="str">
-        <v>The Interpreter</v>
+        <v>The Grudge</v>
       </c>
       <c r="C470">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="D470" t="str">
-        <v>Sydney Pollack</v>
+        <v>清水崇</v>
       </c>
       <c r="E470" t="str">
-        <v>Martin Stellman, Brian Ward, Charles Randolph</v>
+        <v>清水崇, Stephen Susco</v>
       </c>
       <c r="F470" t="str">
-        <v>Kryminał, Thriller</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G470">
-        <v>128</v>
+        <v>92</v>
       </c>
       <c r="H470" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I470" t="str">
         <v>DVD</v>
       </c>
-      <c r="J470">
-        <v>6.301</v>
+      <c r="J470" t="str">
+        <v/>
       </c>
       <c r="K470" t="str">
         <v/>
       </c>
       <c r="L470">
-        <v>179</v>
+        <v>1970</v>
       </c>
       <c r="M470" t="str">
-        <v>tt0373926</v>
+        <v>tt0391198</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>To</v>
+        <v>The Place</v>
       </c>
       <c r="B471" t="str">
-        <v>It</v>
+        <v/>
       </c>
       <c r="C471">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="D471" t="str">
-        <v/>
+        <v>Paolo Genovese</v>
       </c>
       <c r="E471" t="str">
-        <v/>
+        <v>Paolo Genovese, Isabella Aguilar, Paolo Genovese</v>
       </c>
       <c r="F471" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Thriller</v>
+      </c>
+      <c r="G471">
+        <v>101</v>
       </c>
       <c r="H471" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I471" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v/>
+        <v/>
+      </c>
+      <c r="J471">
+        <v>7.133</v>
       </c>
       <c r="K471" t="str">
         <v/>
       </c>
-      <c r="L471" t="str">
-        <v/>
+      <c r="L471">
+        <v>468198</v>
       </c>
       <c r="M471" t="str">
-        <v/>
+        <v>tt7063210</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>To tylko seks</v>
+        <v>Titanic</v>
       </c>
       <c r="B472" t="str">
-        <v>Friends with Benefits</v>
+        <v/>
       </c>
       <c r="C472">
-        <v>2011</v>
+        <v>1997</v>
       </c>
       <c r="D472" t="str">
-        <v>Will Gluck</v>
+        <v>James Cameron</v>
       </c>
       <c r="E472" t="str">
-        <v>Keith Merryman, David A. Newman, Will Gluck</v>
+        <v>James Cameron</v>
       </c>
       <c r="F472" t="str">
-        <v>Romans, Komedia</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G472">
-        <v>109</v>
+        <v>194</v>
       </c>
       <c r="H472" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I472" t="str">
         <v>DVD</v>
       </c>
       <c r="J472">
-        <v>6.651</v>
+        <v>7.903</v>
       </c>
       <c r="K472" t="str">
         <v/>
       </c>
       <c r="L472">
-        <v>50544</v>
+        <v>597</v>
       </c>
       <c r="M472" t="str">
-        <v>tt1632708</v>
+        <v>tt0120338</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>To właśnie miłość</v>
+        <v>Tłumaczka</v>
       </c>
       <c r="B473" t="str">
-        <v>Love Actually</v>
+        <v>The Interpreter</v>
       </c>
       <c r="C473">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D473" t="str">
-        <v>Richard Curtis</v>
+        <v>Sydney Pollack</v>
       </c>
       <c r="E473" t="str">
-        <v>Richard Curtis</v>
+        <v>Martin Stellman, Brian Ward, Charles Randolph</v>
       </c>
       <c r="F473" t="str">
-        <v>Komedia, Romans, Dramat</v>
+        <v>Kryminał, Thriller</v>
       </c>
       <c r="G473">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="H473" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I473" t="str">
         <v>DVD</v>
       </c>
       <c r="J473">
-        <v>7.101</v>
+        <v>6.301</v>
       </c>
       <c r="K473" t="str">
         <v/>
       </c>
       <c r="L473">
-        <v>508</v>
+        <v>179</v>
       </c>
       <c r="M473" t="str">
-        <v>tt0314331</v>
+        <v>tt0373926</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Troja</v>
+        <v>To</v>
       </c>
       <c r="B474" t="str">
-        <v>Troy</v>
+        <v>It</v>
       </c>
       <c r="C474">
-        <v>2004</v>
+        <v>1990</v>
       </c>
       <c r="D474" t="str">
-        <v>Wolfgang Petersen</v>
+        <v/>
       </c>
       <c r="E474" t="str">
-        <v>David Benioff</v>
+        <v/>
       </c>
       <c r="F474" t="str">
-        <v>Wojenny, Akcja, Historyczny</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v/>
+      </c>
+      <c r="G474" t="str">
+        <v/>
       </c>
       <c r="H474" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I474" t="str">
         <v>DVD</v>
       </c>
-      <c r="J474">
-        <v>7.164</v>
+      <c r="J474" t="str">
+        <v/>
       </c>
       <c r="K474" t="str">
         <v/>
       </c>
-      <c r="L474">
-        <v>652</v>
+      <c r="L474" t="str">
+        <v/>
       </c>
       <c r="M474" t="str">
-        <v>tt0332452</v>
+        <v/>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Trudne slówka</v>
+        <v>To tylko seks</v>
       </c>
       <c r="B475" t="str">
-        <v>Spanglish</v>
+        <v>Friends with Benefits</v>
       </c>
       <c r="C475">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="D475" t="str">
-        <v>James L. Brooks</v>
+        <v>Will Gluck</v>
       </c>
       <c r="E475" t="str">
-        <v>James L. Brooks</v>
+        <v>Keith Merryman, David A. Newman, Will Gluck</v>
       </c>
       <c r="F475" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G475">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="H475" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I475" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J475">
-        <v>6.033</v>
+        <v>6.651</v>
       </c>
       <c r="K475" t="str">
         <v/>
       </c>
       <c r="L475">
-        <v>2539</v>
+        <v>50544</v>
       </c>
       <c r="M475" t="str">
-        <v>tt0371246</v>
+        <v>tt1632708</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Truman Show</v>
+        <v>To właśnie miłość</v>
       </c>
       <c r="B476" t="str">
-        <v>The Truman Show</v>
+        <v>Love Actually</v>
       </c>
       <c r="C476">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="D476" t="str">
-        <v>Peter Weir</v>
+        <v>Richard Curtis</v>
       </c>
       <c r="E476" t="str">
-        <v>Andrew Niccol</v>
+        <v>Richard Curtis</v>
       </c>
       <c r="F476" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G476">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="H476" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I476" t="str">
         <v>DVD</v>
       </c>
       <c r="J476">
-        <v>8.15</v>
+        <v>7.101</v>
       </c>
       <c r="K476" t="str">
         <v/>
       </c>
       <c r="L476">
-        <v>37165</v>
+        <v>508</v>
       </c>
       <c r="M476" t="str">
-        <v>tt0120382</v>
+        <v>tt0314331</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Trzy Billboardy za Ebbing, Missouri</v>
+        <v>Trener</v>
       </c>
       <c r="B477" t="str">
-        <v>Three Billboards Outside Ebbing, Missouri</v>
+        <v>Coach Carter</v>
       </c>
       <c r="C477">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="D477" t="str">
-        <v>Martin McDonagh</v>
+        <v>Thomas Carter</v>
       </c>
       <c r="E477" t="str">
-        <v>Martin McDonagh</v>
+        <v>Mark Schwahn, John Gatins</v>
       </c>
       <c r="F477" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G477">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="H477" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I477" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J477">
-        <v>8.061</v>
+        <v>7.573</v>
       </c>
       <c r="K477" t="str">
         <v/>
       </c>
       <c r="L477">
-        <v>359940</v>
+        <v>7214</v>
       </c>
       <c r="M477" t="str">
-        <v>tt5027774</v>
+        <v>tt0393162</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Tygrys i przyjaciele</v>
+        <v>Troja</v>
       </c>
       <c r="B478" t="str">
-        <v>The Tigger Movie</v>
+        <v>Troy</v>
       </c>
       <c r="C478">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="D478" t="str">
-        <v>Jun Falkenstein</v>
+        <v>Wolfgang Petersen</v>
       </c>
       <c r="E478" t="str">
-        <v>Eddie Guzelian, Jun Falkenstein</v>
+        <v>David Benioff</v>
       </c>
       <c r="F478" t="str">
-        <v>Animacja, Familijny, Komedia</v>
+        <v>Wojenny, Akcja, Historyczny</v>
       </c>
       <c r="G478">
-        <v>76</v>
+        <v>163</v>
       </c>
       <c r="H478" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I478" t="str">
         <v>DVD</v>
       </c>
       <c r="J478">
-        <v>6.574</v>
+        <v>7.164</v>
       </c>
       <c r="K478" t="str">
         <v/>
       </c>
       <c r="L478">
-        <v>15655</v>
+        <v>652</v>
       </c>
       <c r="M478" t="str">
-        <v>tt0220099</v>
+        <v>tt0332452</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Uciekinier</v>
+        <v>Trudne slówka</v>
       </c>
       <c r="B479" t="str">
-        <v>Mud</v>
+        <v>Spanglish</v>
       </c>
       <c r="C479">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="D479" t="str">
-        <v>Jeff Nichols</v>
+        <v>James L. Brooks</v>
       </c>
       <c r="E479" t="str">
-        <v>Jeff Nichols</v>
+        <v>James L. Brooks</v>
       </c>
       <c r="F479" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G479">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="H479" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I479" t="str">
         <v/>
       </c>
       <c r="J479">
-        <v>7.06</v>
+        <v>6.033</v>
       </c>
       <c r="K479" t="str">
         <v/>
       </c>
       <c r="L479">
-        <v>103731</v>
+        <v>2539</v>
       </c>
       <c r="M479" t="str">
-        <v>tt1935179</v>
+        <v>tt0371246</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Ukryta twarz</v>
+        <v>Truman Show</v>
       </c>
       <c r="B480" t="str">
-        <v>The Hidden Face</v>
+        <v>The Truman Show</v>
       </c>
       <c r="C480">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="D480" t="str">
-        <v>Andrés Baiz</v>
+        <v>Peter Weir</v>
       </c>
       <c r="E480" t="str">
-        <v>Arturo Infante, Andrés Baiz, Hatem Khraiche</v>
+        <v>Andrew Niccol</v>
       </c>
       <c r="F480" t="str">
-        <v>Thriller, Tajemnica</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G480">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="H480" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I480" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J480">
-        <v>7.303</v>
+        <v>8.15</v>
       </c>
       <c r="K480" t="str">
         <v/>
       </c>
       <c r="L480">
-        <v>80184</v>
+        <v>37165</v>
       </c>
       <c r="M480" t="str">
-        <v>tt1772250</v>
+        <v>tt0120382</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Uprowadzona</v>
+        <v>Trzy Billboardy za Ebbing, Missouri</v>
       </c>
       <c r="B481" t="str">
-        <v>Taken</v>
+        <v>Three Billboards Outside Ebbing, Missouri</v>
       </c>
       <c r="C481">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D481" t="str">
-        <v>Pierre Morel</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="E481" t="str">
-        <v>Luc Besson, Robert Mark Kamen</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="F481" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G481">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="H481" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I481" t="str">
         <v>DVD</v>
       </c>
       <c r="J481">
-        <v>7.398</v>
+        <v>8.061</v>
       </c>
       <c r="K481" t="str">
         <v/>
       </c>
       <c r="L481">
-        <v>8681</v>
+        <v>359940</v>
       </c>
       <c r="M481" t="str">
-        <v>tt0936501</v>
+        <v>tt5027774</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Uśmiechnij się 2</v>
+        <v>Tygrys i przyjaciele</v>
       </c>
       <c r="B482" t="str">
-        <v>Smile 2</v>
+        <v>The Tigger Movie</v>
       </c>
       <c r="C482">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="D482" t="str">
-        <v>Parker Finn</v>
+        <v>Jun Falkenstein</v>
       </c>
       <c r="E482" t="str">
-        <v>Parker Finn</v>
+        <v>Eddie Guzelian, Jun Falkenstein</v>
       </c>
       <c r="F482" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Animacja, Familijny, Komedia</v>
       </c>
       <c r="G482">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="H482" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I482" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J482">
-        <v>6.592</v>
+        <v>6.574</v>
       </c>
       <c r="K482" t="str">
         <v/>
       </c>
       <c r="L482">
-        <v>1100782</v>
+        <v>15655</v>
       </c>
       <c r="M482" t="str">
-        <v>tt29268110</v>
+        <v>tt0220099</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Uwierz w Ducha</v>
+        <v>Uciekinier</v>
       </c>
       <c r="B483" t="str">
-        <v>Ghost</v>
+        <v>Mud</v>
       </c>
       <c r="C483">
-        <v>1990</v>
+        <v>2013</v>
       </c>
       <c r="D483" t="str">
-        <v>Jerry Zucker</v>
+        <v>Jeff Nichols</v>
       </c>
       <c r="E483" t="str">
-        <v>Bruce Joel Rubin</v>
+        <v>Jeff Nichols</v>
       </c>
       <c r="F483" t="str">
-        <v>Fantasy, Dramat, Thriller, Tajemnica, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G483">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="H483" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I483" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J483">
-        <v>7.229</v>
+        <v>7.06</v>
       </c>
       <c r="K483" t="str">
         <v/>
       </c>
       <c r="L483">
-        <v>251</v>
+        <v>103731</v>
       </c>
       <c r="M483" t="str">
-        <v>tt0099653</v>
+        <v>tt1935179</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Uwierz w Mikołaja</v>
+        <v>Ukryta twarz</v>
       </c>
       <c r="B484" t="str">
-        <v>I Believe in Santa</v>
+        <v>The Hidden Face</v>
       </c>
       <c r="C484">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="D484" t="str">
-        <v>Anna Wieczur</v>
+        <v>Andrés Baiz</v>
       </c>
       <c r="E484" t="str">
-        <v>Ilona Łepkowska</v>
+        <v>Arturo Infante, Andrés Baiz, Hatem Khraiche</v>
       </c>
       <c r="F484" t="str">
-        <v>Komedia</v>
+        <v>Thriller, Tajemnica</v>
       </c>
       <c r="G484">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H484" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I484" t="str">
         <v/>
       </c>
       <c r="J484">
-        <v>5.25</v>
+        <v>7.303</v>
       </c>
       <c r="K484" t="str">
         <v/>
       </c>
       <c r="L484">
-        <v>1175535</v>
+        <v>80184</v>
       </c>
       <c r="M484" t="str">
-        <v>tt19631454</v>
+        <v>tt1772250</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Valerian i Miasto Tysiąca Planet</v>
+        <v>Uprowadzona</v>
       </c>
       <c r="B485" t="str">
-        <v>Valerian and the City of a Thousand Planets</v>
+        <v>Taken</v>
       </c>
       <c r="C485">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="D485" t="str">
-        <v>Luc Besson</v>
+        <v>Pierre Morel</v>
       </c>
       <c r="E485" t="str">
-        <v>Luc Besson</v>
+        <v>Luc Besson, Robert Mark Kamen</v>
       </c>
       <c r="F485" t="str">
-        <v>Przygodowy, Sci-Fi, Akcja</v>
+        <v>Akcja, Thriller</v>
       </c>
       <c r="G485">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="H485" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I485" t="str">
         <v>DVD</v>
       </c>
       <c r="J485">
-        <v>6.632</v>
+        <v>7.398</v>
       </c>
       <c r="K485" t="str">
         <v/>
       </c>
       <c r="L485">
-        <v>339964</v>
+        <v>8681</v>
       </c>
       <c r="M485" t="str">
-        <v>tt2239822</v>
+        <v>tt0936501</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>W chmurach</v>
+        <v>Uśmiechnij się 2</v>
       </c>
       <c r="B486" t="str">
-        <v>Up in the Air</v>
+        <v>Smile 2</v>
       </c>
       <c r="C486">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="D486" t="str">
-        <v>Jason Reitman</v>
+        <v>Parker Finn</v>
       </c>
       <c r="E486" t="str">
-        <v>Jason Reitman, Sheldon Turner</v>
+        <v>Parker Finn</v>
       </c>
       <c r="F486" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G486">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="H486" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I486" t="str">
         <v>Blu-ray</v>
       </c>
       <c r="J486">
-        <v>6.883</v>
+        <v>6.592</v>
       </c>
       <c r="K486" t="str">
         <v/>
       </c>
       <c r="L486">
-        <v>22947</v>
+        <v>1100782</v>
       </c>
       <c r="M486" t="str">
-        <v>tt1193138</v>
+        <v>tt29268110</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>W głowie się nie mieści</v>
+        <v>Uwierz w Ducha</v>
       </c>
       <c r="B487" t="str">
-        <v>Inside Out</v>
+        <v>Ghost</v>
       </c>
       <c r="C487">
-        <v>2015</v>
+        <v>1990</v>
       </c>
       <c r="D487" t="str">
-        <v>Pete Docter</v>
+        <v>Jerry Zucker</v>
       </c>
       <c r="E487" t="str">
-        <v>Meg LeFauve, Josh Cooley, Pete Docter</v>
+        <v>Bruce Joel Rubin</v>
       </c>
       <c r="F487" t="str">
-        <v>Animacja, Familijny, Przygodowy, Dramat, Komedia</v>
+        <v>Fantasy, Dramat, Thriller, Tajemnica, Romans</v>
       </c>
       <c r="G487">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="H487" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I487" t="str">
         <v>DVD</v>
       </c>
       <c r="J487">
-        <v>7.91</v>
+        <v>7.229</v>
       </c>
       <c r="K487" t="str">
         <v/>
       </c>
       <c r="L487">
-        <v>150540</v>
+        <v>251</v>
       </c>
       <c r="M487" t="str">
-        <v>tt2096673</v>
+        <v>tt0099653</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>W piekielnym słońcu</v>
+        <v>Uwierz w Mikołaja</v>
       </c>
       <c r="B488" t="str">
-        <v>Three</v>
+        <v>I Believe in Santa</v>
       </c>
       <c r="C488">
-        <v>2005</v>
+        <v>2023</v>
       </c>
       <c r="D488" t="str">
-        <v>Stewart Raffill</v>
+        <v>Anna Wieczur</v>
       </c>
       <c r="E488" t="str">
-        <v>Stewart Raffill</v>
+        <v>Ilona Łepkowska</v>
       </c>
       <c r="F488" t="str">
-        <v>Przygodowy, Dramat, Thriller</v>
+        <v>Komedia</v>
       </c>
       <c r="G488">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H488" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I488" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J488">
-        <v>5.561</v>
+        <v>5.25</v>
       </c>
       <c r="K488" t="str">
         <v/>
       </c>
       <c r="L488">
-        <v>9753</v>
+        <v>1175535</v>
       </c>
       <c r="M488" t="str">
-        <v>tt0377309</v>
+        <v>tt19631454</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Wakacje Mikołajka</v>
+        <v>Valerian i Miasto Tysiąca Planet</v>
       </c>
       <c r="B489" t="str">
-        <v>Nicholas on Holiday</v>
+        <v>Valerian and the City of a Thousand Planets</v>
       </c>
       <c r="C489">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="D489" t="str">
-        <v>Laurent Tirard</v>
+        <v>Luc Besson</v>
       </c>
       <c r="E489" t="str">
-        <v>Jaco Van Dormael, Grégoire Vigneron, Laurent Tirard</v>
+        <v>Luc Besson</v>
       </c>
       <c r="F489" t="str">
-        <v>Familijny, Komedia</v>
+        <v>Przygodowy, Sci-Fi, Akcja</v>
       </c>
       <c r="G489">
-        <v>97</v>
+        <v>137</v>
       </c>
       <c r="H489" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I489" t="str">
         <v>DVD</v>
       </c>
       <c r="J489">
-        <v>5.348</v>
+        <v>6.632</v>
       </c>
       <c r="K489" t="str">
         <v/>
       </c>
       <c r="L489">
-        <v>277368</v>
+        <v>339964</v>
       </c>
       <c r="M489" t="str">
-        <v>tt3019796</v>
+        <v>tt2239822</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Ważka</v>
+        <v>W chmurach</v>
       </c>
       <c r="B490" t="str">
-        <v>Dragonfly</v>
+        <v>Up in the Air</v>
       </c>
       <c r="C490">
-        <v>2025</v>
+        <v>2009</v>
       </c>
       <c r="D490" t="str">
-        <v>Paul Andrew Williams</v>
+        <v>Jason Reitman</v>
       </c>
       <c r="E490" t="str">
-        <v>Paul Andrew Williams</v>
+        <v>Jason Reitman, Sheldon Turner</v>
       </c>
       <c r="F490" t="str">
-        <v>Thriller, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G490">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="H490" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I490" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J490">
-        <v>6.857</v>
+        <v>6.883</v>
       </c>
       <c r="K490" t="str">
         <v/>
       </c>
       <c r="L490">
-        <v>1291626</v>
+        <v>22947</v>
       </c>
       <c r="M490" t="str">
-        <v>tt32383425</v>
+        <v>tt1193138</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Wbrew regułom</v>
+        <v>W głowie się nie mieści</v>
       </c>
       <c r="B491" t="str">
-        <v>The Cider House Rules</v>
+        <v>Inside Out</v>
       </c>
       <c r="C491">
-        <v>1999</v>
+        <v>2015</v>
       </c>
       <c r="D491" t="str">
-        <v>Lasse Hallström</v>
+        <v>Pete Docter</v>
       </c>
       <c r="E491" t="str">
-        <v>John Irving</v>
+        <v>Meg LeFauve, Josh Cooley, Pete Docter</v>
       </c>
       <c r="F491" t="str">
-        <v>Dramat</v>
+        <v>Animacja, Familijny, Przygodowy, Dramat, Komedia</v>
       </c>
       <c r="G491">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="H491" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I491" t="str">
         <v>DVD</v>
       </c>
       <c r="J491">
-        <v>7.068</v>
+        <v>7.91</v>
       </c>
       <c r="K491" t="str">
         <v/>
       </c>
       <c r="L491">
-        <v>1715</v>
+        <v>150540</v>
       </c>
       <c r="M491" t="str">
-        <v>tt0124315</v>
+        <v>tt2096673</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Wciąż ją kocham</v>
+        <v>W kręgu miłości</v>
       </c>
       <c r="B492" t="str">
-        <v>Dear John</v>
+        <v>The Broken Circle Breakdown</v>
       </c>
       <c r="C492">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D492" t="str">
-        <v>Lasse Hallström</v>
+        <v>Felix van Groeningen</v>
       </c>
       <c r="E492" t="str">
-        <v>Jamie Linden</v>
+        <v>Carl Joos, Felix van Groeningen, Charlotte Vandermeersch</v>
       </c>
       <c r="F492" t="str">
-        <v>Dramat, Romans, Wojenny</v>
+        <v>Dramat</v>
       </c>
       <c r="G492">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="H492" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I492" t="str">
         <v/>
       </c>
       <c r="J492">
-        <v>6.847</v>
+        <v>7.689</v>
       </c>
       <c r="K492" t="str">
         <v/>
       </c>
       <c r="L492">
-        <v>22971</v>
+        <v>137182</v>
       </c>
       <c r="M492" t="str">
-        <v>tt0989757</v>
+        <v>tt2024519</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Whiplash</v>
+        <v>W piekielnym słońcu</v>
       </c>
       <c r="B493" t="str">
-        <v/>
+        <v>Three</v>
       </c>
       <c r="C493">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="D493" t="str">
-        <v>Damien Chazelle</v>
+        <v>Stewart Raffill</v>
       </c>
       <c r="E493" t="str">
-        <v>Damien Chazelle</v>
+        <v>Stewart Raffill</v>
       </c>
       <c r="F493" t="str">
-        <v>Dramat, Muzyczny</v>
+        <v>Przygodowy, Dramat, Thriller</v>
       </c>
       <c r="G493">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="H493" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I493" t="str">
         <v>DVD</v>
       </c>
       <c r="J493">
-        <v>8.4</v>
+        <v>5.561</v>
       </c>
       <c r="K493" t="str">
         <v/>
       </c>
       <c r="L493">
-        <v>244786</v>
+        <v>9753</v>
       </c>
       <c r="M493" t="str">
-        <v>tt2582802</v>
+        <v>tt0377309</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Who Am I. Możesz być kim chcesz</v>
+        <v>Wakacje Mikołajka</v>
       </c>
       <c r="B494" t="str">
-        <v>Who Am I</v>
+        <v>Nicholas on Holiday</v>
       </c>
       <c r="C494">
         <v>2014</v>
       </c>
       <c r="D494" t="str">
-        <v>Baran bo Odar</v>
+        <v>Laurent Tirard</v>
       </c>
       <c r="E494" t="str">
-        <v>Baran bo Odar, Jantje Friese</v>
+        <v>Jaco Van Dormael, Grégoire Vigneron, Laurent Tirard</v>
       </c>
       <c r="F494" t="str">
-        <v>Thriller</v>
+        <v>Familijny, Komedia</v>
       </c>
       <c r="G494">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="H494" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I494" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J494">
-        <v>7.568</v>
+        <v>5.348</v>
       </c>
       <c r="K494" t="str">
         <v/>
       </c>
       <c r="L494">
-        <v>284427</v>
+        <v>277368</v>
       </c>
       <c r="M494" t="str">
-        <v>tt3042408</v>
+        <v>tt3019796</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Wichry namiętności</v>
+        <v>Ważka</v>
       </c>
       <c r="B495" t="str">
-        <v>Legends of the Fall</v>
+        <v>Dragonfly</v>
       </c>
       <c r="C495">
-        <v>1994</v>
+        <v>2025</v>
       </c>
       <c r="D495" t="str">
-        <v>Edward Zwick</v>
+        <v>Paul Andrew Williams</v>
       </c>
       <c r="E495" t="str">
-        <v>Susan Shilliday, William D. Wittliff</v>
+        <v>Paul Andrew Williams</v>
       </c>
       <c r="F495" t="str">
-        <v>Dramat, Western, Romans, Wojenny, Akcja</v>
+        <v>Thriller, Dramat</v>
       </c>
       <c r="G495">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="H495" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I495" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J495">
-        <v>7.384</v>
+        <v>6.857</v>
       </c>
       <c r="K495" t="str">
         <v/>
       </c>
       <c r="L495">
-        <v>4476</v>
+        <v>1291626</v>
       </c>
       <c r="M495" t="str">
-        <v>tt0110322</v>
+        <v>tt32383425</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Widzę cię</v>
+        <v>Wbrew regułom</v>
       </c>
       <c r="B496" t="str">
-        <v>I See You</v>
+        <v>The Cider House Rules</v>
       </c>
       <c r="C496">
-        <v>2019</v>
+        <v>1999</v>
       </c>
       <c r="D496" t="str">
-        <v>Adam Randall</v>
+        <v>Lasse Hallström</v>
       </c>
       <c r="E496" t="str">
-        <v>Devon Graye</v>
+        <v>John Irving</v>
       </c>
       <c r="F496" t="str">
-        <v>Horror, Thriller, Tajemnica</v>
+        <v>Dramat</v>
       </c>
       <c r="G496">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="H496" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I496" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J496">
-        <v>6.988</v>
+        <v>7.068</v>
       </c>
       <c r="K496" t="str">
         <v/>
       </c>
       <c r="L496">
-        <v>524251</v>
+        <v>1715</v>
       </c>
       <c r="M496" t="str">
-        <v>tt6079516</v>
+        <v>tt0124315</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Widzę, widzę</v>
+        <v>Wciąż ją kocham</v>
       </c>
       <c r="B497" t="str">
-        <v>Goodnight Mommy</v>
+        <v>Dear John</v>
       </c>
       <c r="C497">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D497" t="str">
-        <v>Severin Fiala, Veronika Franz</v>
+        <v>Lasse Hallström</v>
       </c>
       <c r="E497" t="str">
-        <v>Veronika Franz, Severin Fiala</v>
+        <v>Jamie Linden</v>
       </c>
       <c r="F497" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Dramat, Romans, Wojenny</v>
       </c>
       <c r="G497">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="H497" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I497" t="str">
         <v/>
       </c>
       <c r="J497">
-        <v>6.7</v>
+        <v>6.847</v>
       </c>
       <c r="K497" t="str">
         <v/>
       </c>
       <c r="L497">
-        <v>284303</v>
+        <v>22971</v>
       </c>
       <c r="M497" t="str">
-        <v>tt3086442</v>
+        <v>tt0989757</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Wieczór</v>
+        <v>Whiplash</v>
       </c>
       <c r="B498" t="str">
-        <v>Evening</v>
+        <v/>
       </c>
       <c r="C498">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="D498" t="str">
-        <v>Koltai Lajos</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="E498" t="str">
-        <v>Susan Minot, Michael Cunningham</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="F498" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Muzyczny</v>
       </c>
       <c r="G498">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="H498" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I498" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J498">
-        <v>5.805</v>
+        <v>8.4</v>
       </c>
       <c r="K498" t="str">
         <v/>
       </c>
       <c r="L498">
-        <v>6022</v>
+        <v>244786</v>
       </c>
       <c r="M498" t="str">
-        <v>tt0765447</v>
+        <v>tt2582802</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Wieczór gier</v>
+        <v>Who Am I. Możesz być kim chcesz</v>
       </c>
       <c r="B499" t="str">
-        <v>Game Night</v>
+        <v>Who Am I</v>
       </c>
       <c r="C499">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="D499" t="str">
-        <v>John Francis Daley, Jonathan Goldstein</v>
+        <v>Baran bo Odar</v>
       </c>
       <c r="E499" t="str">
-        <v>Mark Perez</v>
+        <v>Baran bo Odar, Jantje Friese</v>
       </c>
       <c r="F499" t="str">
-        <v>Tajemnica, Komedia, Kryminał</v>
+        <v>Thriller</v>
       </c>
       <c r="G499">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H499" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I499" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J499">
-        <v>6.85</v>
+        <v>7.568</v>
       </c>
       <c r="K499" t="str">
         <v/>
       </c>
       <c r="L499">
-        <v>445571</v>
+        <v>284427</v>
       </c>
       <c r="M499" t="str">
-        <v>tt2704998</v>
+        <v>tt3042408</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Wilk z Wall Street</v>
+        <v>Wichry namiętności</v>
       </c>
       <c r="B500" t="str">
-        <v>The Wolf of Wall Street</v>
+        <v>Legends of the Fall</v>
       </c>
       <c r="C500">
-        <v>2013</v>
+        <v>1994</v>
       </c>
       <c r="D500" t="str">
-        <v>Martin Scorsese</v>
+        <v>Edward Zwick</v>
       </c>
       <c r="E500" t="str">
-        <v>Terence Winter</v>
+        <v>Susan Shilliday, William D. Wittliff</v>
       </c>
       <c r="F500" t="str">
-        <v>Kryminał, Dramat, Komedia</v>
+        <v>Dramat, Western, Romans, Wojenny, Akcja</v>
       </c>
       <c r="G500">
-        <v>179</v>
+        <v>133</v>
       </c>
       <c r="H500" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I500" t="str">
         <v>DVD</v>
       </c>
       <c r="J500">
-        <v>8.026</v>
+        <v>7.384</v>
       </c>
       <c r="K500" t="str">
         <v/>
       </c>
       <c r="L500">
-        <v>106646</v>
+        <v>4476</v>
       </c>
       <c r="M500" t="str">
-        <v>tt0993846</v>
+        <v>tt0110322</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Wiosna 1941</v>
+        <v>Widzę cię</v>
       </c>
       <c r="B501" t="str">
-        <v>Spring 1941</v>
+        <v>I See You</v>
       </c>
       <c r="C501">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="D501" t="str">
-        <v>Uri Barbash</v>
+        <v>Adam Randall</v>
       </c>
       <c r="E501" t="str">
-        <v>Motti Lerner</v>
+        <v>Devon Graye</v>
       </c>
       <c r="F501" t="str">
-        <v>Dramat, Romans, Wojenny</v>
+        <v>Horror, Thriller, Tajemnica</v>
       </c>
       <c r="G501">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="H501" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I501" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J501">
-        <v>6.3</v>
+        <v>6.988</v>
       </c>
       <c r="K501" t="str">
         <v/>
       </c>
       <c r="L501">
-        <v>53604</v>
+        <v>524251</v>
       </c>
       <c r="M501" t="str">
-        <v>tt1252616</v>
+        <v>tt6079516</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Wizyta</v>
+        <v>Widzę, widzę</v>
       </c>
       <c r="B502" t="str">
-        <v>The Visit</v>
+        <v>Goodnight Mommy</v>
       </c>
       <c r="C502">
         <v>2015</v>
       </c>
       <c r="D502" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Severin Fiala, Veronika Franz</v>
       </c>
       <c r="E502" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Veronika Franz, Severin Fiala</v>
       </c>
       <c r="F502" t="str">
-        <v>Horror, Thriller</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G502">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="H502" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I502" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J502">
-        <v>6.324</v>
+        <v>6.7</v>
       </c>
       <c r="K502" t="str">
         <v/>
       </c>
       <c r="L502">
-        <v>298312</v>
+        <v>284303</v>
       </c>
       <c r="M502" t="str">
-        <v>tt3567288</v>
+        <v>tt3086442</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>World War Z</v>
+        <v>Wieczór</v>
       </c>
       <c r="B503" t="str">
-        <v/>
+        <v>Evening</v>
       </c>
       <c r="C503">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D503" t="str">
-        <v>Marc Forster</v>
+        <v>Koltai Lajos</v>
       </c>
       <c r="E503" t="str">
-        <v>Matthew Michael Carnahan, Drew Goddard, Damon Lindelof</v>
+        <v>Susan Minot, Michael Cunningham</v>
       </c>
       <c r="F503" t="str">
-        <v>Akcja, Horror, Sci-Fi, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G503">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H503" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I503" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J503">
-        <v>6.825</v>
+        <v>5.805</v>
       </c>
       <c r="K503" t="str">
         <v/>
       </c>
       <c r="L503">
-        <v>72190</v>
+        <v>6022</v>
       </c>
       <c r="M503" t="str">
-        <v>tt0816711</v>
+        <v>tt0765447</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Wredne dziewczyny</v>
+        <v>Wieczór gier</v>
       </c>
       <c r="B504" t="str">
-        <v>Mean Girls</v>
+        <v>Game Night</v>
       </c>
       <c r="C504">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="D504" t="str">
-        <v>Mark Waters</v>
+        <v>John Francis Daley, Jonathan Goldstein</v>
       </c>
       <c r="E504" t="str">
-        <v>Tina Fey</v>
+        <v>Mark Perez</v>
       </c>
       <c r="F504" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Tajemnica, Komedia, Kryminał</v>
       </c>
       <c r="G504">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H504" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I504" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J504">
-        <v>7.222</v>
+        <v>6.85</v>
       </c>
       <c r="K504" t="str">
         <v/>
       </c>
       <c r="L504">
-        <v>10625</v>
+        <v>445571</v>
       </c>
       <c r="M504" t="str">
-        <v>tt0377092</v>
+        <v>tt2704998</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Wstyd</v>
+        <v>Wilk z Wall Street</v>
       </c>
       <c r="B505" t="str">
-        <v>Shame</v>
+        <v>The Wolf of Wall Street</v>
       </c>
       <c r="C505">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D505" t="str">
-        <v>Steve McQueen</v>
+        <v>Martin Scorsese</v>
       </c>
       <c r="E505" t="str">
-        <v>Abi Morgan, Steve McQueen</v>
+        <v>Terence Winter</v>
       </c>
       <c r="F505" t="str">
-        <v>Dramat</v>
+        <v>Kryminał, Dramat, Komedia</v>
       </c>
       <c r="G505">
-        <v>102</v>
+        <v>179</v>
       </c>
       <c r="H505" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I505" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J505">
-        <v>6.926</v>
+        <v>8.026</v>
       </c>
       <c r="K505" t="str">
         <v/>
       </c>
       <c r="L505">
-        <v>76025</v>
+        <v>106646</v>
       </c>
       <c r="M505" t="str">
-        <v>tt1723811</v>
+        <v>tt0993846</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Wszystko gra</v>
+        <v>Wiosna 1941</v>
       </c>
       <c r="B506" t="str">
-        <v>Match Point</v>
+        <v>Spring 1941</v>
       </c>
       <c r="C506">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D506" t="str">
-        <v>Woody Allen</v>
+        <v>Uri Barbash</v>
       </c>
       <c r="E506" t="str">
-        <v>Woody Allen</v>
+        <v>Motti Lerner</v>
       </c>
       <c r="F506" t="str">
-        <v>Dramat, Romans, Thriller</v>
+        <v>Dramat, Romans, Wojenny</v>
       </c>
       <c r="G506">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="H506" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I506" t="str">
         <v>DVD</v>
       </c>
       <c r="J506">
-        <v>7.355</v>
+        <v>6.3</v>
       </c>
       <c r="K506" t="str">
         <v/>
       </c>
       <c r="L506">
-        <v>116</v>
+        <v>53604</v>
       </c>
       <c r="M506" t="str">
-        <v>tt0416320</v>
+        <v>tt1252616</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Wszystko o Stevenie</v>
+        <v>Wizyta</v>
       </c>
       <c r="B507" t="str">
-        <v>All About Steve</v>
+        <v>The Visit</v>
       </c>
       <c r="C507">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="D507" t="str">
-        <v>Phil Traill</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="E507" t="str">
-        <v>Kim Barker</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="F507" t="str">
-        <v>Komedia</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G507">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H507" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I507" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J507">
-        <v>4.969</v>
+        <v>6.324</v>
       </c>
       <c r="K507" t="str">
         <v/>
       </c>
       <c r="L507">
-        <v>23706</v>
+        <v>298312</v>
       </c>
       <c r="M507" t="str">
-        <v>tt0881891</v>
+        <v>tt3567288</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>www.strach</v>
+        <v>World War Z</v>
       </c>
       <c r="B508" t="str">
-        <v>FearDotCom</v>
+        <v/>
       </c>
       <c r="C508">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="D508" t="str">
-        <v>William Malone</v>
+        <v>Marc Forster</v>
       </c>
       <c r="E508" t="str">
-        <v>Josephine Coyle, Moshe Diamant</v>
+        <v>Matthew Michael Carnahan, Drew Goddard, Damon Lindelof</v>
       </c>
       <c r="F508" t="str">
-        <v>Horror, Thriller, Kryminał</v>
+        <v>Akcja, Horror, Sci-Fi, Thriller</v>
       </c>
       <c r="G508">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="H508" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I508" t="str">
         <v>DVD</v>
       </c>
       <c r="J508">
-        <v>3.8</v>
+        <v>6.825</v>
       </c>
       <c r="K508" t="str">
         <v/>
       </c>
       <c r="L508">
-        <v>9544</v>
+        <v>72190</v>
       </c>
       <c r="M508" t="str">
-        <v>tt0295254</v>
+        <v>tt0816711</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Wymyk</v>
+        <v>Wredne dziewczyny</v>
       </c>
       <c r="B509" t="str">
-        <v>Courage</v>
+        <v>Mean Girls</v>
       </c>
       <c r="C509">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="D509" t="str">
-        <v>Greg Zglinski</v>
+        <v>Mark Waters</v>
       </c>
       <c r="E509" t="str">
-        <v>Greg Zglinski, Janusz Margański</v>
+        <v>Tina Fey</v>
       </c>
       <c r="F509" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G509">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="H509" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I509" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J509">
-        <v>6.3</v>
+        <v>7.222</v>
       </c>
       <c r="K509" t="str">
         <v/>
       </c>
       <c r="L509">
-        <v>96005</v>
+        <v>10625</v>
       </c>
       <c r="M509" t="str">
-        <v>tt2062714</v>
+        <v>tt0377092</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Wysoka Fala</v>
+        <v>Wstyd</v>
       </c>
       <c r="B510" t="str">
-        <v>Chasing Mavericks</v>
+        <v>Shame</v>
       </c>
       <c r="C510">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D510" t="str">
-        <v>Curtis Hanson, Michael Apted</v>
+        <v>Steve McQueen</v>
       </c>
       <c r="E510" t="str">
-        <v>Kario Salem, Jim Meenaghan, Brandon Hooper</v>
+        <v>Abi Morgan, Steve McQueen</v>
       </c>
       <c r="F510" t="str">
         <v>Dramat</v>
       </c>
       <c r="G510">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="H510" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I510" t="str">
         <v/>
       </c>
       <c r="J510">
-        <v>7.003</v>
+        <v>6.926</v>
       </c>
       <c r="K510" t="str">
         <v/>
       </c>
       <c r="L510">
-        <v>82684</v>
+        <v>76025</v>
       </c>
       <c r="M510" t="str">
-        <v>tt1629757</v>
+        <v>tt1723811</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Wyścig</v>
+        <v>Wszystko gra</v>
       </c>
       <c r="B511" t="str">
-        <v>Rush</v>
+        <v>Match Point</v>
       </c>
       <c r="C511">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="D511" t="str">
-        <v>Ron Howard</v>
+        <v>Woody Allen</v>
       </c>
       <c r="E511" t="str">
-        <v>Peter Morgan</v>
+        <v>Woody Allen</v>
       </c>
       <c r="F511" t="str">
-        <v>Dramat, Akcja</v>
+        <v>Dramat, Romans, Thriller</v>
       </c>
       <c r="G511">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H511" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I511" t="str">
         <v>DVD</v>
       </c>
       <c r="J511">
-        <v>7.729</v>
+        <v>7.355</v>
       </c>
       <c r="K511" t="str">
         <v/>
       </c>
       <c r="L511">
-        <v>96721</v>
+        <v>116</v>
       </c>
       <c r="M511" t="str">
-        <v>tt1979320</v>
+        <v>tt0416320</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Wyścig marzeń</v>
+        <v>Wszystko o Stevenie</v>
       </c>
       <c r="B512" t="str">
-        <v>Dreamer: Inspired By a True Story</v>
+        <v>All About Steve</v>
       </c>
       <c r="C512">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D512" t="str">
-        <v>John Gatins</v>
+        <v>Phil Traill</v>
       </c>
       <c r="E512" t="str">
-        <v>John Gatins</v>
+        <v>Kim Barker</v>
       </c>
       <c r="F512" t="str">
-        <v>Dramat, Familijny</v>
+        <v>Komedia</v>
       </c>
       <c r="G512">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="H512" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I512" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J512">
-        <v>7.027</v>
+        <v>4.969</v>
       </c>
       <c r="K512" t="str">
         <v/>
       </c>
       <c r="L512">
-        <v>12920</v>
+        <v>23706</v>
       </c>
       <c r="M512" t="str">
-        <v>tt0418647</v>
+        <v>tt0881891</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Yesterday</v>
+        <v>www.strach</v>
       </c>
       <c r="B513" t="str">
-        <v/>
+        <v>FearDotCom</v>
       </c>
       <c r="C513">
-        <v>2019</v>
+        <v>2002</v>
       </c>
       <c r="D513" t="str">
-        <v>Danny Boyle</v>
+        <v>William Malone</v>
       </c>
       <c r="E513" t="str">
-        <v>Richard Curtis, Jack Barth, Richard Curtis</v>
+        <v>Josephine Coyle, Moshe Diamant</v>
       </c>
       <c r="F513" t="str">
-        <v>Komedia, Fantasy, Muzyczny, Romans</v>
+        <v>Horror, Thriller, Kryminał</v>
       </c>
       <c r="G513">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="H513" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I513" t="str">
         <v>DVD</v>
       </c>
       <c r="J513">
-        <v>6.689</v>
+        <v>3.8</v>
       </c>
       <c r="K513" t="str">
         <v/>
       </c>
       <c r="L513">
-        <v>515195</v>
+        <v>9544</v>
       </c>
       <c r="M513" t="str">
-        <v>tt8079248</v>
+        <v>tt0295254</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Yuma</v>
+        <v>Wymyk</v>
       </c>
       <c r="B514" t="str">
-        <v/>
+        <v>Courage</v>
       </c>
       <c r="C514">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D514" t="str">
-        <v>Piotr Mularuk</v>
+        <v>Greg Zglinski</v>
       </c>
       <c r="E514" t="str">
-        <v>Wojciech Gajewicz, Piotr Mularuk</v>
+        <v>Greg Zglinski, Janusz Margański</v>
       </c>
       <c r="F514" t="str">
-        <v>Kryminał, Dramat, Akcja</v>
+        <v>Dramat</v>
       </c>
       <c r="G514">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="H514" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I514" t="str">
         <v>DVD</v>
       </c>
       <c r="J514">
-        <v>6.417</v>
+        <v>6.3</v>
       </c>
       <c r="K514" t="str">
         <v/>
       </c>
       <c r="L514">
-        <v>129517</v>
+        <v>96005</v>
       </c>
       <c r="M514" t="str">
-        <v>tt1743985</v>
+        <v>tt2062714</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Zaginione miasto</v>
+        <v>Wysoka Fala</v>
       </c>
       <c r="B515" t="str">
-        <v>The Lost City</v>
+        <v>Chasing Mavericks</v>
       </c>
       <c r="C515">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="D515" t="str">
-        <v>Aaron Nee, Adam Nee</v>
+        <v>Curtis Hanson, Michael Apted</v>
       </c>
       <c r="E515" t="str">
-        <v>Adam Nee, Seth Gordon, Aaron Nee</v>
+        <v>Kario Salem, Jim Meenaghan, Brandon Hooper</v>
       </c>
       <c r="F515" t="str">
-        <v>Akcja, Przygodowy, Komedia</v>
+        <v>Dramat</v>
       </c>
       <c r="G515">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="H515" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I515" t="str">
         <v/>
       </c>
       <c r="J515">
-        <v>6.467</v>
+        <v>7.003</v>
       </c>
       <c r="K515" t="str">
         <v/>
       </c>
       <c r="L515">
-        <v>752623</v>
+        <v>82684</v>
       </c>
       <c r="M515" t="str">
-        <v>tt13320622</v>
+        <v>tt1629757</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Zagubieni</v>
+        <v>Wyścig</v>
       </c>
       <c r="B516" t="str">
-        <v>Lost</v>
+        <v>Rush</v>
       </c>
       <c r="C516">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="D516" t="str">
-        <v/>
+        <v>Ron Howard</v>
       </c>
       <c r="E516" t="str">
-        <v/>
+        <v>Peter Morgan</v>
       </c>
       <c r="F516" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Akcja</v>
+      </c>
+      <c r="G516">
+        <v>123</v>
       </c>
       <c r="H516" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I516" t="str">
         <v>DVD</v>
       </c>
-      <c r="J516" t="str">
-        <v/>
+      <c r="J516">
+        <v>7.729</v>
       </c>
       <c r="K516" t="str">
         <v/>
       </c>
-      <c r="L516" t="str">
-        <v/>
+      <c r="L516">
+        <v>96721</v>
       </c>
       <c r="M516" t="str">
-        <v/>
+        <v>tt1979320</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Zaklinacz koni</v>
+        <v>Wyścig marzeń</v>
       </c>
       <c r="B517" t="str">
-        <v>The Horse Whisperer</v>
+        <v>Dreamer: Inspired By a True Story</v>
       </c>
       <c r="C517">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="D517" t="str">
-        <v>Robert Redford</v>
+        <v>John Gatins</v>
       </c>
       <c r="E517" t="str">
-        <v>Eric Roth, Richard LaGravenese</v>
+        <v>John Gatins</v>
       </c>
       <c r="F517" t="str">
-        <v>Przygodowy, Dramat, Romans</v>
+        <v>Dramat, Familijny</v>
       </c>
       <c r="G517">
-        <v>170</v>
+        <v>106</v>
       </c>
       <c r="H517" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I517" t="str">
         <v>DVD</v>
       </c>
       <c r="J517">
-        <v>6.9</v>
+        <v>7.027</v>
       </c>
       <c r="K517" t="str">
         <v/>
       </c>
       <c r="L517">
-        <v>547</v>
+        <v>12920</v>
       </c>
       <c r="M517" t="str">
-        <v>tt0119314</v>
+        <v>tt0418647</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Zakochana Jane</v>
+        <v>Yesterday</v>
       </c>
       <c r="B518" t="str">
-        <v>Becoming Jane</v>
+        <v/>
       </c>
       <c r="C518">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="D518" t="str">
-        <v>Julian Jarrold</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E518" t="str">
-        <v>Kevin Hood, Sarah Williams</v>
+        <v>Richard Curtis, Jack Barth, Richard Curtis</v>
       </c>
       <c r="F518" t="str">
-        <v>Romans, Dramat</v>
+        <v>Komedia, Fantasy, Muzyczny, Romans</v>
       </c>
       <c r="G518">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H518" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I518" t="str">
         <v>DVD</v>
       </c>
       <c r="J518">
-        <v>7.311</v>
+        <v>6.689</v>
       </c>
       <c r="K518" t="str">
         <v/>
       </c>
       <c r="L518">
-        <v>2977</v>
+        <v>515195</v>
       </c>
       <c r="M518" t="str">
-        <v>tt0416508</v>
+        <v>tt8079248</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Zapach kobiety</v>
+        <v>Yuma</v>
       </c>
       <c r="B519" t="str">
-        <v>Scent of a Woman</v>
+        <v/>
       </c>
       <c r="C519">
-        <v>1992</v>
+        <v>2012</v>
       </c>
       <c r="D519" t="str">
-        <v>Martin Brest</v>
+        <v>Piotr Mularuk</v>
       </c>
       <c r="E519" t="str">
-        <v>Bo Goldman</v>
+        <v>Wojciech Gajewicz, Piotr Mularuk</v>
       </c>
       <c r="F519" t="str">
-        <v>Dramat</v>
+        <v>Kryminał, Dramat, Akcja</v>
       </c>
       <c r="G519">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="H519" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I519" t="str">
         <v>DVD</v>
       </c>
       <c r="J519">
-        <v>7.777</v>
+        <v>6.417</v>
       </c>
       <c r="K519" t="str">
         <v/>
       </c>
       <c r="L519">
-        <v>9475</v>
+        <v>129517</v>
       </c>
       <c r="M519" t="str">
-        <v>tt0105323</v>
+        <v>tt1743985</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Zapaśnik</v>
+        <v>Zaginione miasto</v>
       </c>
       <c r="B520" t="str">
-        <v>The Wrestler</v>
+        <v>The Lost City</v>
       </c>
       <c r="C520">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="D520" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Aaron Nee, Adam Nee</v>
       </c>
       <c r="E520" t="str">
-        <v>Robert D. Siegel</v>
+        <v>Adam Nee, Seth Gordon, Aaron Nee</v>
       </c>
       <c r="F520" t="str">
-        <v>Dramat, Romans</v>
+        <v>Akcja, Przygodowy, Komedia</v>
       </c>
       <c r="G520">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H520" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I520" t="str">
         <v/>
       </c>
       <c r="J520">
-        <v>7.537</v>
+        <v>6.467</v>
       </c>
       <c r="K520" t="str">
         <v/>
       </c>
       <c r="L520">
-        <v>12163</v>
+        <v>752623</v>
       </c>
       <c r="M520" t="str">
-        <v>tt1125849</v>
+        <v>tt13320622</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Zaplątani</v>
+        <v>Zagubieni</v>
       </c>
       <c r="B521" t="str">
-        <v>Tangled</v>
+        <v>Lost</v>
       </c>
       <c r="C521">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="D521" t="str">
-        <v>Byron Howard, Nathan Greno</v>
+        <v/>
       </c>
       <c r="E521" t="str">
-        <v>Dan Fogelman</v>
+        <v/>
       </c>
       <c r="F521" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v/>
+      </c>
+      <c r="G521" t="str">
+        <v/>
       </c>
       <c r="H521" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I521" t="str">
         <v>DVD</v>
       </c>
-      <c r="J521">
-        <v>7.609</v>
+      <c r="J521" t="str">
+        <v/>
       </c>
       <c r="K521" t="str">
         <v/>
       </c>
-      <c r="L521">
-        <v>38757</v>
+      <c r="L521" t="str">
+        <v/>
       </c>
       <c r="M521" t="str">
-        <v>tt0398286</v>
+        <v/>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Zaułek koszmarów</v>
+        <v>Zaklinacz koni</v>
       </c>
       <c r="B522" t="str">
-        <v>Nightmare Alley</v>
+        <v>The Horse Whisperer</v>
       </c>
       <c r="C522">
-        <v>2021</v>
+        <v>1998</v>
       </c>
       <c r="D522" t="str">
-        <v>Guillermo del Toro</v>
+        <v>Robert Redford</v>
       </c>
       <c r="E522" t="str">
-        <v>Guillermo del Toro, Kim Morgan</v>
+        <v>Eric Roth, Richard LaGravenese</v>
       </c>
       <c r="F522" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Przygodowy, Dramat, Romans</v>
       </c>
       <c r="G522">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="H522" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I522" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J522">
-        <v>6.959</v>
+        <v>6.9</v>
       </c>
       <c r="K522" t="str">
         <v/>
       </c>
       <c r="L522">
-        <v>597208</v>
+        <v>547</v>
       </c>
       <c r="M522" t="str">
-        <v>tt7740496</v>
+        <v>tt0119314</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Zbyt wiele</v>
+        <v>Zakochana Jane</v>
       </c>
       <c r="B523" t="str">
-        <v>Two Much</v>
+        <v>Becoming Jane</v>
       </c>
       <c r="C523">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="D523" t="str">
-        <v>Fernando Trueba</v>
+        <v>Julian Jarrold</v>
       </c>
       <c r="E523" t="str">
-        <v>David Trueba, Fernando Trueba</v>
+        <v>Kevin Hood, Sarah Williams</v>
       </c>
       <c r="F523" t="str">
-        <v>Komedia, Romans</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G523">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H523" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I523" t="str">
         <v>DVD</v>
       </c>
       <c r="J523">
-        <v>5.37</v>
+        <v>7.311</v>
       </c>
       <c r="K523" t="str">
         <v/>
       </c>
       <c r="L523">
-        <v>46029</v>
+        <v>2977</v>
       </c>
       <c r="M523" t="str">
-        <v>tt0118001</v>
+        <v>tt0416508</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Zejście</v>
+        <v>Zapach kobiety</v>
       </c>
       <c r="B524" t="str">
-        <v>The Descent</v>
+        <v>Scent of a Woman</v>
       </c>
       <c r="C524">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="D524" t="str">
-        <v>Neil Marshall</v>
+        <v>Martin Brest</v>
       </c>
       <c r="E524" t="str">
-        <v>Neil Marshall</v>
+        <v>Bo Goldman</v>
       </c>
       <c r="F524" t="str">
-        <v>Przygodowy, Horror</v>
+        <v>Dramat</v>
       </c>
       <c r="G524">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="H524" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I524" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J524">
-        <v>6.979</v>
+        <v>7.777</v>
       </c>
       <c r="K524" t="str">
         <v/>
       </c>
       <c r="L524">
-        <v>9392</v>
+        <v>9475</v>
       </c>
       <c r="M524" t="str">
-        <v>tt0435625</v>
+        <v>tt0105323</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Zemsta</v>
+        <v>Zapaśnik</v>
       </c>
       <c r="B525" t="str">
-        <v>Revenge</v>
+        <v>The Wrestler</v>
       </c>
       <c r="C525">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D525" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E525" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Robert D. Siegel</v>
       </c>
       <c r="F525" t="str">
-        <v>Akcja, Horror, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G525">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H525" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I525" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J525">
-        <v>6.507</v>
+        <v>7.537</v>
       </c>
       <c r="K525" t="str">
         <v/>
       </c>
       <c r="L525">
-        <v>467938</v>
+        <v>12163</v>
       </c>
       <c r="M525" t="str">
-        <v>tt6738136</v>
+        <v>tt1125849</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Zeszłej nocy</v>
+        <v>Zaplątani</v>
       </c>
       <c r="B526" t="str">
-        <v>Last Night</v>
+        <v>Tangled</v>
       </c>
       <c r="C526">
         <v>2010</v>
       </c>
       <c r="D526" t="str">
-        <v>Massy Tadjedin</v>
+        <v>Byron Howard, Nathan Greno</v>
       </c>
       <c r="E526" t="str">
-        <v>Massy Tadjedin</v>
+        <v>Dan Fogelman</v>
       </c>
       <c r="F526" t="str">
-        <v>Dramat, Romans</v>
+        <v>Animacja, Familijny, Przygodowy</v>
       </c>
       <c r="G526">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="H526" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I526" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J526">
-        <v>6.147</v>
+        <v>7.609</v>
       </c>
       <c r="K526" t="str">
         <v/>
       </c>
       <c r="L526">
-        <v>23830</v>
+        <v>38757</v>
       </c>
       <c r="M526" t="str">
-        <v>tt1294688</v>
+        <v>tt0398286</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Zielona mila</v>
+        <v>Zaułek koszmarów</v>
       </c>
       <c r="B527" t="str">
-        <v>The Green Mile</v>
+        <v>Nightmare Alley</v>
       </c>
       <c r="C527">
-        <v>1999</v>
+        <v>2021</v>
       </c>
       <c r="D527" t="str">
-        <v>Frank Darabont</v>
+        <v>Guillermo del Toro</v>
       </c>
       <c r="E527" t="str">
-        <v>Frank Darabont</v>
+        <v>Guillermo del Toro, Kim Morgan</v>
       </c>
       <c r="F527" t="str">
-        <v>Fantasy, Dramat, Kryminał</v>
+        <v>Kryminał, Dramat, Thriller</v>
       </c>
       <c r="G527">
-        <v>188</v>
+        <v>151</v>
       </c>
       <c r="H527" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I527" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J527">
-        <v>8.503</v>
+        <v>6.959</v>
       </c>
       <c r="K527" t="str">
         <v/>
       </c>
       <c r="L527">
-        <v>497</v>
+        <v>597208</v>
       </c>
       <c r="M527" t="str">
-        <v>tt0120689</v>
+        <v>tt7740496</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Zimowa opowieść</v>
+        <v>Zbyt wiele</v>
       </c>
       <c r="B528" t="str">
-        <v>Winter&amp;#x27;s Tale</v>
+        <v>Two Much</v>
       </c>
       <c r="C528">
-        <v>2014</v>
+        <v>1995</v>
       </c>
       <c r="D528" t="str">
-        <v>Akiva Goldsman</v>
+        <v>Fernando Trueba</v>
       </c>
       <c r="E528" t="str">
-        <v>Akiva Goldsman</v>
+        <v>David Trueba, Fernando Trueba</v>
       </c>
       <c r="F528" t="str">
-        <v>Dramat, Fantasy, Tajemnica, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G528">
         <v>118</v>
       </c>
       <c r="H528" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I528" t="str">
         <v>DVD</v>
       </c>
       <c r="J528">
-        <v>6.269</v>
+        <v>5.37</v>
       </c>
       <c r="K528" t="str">
         <v/>
       </c>
       <c r="L528">
-        <v>137321</v>
+        <v>46029</v>
       </c>
       <c r="M528" t="str">
-        <v>tt1837709</v>
+        <v>tt0118001</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Zła kobieta</v>
+        <v>Zejście</v>
       </c>
       <c r="B529" t="str">
-        <v>Bad Teacher</v>
+        <v>The Descent</v>
       </c>
       <c r="C529">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="D529" t="str">
-        <v>Jake Kasdan</v>
+        <v>Neil Marshall</v>
       </c>
       <c r="E529" t="str">
-        <v>Gene Stupnitsky, Lee Eisenberg</v>
+        <v>Neil Marshall</v>
       </c>
       <c r="F529" t="str">
-        <v>Komedia</v>
+        <v>Przygodowy, Horror</v>
       </c>
       <c r="G529">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H529" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I529" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J529">
-        <v>5.612</v>
+        <v>6.979</v>
       </c>
       <c r="K529" t="str">
         <v/>
       </c>
       <c r="L529">
-        <v>52449</v>
+        <v>9392</v>
       </c>
       <c r="M529" t="str">
-        <v>tt1284575</v>
+        <v>tt0435625</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Złodziejka książek</v>
+        <v>Zemsta</v>
       </c>
       <c r="B530" t="str">
-        <v>The Book Thief</v>
+        <v>Revenge</v>
       </c>
       <c r="C530">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="D530" t="str">
-        <v>Brian Percival</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="E530" t="str">
-        <v>Michael Petroni</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="F530" t="str">
-        <v>Dramat</v>
+        <v>Akcja, Horror, Thriller</v>
       </c>
       <c r="G530">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="H530" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I530" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J530">
-        <v>7.491</v>
+        <v>6.507</v>
       </c>
       <c r="K530" t="str">
         <v/>
       </c>
       <c r="L530">
-        <v>203833</v>
+        <v>467938</v>
       </c>
       <c r="M530" t="str">
-        <v>tt0816442</v>
+        <v>tt6738136</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Znamię</v>
+        <v>Zeszłej nocy</v>
       </c>
       <c r="B531" t="str">
-        <v>Dragonfly</v>
+        <v>Last Night</v>
       </c>
       <c r="C531">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="D531" t="str">
-        <v>Tom Shadyac</v>
+        <v>Massy Tadjedin</v>
       </c>
       <c r="E531" t="str">
-        <v/>
+        <v>Massy Tadjedin</v>
       </c>
       <c r="F531" t="str">
-        <v>Dramat, Thriller, Fantasy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G531">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H531" t="str">
         <v>Do obejrzenia</v>
       </c>
       <c r="I531" t="str">
         <v/>
       </c>
       <c r="J531">
-        <v>6.525</v>
+        <v>6.147</v>
       </c>
       <c r="K531" t="str">
         <v/>
       </c>
       <c r="L531">
-        <v>10052</v>
+        <v>23830</v>
       </c>
       <c r="M531" t="str">
-        <v>tt0259288</v>
+        <v>tt1294688</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Zniknięcia</v>
+        <v>Zielona mila</v>
       </c>
       <c r="B532" t="str">
-        <v>Weapons</v>
+        <v>The Green Mile</v>
       </c>
       <c r="C532">
-        <v>2025</v>
+        <v>1999</v>
       </c>
       <c r="D532" t="str">
-        <v>Zach Cregger</v>
+        <v>Frank Darabont</v>
       </c>
       <c r="E532" t="str">
-        <v>Zach Cregger</v>
+        <v>Frank Darabont</v>
       </c>
       <c r="F532" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Fantasy, Dramat, Kryminał</v>
       </c>
       <c r="G532">
-        <v>128</v>
+        <v>188</v>
       </c>
       <c r="H532" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I532" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J532">
-        <v>7.274</v>
+        <v>8.503</v>
       </c>
       <c r="K532" t="str">
         <v/>
       </c>
       <c r="L532">
-        <v>1078605</v>
+        <v>497</v>
       </c>
       <c r="M532" t="str">
-        <v>tt26581740</v>
+        <v>tt0120689</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Zombie Express</v>
+        <v>Zimowa opowieść</v>
       </c>
       <c r="B533" t="str">
-        <v>Train to Busan</v>
+        <v>Winter&amp;#x27;s Tale</v>
       </c>
       <c r="C533">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D533" t="str">
-        <v>연상호</v>
+        <v>Akiva Goldsman</v>
       </c>
       <c r="E533" t="str">
-        <v>Park Joo-suk</v>
+        <v>Akiva Goldsman</v>
       </c>
       <c r="F533" t="str">
-        <v>Horror, Thriller, Akcja, Przygodowy</v>
+        <v>Dramat, Fantasy, Tajemnica, Romans</v>
       </c>
       <c r="G533">
         <v>118</v>
       </c>
       <c r="H533" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I533" t="str">
         <v>DVD</v>
       </c>
       <c r="J533">
-        <v>7.747</v>
+        <v>6.269</v>
       </c>
       <c r="K533" t="str">
         <v/>
       </c>
       <c r="L533">
-        <v>396535</v>
+        <v>137321</v>
       </c>
       <c r="M533" t="str">
-        <v>tt5700672</v>
+        <v>tt1837709</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Zostań, jeśli kochasz</v>
+        <v>Zła kobieta</v>
       </c>
       <c r="B534" t="str">
-        <v>If I Stay</v>
+        <v>Bad Teacher</v>
       </c>
       <c r="C534">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D534" t="str">
-        <v>R. J. Cutler</v>
+        <v>Jake Kasdan</v>
       </c>
       <c r="E534" t="str">
-        <v>Shauna Cross</v>
+        <v>Gene Stupnitsky, Lee Eisenberg</v>
       </c>
       <c r="F534" t="str">
-        <v>Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G534">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="H534" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I534" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J534">
-        <v>7.356</v>
+        <v>5.612</v>
       </c>
       <c r="K534" t="str">
         <v/>
       </c>
       <c r="L534">
-        <v>249164</v>
+        <v>52449</v>
       </c>
       <c r="M534" t="str">
-        <v>tt1355630</v>
+        <v>tt1284575</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Zostańmy przyjaciółmi</v>
+        <v>Złodziejka książek</v>
       </c>
       <c r="B535" t="str">
-        <v>Just Friends</v>
+        <v>The Book Thief</v>
       </c>
       <c r="C535">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="D535" t="str">
-        <v>Roger Kumble</v>
+        <v>Brian Percival</v>
       </c>
       <c r="E535" t="str">
-        <v>Adam &amp;#x27;Tex&amp;#x27; Davis</v>
+        <v>Michael Petroni</v>
       </c>
       <c r="F535" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G535">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="H535" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I535" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J535">
-        <v>6.219</v>
+        <v>7.491</v>
       </c>
       <c r="K535" t="str">
         <v/>
       </c>
       <c r="L535">
-        <v>10033</v>
+        <v>203833</v>
       </c>
       <c r="M535" t="str">
-        <v>tt0433400</v>
+        <v>tt0816442</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Zwierzęta nocy</v>
+        <v>Znamię</v>
       </c>
       <c r="B536" t="str">
-        <v>Nocturnal Animals</v>
+        <v>Dragonfly</v>
       </c>
       <c r="C536">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="D536" t="str">
-        <v>Tom Ford</v>
+        <v>Tom Shadyac</v>
       </c>
       <c r="E536" t="str">
-        <v>Tom Ford</v>
+        <v/>
       </c>
       <c r="F536" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Thriller, Fantasy</v>
       </c>
       <c r="G536">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="H536" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I536" t="str">
         <v/>
       </c>
       <c r="J536">
-        <v>7.413</v>
+        <v>6.525</v>
       </c>
       <c r="K536" t="str">
         <v/>
       </c>
       <c r="L536">
-        <v>340666</v>
+        <v>10052</v>
       </c>
       <c r="M536" t="str">
-        <v>tt4550098</v>
+        <v>tt0259288</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Zwierzogród</v>
+        <v>Zniknięcia</v>
       </c>
       <c r="B537" t="str">
-        <v>Zootopia</v>
+        <v>Weapons</v>
       </c>
       <c r="C537">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="D537" t="str">
-        <v>Byron Howard, Rich Moore</v>
+        <v>Zach Cregger</v>
       </c>
       <c r="E537" t="str">
-        <v>Jared Bush, Phil Johnston, Byron Howard</v>
+        <v>Zach Cregger</v>
       </c>
       <c r="F537" t="str">
-        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G537">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="H537" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I537" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J537">
-        <v>7.757</v>
+        <v>7.274</v>
       </c>
       <c r="K537" t="str">
         <v/>
       </c>
       <c r="L537">
-        <v>269149</v>
+        <v>1078605</v>
       </c>
       <c r="M537" t="str">
-        <v>tt2948356</v>
+        <v>tt26581740</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Życie przed oczami</v>
+        <v>Zombie Express</v>
       </c>
       <c r="B538" t="str">
-        <v>The Life Before Her Eyes</v>
+        <v>Train to Busan</v>
       </c>
       <c r="C538">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="D538" t="str">
-        <v>Вадим Перельман</v>
+        <v>연상호</v>
       </c>
       <c r="E538" t="str">
-        <v>Laura Kasischke, Emil Stern</v>
+        <v>Park Joo-suk</v>
       </c>
       <c r="F538" t="str">
-        <v>Thriller, Dramat, Tajemnica</v>
+        <v>Horror, Thriller, Akcja, Przygodowy</v>
       </c>
       <c r="G538">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="H538" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I538" t="str">
         <v>DVD</v>
       </c>
       <c r="J538">
-        <v>6.1</v>
+        <v>7.747</v>
       </c>
       <c r="K538" t="str">
         <v/>
       </c>
       <c r="L538">
-        <v>13079</v>
+        <v>396535</v>
       </c>
       <c r="M538" t="str">
-        <v>tt0815178</v>
+        <v>tt5700672</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Życie za życie</v>
+        <v>Zostań, jeśli kochasz</v>
       </c>
       <c r="B539" t="str">
-        <v>Maiden Bridge</v>
+        <v>If I Stay</v>
       </c>
       <c r="C539">
-        <v>1976</v>
+        <v>2014</v>
       </c>
       <c r="D539" t="str">
-        <v>Miomir &amp;#x27;Miki&amp;#x27; Stamenković</v>
+        <v>R. J. Cutler</v>
       </c>
       <c r="E539" t="str">
-        <v>Petar Dulović</v>
+        <v>Shauna Cross</v>
       </c>
       <c r="F539" t="str">
-        <v>Wojenny</v>
+        <v>Dramat</v>
       </c>
       <c r="G539">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="H539" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I539" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J539">
-        <v>6.3</v>
+        <v>7.356</v>
       </c>
       <c r="K539" t="str">
         <v/>
       </c>
       <c r="L539">
-        <v>314211</v>
+        <v>249164</v>
       </c>
       <c r="M539" t="str">
-        <v>tt0074405</v>
+        <v>tt1355630</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Życie za życie</v>
+        <v>Zostańmy przyjaciółmi</v>
       </c>
       <c r="B540" t="str">
-        <v>The Life of David Gale</v>
+        <v>Just Friends</v>
       </c>
       <c r="C540">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D540" t="str">
-        <v>Alan Parker</v>
+        <v>Roger Kumble</v>
       </c>
       <c r="E540" t="str">
-        <v>Charles Randolph</v>
+        <v>Adam &amp;#x27;Tex&amp;#x27; Davis</v>
       </c>
       <c r="F540" t="str">
-        <v>Dramat, Thriller, Kryminał</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G540">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="H540" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I540" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J540">
-        <v>7.434</v>
+        <v>6.219</v>
       </c>
       <c r="K540" t="str">
         <v/>
       </c>
       <c r="L540">
-        <v>11615</v>
+        <v>10033</v>
       </c>
       <c r="M540" t="str">
-        <v>tt0289992</v>
+        <v>tt0433400</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Życiowe rozterki</v>
+        <v>Zwierzęta nocy</v>
       </c>
       <c r="B541" t="str">
-        <v>The Good Girl</v>
+        <v>Nocturnal Animals</v>
       </c>
       <c r="C541">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="D541" t="str">
-        <v>Miguel Arteta</v>
+        <v>Tom Ford</v>
       </c>
       <c r="E541" t="str">
-        <v>Mike White</v>
+        <v>Tom Ford</v>
       </c>
       <c r="F541" t="str">
-        <v>Dramat, Komedia, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G541">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="H541" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I541" t="str">
         <v/>
       </c>
       <c r="J541">
+        <v>7.413</v>
+      </c>
+      <c r="K541" t="str">
+        <v/>
+      </c>
+      <c r="L541">
+        <v>340666</v>
+      </c>
+      <c r="M541" t="str">
+        <v>tt4550098</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str">
+        <v>Zwierzogród</v>
+      </c>
+      <c r="B542" t="str">
+        <v>Zootopia</v>
+      </c>
+      <c r="C542">
+        <v>2016</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Byron Howard, Rich Moore</v>
+      </c>
+      <c r="E542" t="str">
+        <v>Jared Bush, Phil Johnston, Byron Howard</v>
+      </c>
+      <c r="F542" t="str">
+        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+      </c>
+      <c r="G542">
+        <v>108</v>
+      </c>
+      <c r="H542" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I542" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J542">
+        <v>7.757</v>
+      </c>
+      <c r="K542" t="str">
+        <v/>
+      </c>
+      <c r="L542">
+        <v>269149</v>
+      </c>
+      <c r="M542" t="str">
+        <v>tt2948356</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str">
+        <v>Życie przed oczami</v>
+      </c>
+      <c r="B543" t="str">
+        <v>The Life Before Her Eyes</v>
+      </c>
+      <c r="C543">
+        <v>2007</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Вадим Перельман</v>
+      </c>
+      <c r="E543" t="str">
+        <v>Laura Kasischke, Emil Stern</v>
+      </c>
+      <c r="F543" t="str">
+        <v>Thriller, Dramat, Tajemnica</v>
+      </c>
+      <c r="G543">
+        <v>90</v>
+      </c>
+      <c r="H543" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I543" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J543">
+        <v>6.1</v>
+      </c>
+      <c r="K543" t="str">
+        <v/>
+      </c>
+      <c r="L543">
+        <v>13079</v>
+      </c>
+      <c r="M543" t="str">
+        <v>tt0815178</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str">
+        <v>Życie za życie</v>
+      </c>
+      <c r="B544" t="str">
+        <v>Maiden Bridge</v>
+      </c>
+      <c r="C544">
+        <v>1976</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Miomir &amp;#x27;Miki&amp;#x27; Stamenković</v>
+      </c>
+      <c r="E544" t="str">
+        <v>Petar Dulović</v>
+      </c>
+      <c r="F544" t="str">
+        <v>Wojenny</v>
+      </c>
+      <c r="G544">
+        <v>95</v>
+      </c>
+      <c r="H544" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I544" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J544">
+        <v>6.3</v>
+      </c>
+      <c r="K544" t="str">
+        <v/>
+      </c>
+      <c r="L544">
+        <v>314211</v>
+      </c>
+      <c r="M544" t="str">
+        <v>tt0074405</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str">
+        <v>Życie za życie</v>
+      </c>
+      <c r="B545" t="str">
+        <v>The Life of David Gale</v>
+      </c>
+      <c r="C545">
+        <v>2003</v>
+      </c>
+      <c r="D545" t="str">
+        <v>Alan Parker</v>
+      </c>
+      <c r="E545" t="str">
+        <v>Charles Randolph</v>
+      </c>
+      <c r="F545" t="str">
+        <v>Dramat, Thriller, Kryminał</v>
+      </c>
+      <c r="G545">
+        <v>130</v>
+      </c>
+      <c r="H545" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I545" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J545">
+        <v>7.434</v>
+      </c>
+      <c r="K545" t="str">
+        <v/>
+      </c>
+      <c r="L545">
+        <v>11615</v>
+      </c>
+      <c r="M545" t="str">
+        <v>tt0289992</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>Życiowe rozterki</v>
+      </c>
+      <c r="B546" t="str">
+        <v>The Good Girl</v>
+      </c>
+      <c r="C546">
+        <v>2002</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Miguel Arteta</v>
+      </c>
+      <c r="E546" t="str">
+        <v>Mike White</v>
+      </c>
+      <c r="F546" t="str">
+        <v>Dramat, Komedia, Romans</v>
+      </c>
+      <c r="G546">
+        <v>93</v>
+      </c>
+      <c r="H546" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I546" t="str">
+        <v/>
+      </c>
+      <c r="J546">
         <v>6.222</v>
       </c>
-      <c r="K541" t="str">
-[...2 lines deleted...]
-      <c r="L541">
+      <c r="K546" t="str">
+        <v/>
+      </c>
+      <c r="L546">
         <v>9962</v>
       </c>
-      <c r="M541" t="str">
+      <c r="M546" t="str">
         <v>tt0279113</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M541"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M546"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kolekcja filmów</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 