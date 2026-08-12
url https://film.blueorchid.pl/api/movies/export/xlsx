--- v3 (2026-06-09)
+++ v4 (2026-08-12)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M546"/>
+  <dimension ref="A1:M551"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="40.83203125" customWidth="1"/>
     <col min="2" max="2" width="40.83203125" customWidth="1"/>
     <col min="3" max="3" width="6.83203125" customWidth="1"/>
     <col min="4" max="4" width="25.83203125" customWidth="1"/>
     <col min="5" max="5" width="25.83203125" customWidth="1"/>
     <col min="6" max="6" width="25.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="6.83203125" customWidth="1"/>
     <col min="11" max="11" width="30.83203125" customWidth="1"/>
     <col min="12" max="12" width="10.83203125" customWidth="1"/>
     <col min="13" max="13" width="12.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Tytuł polski</v>
       </c>
       <c r="B1" t="str">
         <v>Tytuł angielski</v>
@@ -10641,12228 +10641,12433 @@
       </c>
       <c r="G249">
         <v>96</v>
       </c>
       <c r="H249" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I249" t="str">
         <v>DVD</v>
       </c>
       <c r="J249">
         <v>6.8</v>
       </c>
       <c r="K249" t="str">
         <v/>
       </c>
       <c r="L249">
         <v>446894</v>
       </c>
       <c r="M249" t="str">
         <v>tt6182908</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Mała Wielka Stopa</v>
+        <v>Mała Syrenka</v>
       </c>
       <c r="B250" t="str">
-        <v>The Son of Bigfoot</v>
+        <v>The Little Mermaid</v>
       </c>
       <c r="C250">
-        <v>2017</v>
+        <v>1989</v>
       </c>
       <c r="D250" t="str">
-        <v>Jérémie Degruson, Ben Stassen</v>
+        <v>Ron Clements, John Musker</v>
       </c>
       <c r="E250" t="str">
-        <v>Bob Barlen, Cal Brunker</v>
+        <v>John Musker, Ron Clements</v>
       </c>
       <c r="F250" t="str">
-        <v>Familijny, Animacja, Komedia</v>
+        <v>Animacja, Familijny, Fantasy</v>
       </c>
       <c r="G250">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="H250" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I250" t="str">
         <v/>
       </c>
       <c r="J250">
-        <v>6.572</v>
+        <v>7.4</v>
       </c>
       <c r="K250" t="str">
         <v/>
       </c>
       <c r="L250">
-        <v>413644</v>
+        <v>10144</v>
       </c>
       <c r="M250" t="str">
-        <v>tt5715410</v>
+        <v>tt0097757</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Małgosia i Jaś</v>
+        <v>Mała Wielka Stopa</v>
       </c>
       <c r="B251" t="str">
-        <v>Gretel &amp;amp; Hansel</v>
+        <v>The Son of Bigfoot</v>
       </c>
       <c r="C251">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="D251" t="str">
-        <v>Osgood Perkins</v>
+        <v>Jérémie Degruson, Ben Stassen</v>
       </c>
       <c r="E251" t="str">
-        <v>Rob Hayes</v>
+        <v>Bob Barlen, Cal Brunker</v>
       </c>
       <c r="F251" t="str">
-        <v>Horror, Fantasy</v>
+        <v>Familijny, Animacja, Komedia</v>
       </c>
       <c r="G251">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="H251" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I251" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J251">
-        <v>5.999</v>
+        <v>6.572</v>
       </c>
       <c r="K251" t="str">
         <v/>
       </c>
       <c r="L251">
-        <v>542224</v>
+        <v>413644</v>
       </c>
       <c r="M251" t="str">
-        <v>tt9086228</v>
+        <v>tt5715410</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Mały Książę</v>
+        <v>Małgosia i Jaś</v>
       </c>
       <c r="B252" t="str">
-        <v>The Little Prince</v>
+        <v>Gretel &amp;amp; Hansel</v>
       </c>
       <c r="C252">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="D252" t="str">
-        <v>Mark Osborne</v>
+        <v>Osgood Perkins</v>
       </c>
       <c r="E252" t="str">
-        <v>Mark Osborne, Bob Persichetti, Irena Brignull</v>
+        <v>Rob Hayes</v>
       </c>
       <c r="F252" t="str">
-        <v>Przygodowy, Animacja, Fantasy, Familijny</v>
+        <v>Horror, Fantasy</v>
       </c>
       <c r="G252">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="H252" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I252" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J252">
-        <v>7.612</v>
+        <v>5.999</v>
       </c>
       <c r="K252" t="str">
         <v/>
       </c>
       <c r="L252">
-        <v>309809</v>
+        <v>542224</v>
       </c>
       <c r="M252" t="str">
-        <v>tt1754656</v>
+        <v>tt9086228</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Mamma Mia!</v>
+        <v>Mały Książę</v>
       </c>
       <c r="B253" t="str">
-        <v/>
+        <v>The Little Prince</v>
       </c>
       <c r="C253">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="D253" t="str">
-        <v>Phyllida Lloyd</v>
+        <v>Mark Osborne</v>
       </c>
       <c r="E253" t="str">
-        <v>Catherine Johnson</v>
+        <v>Mark Osborne, Bob Persichetti, Irena Brignull</v>
       </c>
       <c r="F253" t="str">
-        <v>Komedia, Romans</v>
+        <v>Przygodowy, Animacja, Fantasy, Familijny</v>
       </c>
       <c r="G253">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="H253" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I253" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J253">
-        <v>6.977</v>
+        <v>7.612</v>
       </c>
       <c r="K253" t="str">
         <v/>
       </c>
       <c r="L253">
-        <v>11631</v>
+        <v>309809</v>
       </c>
       <c r="M253" t="str">
-        <v>tt0795421</v>
+        <v>tt1754656</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Mamma Mia! Here We Go Again</v>
+        <v>Mamma Mia!</v>
       </c>
       <c r="B254" t="str">
         <v/>
       </c>
       <c r="C254">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D254" t="str">
-        <v>Ol Parker</v>
+        <v>Phyllida Lloyd</v>
       </c>
       <c r="E254" t="str">
-        <v>Ol Parker, Richard Curtis, Catherine Johnson</v>
+        <v>Catherine Johnson</v>
       </c>
       <c r="F254" t="str">
         <v>Komedia, Romans</v>
       </c>
       <c r="G254">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H254" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I254" t="str">
         <v>DVD</v>
       </c>
       <c r="J254">
-        <v>7.085</v>
+        <v>6.977</v>
       </c>
       <c r="K254" t="str">
         <v/>
       </c>
       <c r="L254">
-        <v>458423</v>
+        <v>11631</v>
       </c>
       <c r="M254" t="str">
-        <v>tt6911608</v>
+        <v>tt0795421</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Maraton tańca</v>
+        <v>Mamma Mia! Here We Go Again</v>
       </c>
       <c r="B255" t="str">
-        <v>Dance Marathon</v>
+        <v/>
       </c>
       <c r="C255">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="D255" t="str">
-        <v>Magdalena Łazarkiewicz</v>
+        <v>Ol Parker</v>
       </c>
       <c r="E255" t="str">
-        <v>Maciej Kowalewski, Magdalena Łazarkiewicz</v>
+        <v>Ol Parker, Richard Curtis, Catherine Johnson</v>
       </c>
       <c r="F255" t="str">
         <v>Komedia, Romans</v>
       </c>
       <c r="G255">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="H255" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I255" t="str">
         <v>DVD</v>
       </c>
-      <c r="J255" t="str">
-        <v/>
+      <c r="J255">
+        <v>7.085</v>
       </c>
       <c r="K255" t="str">
         <v/>
       </c>
       <c r="L255">
-        <v>75830</v>
+        <v>458423</v>
       </c>
       <c r="M255" t="str">
-        <v>tt1769307</v>
+        <v>tt6911608</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Marmaduke - pies na fali</v>
+        <v>Maraton tańca</v>
       </c>
       <c r="B256" t="str">
-        <v>Marmaduke</v>
+        <v>Dance Marathon</v>
       </c>
       <c r="C256">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D256" t="str">
-        <v>Tom Dey</v>
+        <v>Magdalena Łazarkiewicz</v>
       </c>
       <c r="E256" t="str">
-        <v>Vince Di Meglio, Tim Rasmussen</v>
+        <v>Maciej Kowalewski, Magdalena Łazarkiewicz</v>
       </c>
       <c r="F256" t="str">
-        <v>Familijny, Komedia</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G256">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="H256" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I256" t="str">
         <v>DVD</v>
       </c>
-      <c r="J256">
-        <v>5.215</v>
+      <c r="J256" t="str">
+        <v/>
       </c>
       <c r="K256" t="str">
         <v/>
       </c>
       <c r="L256">
-        <v>38579</v>
+        <v>75830</v>
       </c>
       <c r="M256" t="str">
-        <v>tt1392197</v>
+        <v>tt1769307</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Martwe zło 2</v>
+        <v>Marmaduke - pies na fali</v>
       </c>
       <c r="B257" t="str">
-        <v>Evil Dead II</v>
+        <v>Marmaduke</v>
       </c>
       <c r="C257">
-        <v>1987</v>
+        <v>2010</v>
       </c>
       <c r="D257" t="str">
-        <v>Sam Raimi</v>
+        <v>Tom Dey</v>
       </c>
       <c r="E257" t="str">
-        <v>Scott Spiegel, Sam Raimi</v>
+        <v>Vince Di Meglio, Tim Rasmussen</v>
       </c>
       <c r="F257" t="str">
-        <v>Horror, Komedia, Fantasy</v>
+        <v>Familijny, Komedia</v>
       </c>
       <c r="G257">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="H257" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I257" t="str">
         <v>DVD</v>
       </c>
       <c r="J257">
-        <v>7.5</v>
+        <v>5.215</v>
       </c>
       <c r="K257" t="str">
         <v/>
       </c>
       <c r="L257">
-        <v>765</v>
+        <v>38579</v>
       </c>
       <c r="M257" t="str">
-        <v>tt0092991</v>
+        <v>tt1392197</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Maska Zorro</v>
+        <v>Martwe zło 2</v>
       </c>
       <c r="B258" t="str">
-        <v>The Mask of Zorro</v>
+        <v>Evil Dead II</v>
       </c>
       <c r="C258">
-        <v>1998</v>
+        <v>1987</v>
       </c>
       <c r="D258" t="str">
-        <v>Martin Campbell</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E258" t="str">
-        <v>John Eskow, Ted Elliott, Terry Rossio</v>
+        <v>Scott Spiegel, Sam Raimi</v>
       </c>
       <c r="F258" t="str">
-        <v>Akcja, Przygodowy</v>
+        <v>Horror, Komedia, Fantasy</v>
       </c>
       <c r="G258">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="H258" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I258" t="str">
         <v>DVD</v>
       </c>
       <c r="J258">
-        <v>6.575</v>
+        <v>7.5</v>
       </c>
       <c r="K258" t="str">
         <v/>
       </c>
       <c r="L258">
-        <v>9342</v>
+        <v>765</v>
       </c>
       <c r="M258" t="str">
-        <v>tt0120746</v>
+        <v>tt0092991</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Mickey 17</v>
+        <v>Maska Zorro</v>
       </c>
       <c r="B259" t="str">
-        <v/>
+        <v>The Mask of Zorro</v>
       </c>
       <c r="C259">
-        <v>2025</v>
+        <v>1998</v>
       </c>
       <c r="D259" t="str">
-        <v>봉준호</v>
+        <v>Martin Campbell</v>
       </c>
       <c r="E259" t="str">
-        <v>봉준호</v>
+        <v>John Eskow, Ted Elliott, Terry Rossio</v>
       </c>
       <c r="F259" t="str">
-        <v>Sci-Fi, Komedia, Przygodowy</v>
+        <v>Akcja, Przygodowy</v>
       </c>
       <c r="G259">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="H259" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I259" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J259">
-        <v>6.833</v>
+        <v>6.575</v>
       </c>
       <c r="K259" t="str">
         <v/>
       </c>
       <c r="L259">
-        <v>696506</v>
+        <v>9342</v>
       </c>
       <c r="M259" t="str">
-        <v>tt12299608</v>
+        <v>tt0120746</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Między światami</v>
+        <v>Mickey 17</v>
       </c>
       <c r="B260" t="str">
-        <v>Rabbit Hole</v>
+        <v/>
       </c>
       <c r="C260">
-        <v>2010</v>
+        <v>2025</v>
       </c>
       <c r="D260" t="str">
-        <v>John Cameron Mitchell</v>
+        <v>봉준호</v>
       </c>
       <c r="E260" t="str">
-        <v>David Lindsay-Abaire</v>
+        <v>봉준호</v>
       </c>
       <c r="F260" t="str">
-        <v>Dramat</v>
+        <v>Sci-Fi, Komedia, Przygodowy</v>
       </c>
       <c r="G260">
-        <v>91</v>
+        <v>139</v>
       </c>
       <c r="H260" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I260" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J260">
-        <v>6.658</v>
+        <v>6.833</v>
       </c>
       <c r="K260" t="str">
         <v/>
       </c>
       <c r="L260">
-        <v>27585</v>
+        <v>696506</v>
       </c>
       <c r="M260" t="str">
-        <v>tt0935075</v>
+        <v>tt12299608</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Mikołajek</v>
+        <v>Między światami</v>
       </c>
       <c r="B261" t="str">
-        <v>Little Nicholas</v>
+        <v>Rabbit Hole</v>
       </c>
       <c r="C261">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D261" t="str">
-        <v>Laurent Tirard</v>
+        <v>John Cameron Mitchell</v>
       </c>
       <c r="E261" t="str">
-        <v>Laurent Tirard, Grégoire Vigneron</v>
+        <v>David Lindsay-Abaire</v>
       </c>
       <c r="F261" t="str">
-        <v>Komedia, Familijny</v>
+        <v>Dramat</v>
       </c>
       <c r="G261">
         <v>91</v>
       </c>
       <c r="H261" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I261" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J261">
-        <v>6.064</v>
+        <v>6.658</v>
       </c>
       <c r="K261" t="str">
         <v/>
       </c>
       <c r="L261">
-        <v>31203</v>
+        <v>27585</v>
       </c>
       <c r="M261" t="str">
-        <v>tt1264904</v>
+        <v>tt0935075</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Milion Sposobów, jak Zginąć na Zachodzie</v>
+        <v>Mikołajek</v>
       </c>
       <c r="B262" t="str">
-        <v>A Million Ways to Die in the West</v>
+        <v>Little Nicholas</v>
       </c>
       <c r="C262">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D262" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Laurent Tirard</v>
       </c>
       <c r="E262" t="str">
-        <v>Alec Sulkin, Seth MacFarlane, Wellesley Wild</v>
+        <v>Laurent Tirard, Grégoire Vigneron</v>
       </c>
       <c r="F262" t="str">
-        <v>Komedia, Western</v>
+        <v>Komedia, Familijny</v>
       </c>
       <c r="G262">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="H262" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I262" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J262">
-        <v>6.054</v>
+        <v>6.064</v>
       </c>
       <c r="K262" t="str">
         <v/>
       </c>
       <c r="L262">
-        <v>188161</v>
+        <v>31203</v>
       </c>
       <c r="M262" t="str">
-        <v>tt2557490</v>
+        <v>tt1264904</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Miłość i śmierć w Wenecji</v>
+        <v>Milion Sposobów, jak Zginąć na Zachodzie</v>
       </c>
       <c r="B263" t="str">
-        <v>The Wings of the Dove</v>
+        <v>A Million Ways to Die in the West</v>
       </c>
       <c r="C263">
-        <v>1997</v>
+        <v>2014</v>
       </c>
       <c r="D263" t="str">
-        <v>Iain Softley</v>
+        <v>Seth MacFarlane</v>
       </c>
       <c r="E263" t="str">
-        <v>Hossein Amini</v>
+        <v>Alec Sulkin, Seth MacFarlane, Wellesley Wild</v>
       </c>
       <c r="F263" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia, Western</v>
       </c>
       <c r="G263">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="H263" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I263" t="str">
         <v>DVD</v>
       </c>
       <c r="J263">
-        <v>6.6</v>
+        <v>6.054</v>
       </c>
       <c r="K263" t="str">
         <v/>
       </c>
       <c r="L263">
-        <v>45609</v>
+        <v>188161</v>
       </c>
       <c r="M263" t="str">
-        <v>tt0120520</v>
+        <v>tt2557490</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Moja miłość</v>
+        <v>Miłość i śmierć w Wenecji</v>
       </c>
       <c r="B264" t="str">
-        <v>My King</v>
+        <v>The Wings of the Dove</v>
       </c>
       <c r="C264">
-        <v>2015</v>
+        <v>1997</v>
       </c>
       <c r="D264" t="str">
-        <v>Maïwenn</v>
+        <v>Iain Softley</v>
       </c>
       <c r="E264" t="str">
-        <v>Étienne Comar, Maïwenn</v>
+        <v>Hossein Amini</v>
       </c>
       <c r="F264" t="str">
         <v>Dramat, Romans</v>
       </c>
       <c r="G264">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="H264" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I264" t="str">
         <v>DVD</v>
       </c>
       <c r="J264">
-        <v>7.142</v>
+        <v>6.6</v>
       </c>
       <c r="K264" t="str">
         <v/>
       </c>
       <c r="L264">
-        <v>329805</v>
+        <v>45609</v>
       </c>
       <c r="M264" t="str">
-        <v>tt3478962</v>
+        <v>tt0120520</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Monster</v>
+        <v>Moja miłość</v>
       </c>
       <c r="B265" t="str">
-        <v/>
+        <v>My King</v>
       </c>
       <c r="C265">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="D265" t="str">
-        <v>Patty Jenkins</v>
+        <v>Maïwenn</v>
       </c>
       <c r="E265" t="str">
-        <v>Patty Jenkins</v>
+        <v>Étienne Comar, Maïwenn</v>
       </c>
       <c r="F265" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G265">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="H265" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I265" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J265">
-        <v>7.211</v>
+        <v>7.142</v>
       </c>
       <c r="K265" t="str">
         <v/>
       </c>
       <c r="L265">
-        <v>504</v>
+        <v>329805</v>
       </c>
       <c r="M265" t="str">
-        <v>tt0340855</v>
+        <v>tt3478962</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Most do Terabithii</v>
+        <v>Monster</v>
       </c>
       <c r="B266" t="str">
-        <v>Bridge to Terabithia</v>
+        <v/>
       </c>
       <c r="C266">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="D266" t="str">
-        <v>Gábor Csupó</v>
+        <v>Patty Jenkins</v>
       </c>
       <c r="E266" t="str">
-        <v>Jeff Stockwell</v>
+        <v>Patty Jenkins</v>
       </c>
       <c r="F266" t="str">
-        <v>Przygodowy, Dramat, Familijny</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G266">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="H266" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I266" t="str">
         <v/>
       </c>
       <c r="J266">
-        <v>7.304</v>
+        <v>7.211</v>
       </c>
       <c r="K266" t="str">
         <v/>
       </c>
       <c r="L266">
-        <v>1265</v>
+        <v>504</v>
       </c>
       <c r="M266" t="str">
-        <v>tt0398808</v>
+        <v>tt0340855</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Mother!</v>
+        <v>Most do Terabithii</v>
       </c>
       <c r="B267" t="str">
-        <v>mother!</v>
+        <v>Bridge to Terabithia</v>
       </c>
       <c r="C267">
-        <v>2017</v>
+        <v>2007</v>
       </c>
       <c r="D267" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Gábor Csupó</v>
       </c>
       <c r="E267" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Jeff Stockwell</v>
       </c>
       <c r="F267" t="str">
-        <v>Dramat, Horror</v>
+        <v>Przygodowy, Dramat, Familijny</v>
       </c>
       <c r="G267">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="H267" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I267" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J267">
-        <v>6.964</v>
+        <v>7.304</v>
       </c>
       <c r="K267" t="str">
         <v/>
       </c>
       <c r="L267">
-        <v>381283</v>
+        <v>1265</v>
       </c>
       <c r="M267" t="str">
-        <v>tt5109784</v>
+        <v>tt0398808</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Motylek</v>
+        <v>Mother!</v>
       </c>
       <c r="B268" t="str">
-        <v>Papillon</v>
+        <v>mother!</v>
       </c>
       <c r="C268">
-        <v>1973</v>
+        <v>2017</v>
       </c>
       <c r="D268" t="str">
-        <v>Franklin J. Schaffner</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E268" t="str">
-        <v>Dalton Trumbo, Lorenzo Semple Jr.</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="F268" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Dramat, Horror</v>
       </c>
       <c r="G268">
-        <v>151</v>
+        <v>121</v>
       </c>
       <c r="H268" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I268" t="str">
         <v>DVD</v>
       </c>
       <c r="J268">
-        <v>7.824</v>
+        <v>6.964</v>
       </c>
       <c r="K268" t="str">
         <v/>
       </c>
       <c r="L268">
-        <v>5924</v>
+        <v>381283</v>
       </c>
       <c r="M268" t="str">
-        <v>tt0070511</v>
+        <v>tt5109784</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Mój brat niedźwiedź</v>
+        <v>Motylek</v>
       </c>
       <c r="B269" t="str">
-        <v>Brother Bear</v>
+        <v>Papillon</v>
       </c>
       <c r="C269">
-        <v>2003</v>
+        <v>1973</v>
       </c>
       <c r="D269" t="str">
-        <v>Aaron Blaise, Robert Walker</v>
+        <v>Franklin J. Schaffner</v>
       </c>
       <c r="E269" t="str">
-        <v>Tab Murphy, Lorne Cameron, Nathan Greno</v>
+        <v>Dalton Trumbo, Lorenzo Semple Jr.</v>
       </c>
       <c r="F269" t="str">
-        <v>Przygodowy, Animacja, Familijny</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G269">
-        <v>85</v>
+        <v>151</v>
       </c>
       <c r="H269" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I269" t="str">
         <v>DVD</v>
       </c>
       <c r="J269">
-        <v>7.27</v>
+        <v>7.824</v>
       </c>
       <c r="K269" t="str">
         <v/>
       </c>
       <c r="L269">
-        <v>10009</v>
+        <v>5924</v>
       </c>
       <c r="M269" t="str">
-        <v>tt0328880</v>
+        <v>tt0070511</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Mój tydzień z Marilyn</v>
+        <v>Mój brat niedźwiedź</v>
       </c>
       <c r="B270" t="str">
-        <v>My Week with Marilyn</v>
+        <v>Brother Bear</v>
       </c>
       <c r="C270">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="D270" t="str">
-        <v>Simon Curtis</v>
+        <v>Aaron Blaise, Robert Walker</v>
       </c>
       <c r="E270" t="str">
-        <v>Adrian Hodges</v>
+        <v>Tab Murphy, Lorne Cameron, Nathan Greno</v>
       </c>
       <c r="F270" t="str">
-        <v>Dramat, Romans</v>
+        <v>Przygodowy, Animacja, Familijny</v>
       </c>
       <c r="G270">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="H270" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I270" t="str">
         <v>DVD</v>
       </c>
       <c r="J270">
-        <v>6.677</v>
+        <v>7.27</v>
       </c>
       <c r="K270" t="str">
         <v/>
       </c>
       <c r="L270">
-        <v>75900</v>
+        <v>10009</v>
       </c>
       <c r="M270" t="str">
-        <v>tt1655420</v>
+        <v>tt0328880</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Mulan</v>
+        <v>Mój tydzień z Marilyn</v>
       </c>
       <c r="B271" t="str">
-        <v/>
+        <v>My Week with Marilyn</v>
       </c>
       <c r="C271">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="D271" t="str">
-        <v>Tony Bancroft, Barry Cook</v>
+        <v>Simon Curtis</v>
       </c>
       <c r="E271" t="str">
-        <v>Eugenia Bostwick-Singer, Raymond Singer, Rita Hsiao</v>
+        <v>Adrian Hodges</v>
       </c>
       <c r="F271" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G271">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="H271" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I271" t="str">
         <v>DVD</v>
       </c>
       <c r="J271">
-        <v>7.902</v>
+        <v>6.677</v>
       </c>
       <c r="K271" t="str">
         <v/>
       </c>
       <c r="L271">
-        <v>10674</v>
+        <v>75900</v>
       </c>
       <c r="M271" t="str">
-        <v>tt0120762</v>
+        <v>tt1655420</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Mustang z Dzikiej Doliny</v>
+        <v>Mulan</v>
       </c>
       <c r="B272" t="str">
-        <v>Spirit: Stallion of the Cimarron</v>
+        <v/>
       </c>
       <c r="C272">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="D272" t="str">
-        <v>Kelly Asbury, Lorna Cook</v>
+        <v>Tony Bancroft, Barry Cook</v>
       </c>
       <c r="E272" t="str">
-        <v>John Fusco, Michael Lucker</v>
+        <v>Eugenia Bostwick-Singer, Raymond Singer, Rita Hsiao</v>
       </c>
       <c r="F272" t="str">
-        <v>Animacja, Przygodowy, Familijny, Dramat, Western</v>
+        <v>Animacja, Familijny, Przygodowy</v>
       </c>
       <c r="G272">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H272" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I272" t="str">
         <v>DVD</v>
       </c>
       <c r="J272">
-        <v>7.7</v>
+        <v>7.902</v>
       </c>
       <c r="K272" t="str">
         <v/>
       </c>
       <c r="L272">
-        <v>9023</v>
+        <v>10674</v>
       </c>
       <c r="M272" t="str">
-        <v>tt0166813</v>
+        <v>tt0120762</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Na noże</v>
+        <v>Mustang z Dzikiej Doliny</v>
       </c>
       <c r="B273" t="str">
-        <v>Knives Out</v>
+        <v>Spirit: Stallion of the Cimarron</v>
       </c>
       <c r="C273">
-        <v>2019</v>
+        <v>2002</v>
       </c>
       <c r="D273" t="str">
-        <v>Rian Johnson</v>
+        <v>Kelly Asbury, Lorna Cook</v>
       </c>
       <c r="E273" t="str">
-        <v>Rian Johnson</v>
+        <v>John Fusco, Michael Lucker</v>
       </c>
       <c r="F273" t="str">
-        <v>Komedia, Kryminał, Tajemnica</v>
+        <v>Animacja, Przygodowy, Familijny, Dramat, Western</v>
       </c>
       <c r="G273">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="H273" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I273" t="str">
         <v>DVD</v>
       </c>
       <c r="J273">
-        <v>7.845</v>
+        <v>7.7</v>
       </c>
       <c r="K273" t="str">
         <v/>
       </c>
       <c r="L273">
-        <v>546554</v>
+        <v>9023</v>
       </c>
       <c r="M273" t="str">
-        <v>tt8946378</v>
+        <v>tt0166813</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Na pewno, być może</v>
+        <v>Na noże</v>
       </c>
       <c r="B274" t="str">
-        <v>Definitely, Maybe</v>
+        <v>Knives Out</v>
       </c>
       <c r="C274">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="D274" t="str">
-        <v>Adam Brooks</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="E274" t="str">
-        <v>Adam Brooks</v>
+        <v>Rian Johnson</v>
       </c>
       <c r="F274" t="str">
-        <v>Komedia, Romans</v>
+        <v>Komedia, Kryminał, Tajemnica</v>
       </c>
       <c r="G274">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="H274" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I274" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J274">
-        <v>6.9</v>
+        <v>7.845</v>
       </c>
       <c r="K274" t="str">
         <v/>
       </c>
       <c r="L274">
-        <v>8390</v>
+        <v>546554</v>
       </c>
       <c r="M274" t="str">
-        <v>tt0832266</v>
+        <v>tt8946378</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Na pokuszenie</v>
+        <v>Na pewno, być może</v>
       </c>
       <c r="B275" t="str">
-        <v>The Beguiled</v>
+        <v>Definitely, Maybe</v>
       </c>
       <c r="C275">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="D275" t="str">
-        <v>Sofia Coppola</v>
+        <v>Adam Brooks</v>
       </c>
       <c r="E275" t="str">
-        <v>Sofia Coppola</v>
+        <v>Adam Brooks</v>
       </c>
       <c r="F275" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G275">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="H275" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I275" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J275">
-        <v>5.92</v>
+        <v>6.9</v>
       </c>
       <c r="K275" t="str">
         <v/>
       </c>
       <c r="L275">
-        <v>399019</v>
+        <v>8390</v>
       </c>
       <c r="M275" t="str">
-        <v>tt5592248</v>
+        <v>tt0832266</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Nagi instynkt</v>
+        <v>Na pokuszenie</v>
       </c>
       <c r="B276" t="str">
-        <v>Basic Instinct</v>
+        <v>The Beguiled</v>
       </c>
       <c r="C276">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="D276" t="str">
-        <v>Paul Verhoeven</v>
+        <v>Sofia Coppola</v>
       </c>
       <c r="E276" t="str">
-        <v>Joe Eszterhas</v>
+        <v>Sofia Coppola</v>
       </c>
       <c r="F276" t="str">
-        <v>Thriller, Tajemnica</v>
+        <v>Dramat</v>
       </c>
       <c r="G276">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="H276" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I276" t="str">
         <v>DVD</v>
       </c>
       <c r="J276">
-        <v>6.928</v>
+        <v>5.92</v>
       </c>
       <c r="K276" t="str">
         <v/>
       </c>
       <c r="L276">
-        <v>402</v>
+        <v>399019</v>
       </c>
       <c r="M276" t="str">
-        <v>tt0103772</v>
+        <v>tt5592248</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Najlepszy</v>
+        <v>Nagi instynkt</v>
       </c>
       <c r="B277" t="str">
-        <v>Breaking the Limits</v>
+        <v>Basic Instinct</v>
       </c>
       <c r="C277">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="D277" t="str">
-        <v>Łukasz Palkowski</v>
+        <v>Paul Verhoeven</v>
       </c>
       <c r="E277" t="str">
-        <v>Agatha Dominik, Maciej Karpiński</v>
+        <v>Joe Eszterhas</v>
       </c>
       <c r="F277" t="str">
-        <v>Dramat, Historyczny</v>
+        <v>Thriller, Tajemnica</v>
       </c>
       <c r="G277">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="H277" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I277" t="str">
         <v>DVD</v>
       </c>
       <c r="J277">
-        <v>7.579</v>
+        <v>6.928</v>
       </c>
       <c r="K277" t="str">
         <v/>
       </c>
       <c r="L277">
-        <v>470360</v>
+        <v>402</v>
       </c>
       <c r="M277" t="str">
-        <v>tt6737766</v>
+        <v>tt0103772</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Najpierw Strzelaj, Potem Zwiedzaj</v>
+        <v>Najlepszy</v>
       </c>
       <c r="B278" t="str">
-        <v>In Bruges</v>
+        <v>Breaking the Limits</v>
       </c>
       <c r="C278">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D278" t="str">
-        <v>Martin McDonagh</v>
+        <v>Łukasz Palkowski</v>
       </c>
       <c r="E278" t="str">
-        <v>Martin McDonagh</v>
+        <v>Agatha Dominik, Maciej Karpiński</v>
       </c>
       <c r="F278" t="str">
-        <v>Komedia, Dramat, Kryminał</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G278">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H278" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I278" t="str">
         <v>DVD</v>
       </c>
       <c r="J278">
-        <v>7.496</v>
+        <v>7.579</v>
       </c>
       <c r="K278" t="str">
         <v/>
       </c>
       <c r="L278">
-        <v>8321</v>
+        <v>470360</v>
       </c>
       <c r="M278" t="str">
-        <v>tt0780536</v>
+        <v>tt6737766</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Narodziny gwiazdy</v>
+        <v>Najpierw Strzelaj, Potem Zwiedzaj</v>
       </c>
       <c r="B279" t="str">
-        <v>A Star Is Born</v>
+        <v>In Bruges</v>
       </c>
       <c r="C279">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D279" t="str">
-        <v>Bradley Cooper</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="E279" t="str">
-        <v>Bradley Cooper, Will Fetters, Eric Roth</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="F279" t="str">
-        <v>Muzyczny, Dramat, Romans</v>
+        <v>Komedia, Dramat, Kryminał</v>
       </c>
       <c r="G279">
-        <v>135</v>
+        <v>108</v>
       </c>
       <c r="H279" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I279" t="str">
         <v>DVD</v>
       </c>
       <c r="J279">
-        <v>7.495</v>
+        <v>7.496</v>
       </c>
       <c r="K279" t="str">
         <v/>
       </c>
       <c r="L279">
-        <v>332562</v>
+        <v>8321</v>
       </c>
       <c r="M279" t="str">
-        <v>tt1517451</v>
+        <v>tt0780536</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Narzeczony mimo woli</v>
+        <v>Narodziny gwiazdy</v>
       </c>
       <c r="B280" t="str">
-        <v>The Proposal</v>
+        <v>A Star Is Born</v>
       </c>
       <c r="C280">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="D280" t="str">
-        <v>Anne Fletcher</v>
+        <v>Bradley Cooper</v>
       </c>
       <c r="E280" t="str">
-        <v>Peter Chiarelli</v>
+        <v>Bradley Cooper, Will Fetters, Eric Roth</v>
       </c>
       <c r="F280" t="str">
-        <v>Komedia, Romans, Dramat</v>
+        <v>Muzyczny, Dramat, Romans</v>
       </c>
       <c r="G280">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="H280" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I280" t="str">
         <v>DVD</v>
       </c>
       <c r="J280">
-        <v>7.152</v>
+        <v>7.495</v>
       </c>
       <c r="K280" t="str">
         <v/>
       </c>
       <c r="L280">
-        <v>18240</v>
+        <v>332562</v>
       </c>
       <c r="M280" t="str">
-        <v>tt1041829</v>
+        <v>tt1517451</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Nasza klasa</v>
+        <v>Narzeczony mimo woli</v>
       </c>
       <c r="B281" t="str">
-        <v>The Class</v>
+        <v>The Proposal</v>
       </c>
       <c r="C281">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D281" t="str">
-        <v>Ilmar Raag</v>
+        <v>Anne Fletcher</v>
       </c>
       <c r="E281" t="str">
-        <v>Ilmar Raag</v>
+        <v>Peter Chiarelli</v>
       </c>
       <c r="F281" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G281">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="H281" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I281" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J281">
-        <v>7.4</v>
+        <v>7.152</v>
       </c>
       <c r="K281" t="str">
         <v/>
       </c>
       <c r="L281">
-        <v>28205</v>
+        <v>18240</v>
       </c>
       <c r="M281" t="str">
-        <v>tt0988108</v>
+        <v>tt1041829</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Nie opuszczaj mnie</v>
+        <v>Nasza klasa</v>
       </c>
       <c r="B282" t="str">
-        <v>Never Let Me Go</v>
+        <v>The Class</v>
       </c>
       <c r="C282">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D282" t="str">
-        <v>Mark Romanek</v>
+        <v>Ilmar Raag</v>
       </c>
       <c r="E282" t="str">
-        <v>Alex Garland</v>
+        <v>Ilmar Raag</v>
       </c>
       <c r="F282" t="str">
-        <v>Dramat, Romans, Sci-Fi</v>
+        <v>Dramat</v>
       </c>
       <c r="G282">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="H282" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I282" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J282">
-        <v>6.848</v>
+        <v>7.4</v>
       </c>
       <c r="K282" t="str">
         <v/>
       </c>
       <c r="L282">
-        <v>42188</v>
+        <v>28205</v>
       </c>
       <c r="M282" t="str">
-        <v>tt1334260</v>
+        <v>tt0988108</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Niebiańska plaża</v>
+        <v>Nie opuszczaj mnie</v>
       </c>
       <c r="B283" t="str">
-        <v>The Beach</v>
+        <v>Never Let Me Go</v>
       </c>
       <c r="C283">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="D283" t="str">
-        <v>Danny Boyle</v>
+        <v>Mark Romanek</v>
       </c>
       <c r="E283" t="str">
-        <v>John Hodge</v>
+        <v>Alex Garland</v>
       </c>
       <c r="F283" t="str">
-        <v>Dramat, Przygodowy, Romans, Thriller</v>
+        <v>Dramat, Romans, Sci-Fi</v>
       </c>
       <c r="G283">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="H283" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I283" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J283">
-        <v>6.486</v>
+        <v>6.848</v>
       </c>
       <c r="K283" t="str">
         <v/>
       </c>
       <c r="L283">
-        <v>1907</v>
+        <v>42188</v>
       </c>
       <c r="M283" t="str">
-        <v>tt0163978</v>
+        <v>tt1334260</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Niedźwiadek</v>
+        <v>Niebiańska plaża</v>
       </c>
       <c r="B284" t="str">
-        <v>The Bear</v>
+        <v>The Beach</v>
       </c>
       <c r="C284">
-        <v>1988</v>
+        <v>2000</v>
       </c>
       <c r="D284" t="str">
-        <v>Jean-Jacques Annaud</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E284" t="str">
-        <v>Gérard Brach</v>
+        <v>John Hodge</v>
       </c>
       <c r="F284" t="str">
-        <v>Przygodowy, Dramat, Familijny</v>
+        <v>Dramat, Przygodowy, Romans, Thriller</v>
       </c>
       <c r="G284">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="H284" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I284" t="str">
         <v>DVD</v>
       </c>
       <c r="J284">
-        <v>7.096</v>
+        <v>6.486</v>
       </c>
       <c r="K284" t="str">
         <v/>
       </c>
       <c r="L284">
-        <v>2383</v>
+        <v>1907</v>
       </c>
       <c r="M284" t="str">
-        <v>tt0095800</v>
+        <v>tt0163978</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Niedźwiedzica</v>
+        <v>Niedźwiadek</v>
       </c>
       <c r="B285" t="str">
-        <v>Ms. Bear</v>
+        <v>The Bear</v>
       </c>
       <c r="C285">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="D285" t="str">
-        <v>Paul Ziller</v>
+        <v>Jean-Jacques Annaud</v>
       </c>
       <c r="E285" t="str">
-        <v>Paul Ziller, Antony Anderson, Bob Jason</v>
+        <v>Gérard Brach</v>
       </c>
       <c r="F285" t="str">
-        <v>Przygodowy, Familijny</v>
+        <v>Przygodowy, Dramat, Familijny</v>
       </c>
       <c r="G285">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H285" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I285" t="str">
         <v>DVD</v>
       </c>
-      <c r="J285" t="str">
-        <v/>
+      <c r="J285">
+        <v>7.096</v>
       </c>
       <c r="K285" t="str">
         <v/>
       </c>
       <c r="L285">
-        <v>288181</v>
+        <v>2383</v>
       </c>
       <c r="M285" t="str">
-        <v>tt0119724</v>
+        <v>tt0095800</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Niemiłość</v>
+        <v>Niedźwiedzica</v>
       </c>
       <c r="B286" t="str">
-        <v>Loveless</v>
+        <v>Ms. Bear</v>
       </c>
       <c r="C286">
-        <v>2017</v>
+        <v>1997</v>
       </c>
       <c r="D286" t="str">
-        <v>Андрей Звягинцев</v>
+        <v>Paul Ziller</v>
       </c>
       <c r="E286" t="str">
-        <v>Oleg Negin, Андрей Звягинцев</v>
+        <v>Paul Ziller, Antony Anderson, Bob Jason</v>
       </c>
       <c r="F286" t="str">
-        <v>Dramat</v>
+        <v>Przygodowy, Familijny</v>
       </c>
       <c r="G286">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="H286" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I286" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v>7.307</v>
+        <v>DVD</v>
+      </c>
+      <c r="J286" t="str">
+        <v/>
       </c>
       <c r="K286" t="str">
         <v/>
       </c>
       <c r="L286">
-        <v>429174</v>
+        <v>288181</v>
       </c>
       <c r="M286" t="str">
-        <v>tt6304162</v>
+        <v>tt0119724</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Niemożliwe</v>
+        <v>Niemiłość</v>
       </c>
       <c r="B287" t="str">
-        <v>The Impossible</v>
+        <v>Loveless</v>
       </c>
       <c r="C287">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="D287" t="str">
-        <v>J. A. Bayona</v>
+        <v>Андрей Звягинцев</v>
       </c>
       <c r="E287" t="str">
-        <v>María Belón, Sergio G. Sánchez</v>
+        <v>Oleg Negin, Андрей Звягинцев</v>
       </c>
       <c r="F287" t="str">
-        <v>Dramat, Thriller, Historyczny</v>
+        <v>Dramat</v>
       </c>
       <c r="G287">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="H287" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I287" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J287">
-        <v>7.367</v>
+        <v>7.307</v>
       </c>
       <c r="K287" t="str">
         <v/>
       </c>
       <c r="L287">
-        <v>80278</v>
+        <v>429174</v>
       </c>
       <c r="M287" t="str">
-        <v>tt1649419</v>
+        <v>tt6304162</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Nienasyceni</v>
+        <v>Niemożliwe</v>
       </c>
       <c r="B288" t="str">
-        <v>A Bigger Splash</v>
+        <v>The Impossible</v>
       </c>
       <c r="C288">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D288" t="str">
-        <v>Luca Guadagnino</v>
+        <v>J. A. Bayona</v>
       </c>
       <c r="E288" t="str">
-        <v>David Kajganich</v>
+        <v>María Belón, Sergio G. Sánchez</v>
       </c>
       <c r="F288" t="str">
-        <v>Dramat, Thriller, Romans</v>
+        <v>Dramat, Thriller, Historyczny</v>
       </c>
       <c r="G288">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="H288" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I288" t="str">
         <v>DVD</v>
       </c>
       <c r="J288">
-        <v>6.154</v>
+        <v>7.367</v>
       </c>
       <c r="K288" t="str">
         <v/>
       </c>
       <c r="L288">
-        <v>324807</v>
+        <v>80278</v>
       </c>
       <c r="M288" t="str">
-        <v>tt2056771</v>
+        <v>tt1649419</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Niewidzialny człowiek</v>
+        <v>Nienasyceni</v>
       </c>
       <c r="B289" t="str">
-        <v>The Invisible Man</v>
+        <v>A Bigger Splash</v>
       </c>
       <c r="C289">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="D289" t="str">
-        <v>Leigh Whannell</v>
+        <v>Luca Guadagnino</v>
       </c>
       <c r="E289" t="str">
-        <v>Leigh Whannell, Leigh Whannell</v>
+        <v>David Kajganich</v>
       </c>
       <c r="F289" t="str">
-        <v>Thriller, Sci-Fi, Horror</v>
+        <v>Dramat, Thriller, Romans</v>
       </c>
       <c r="G289">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H289" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I289" t="str">
         <v>DVD</v>
       </c>
       <c r="J289">
-        <v>7.101</v>
+        <v>6.154</v>
       </c>
       <c r="K289" t="str">
         <v/>
       </c>
       <c r="L289">
-        <v>570670</v>
+        <v>324807</v>
       </c>
       <c r="M289" t="str">
-        <v>tt1051906</v>
+        <v>tt2056771</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Niewierna</v>
+        <v>Niewidzialny człowiek</v>
       </c>
       <c r="B290" t="str">
-        <v>Unfaithful</v>
+        <v>The Invisible Man</v>
       </c>
       <c r="C290">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="D290" t="str">
-        <v>Adrian Lyne</v>
+        <v>Leigh Whannell</v>
       </c>
       <c r="E290" t="str">
-        <v>Alvin Sargent, William Broyles Jr.</v>
+        <v>Leigh Whannell, Leigh Whannell</v>
       </c>
       <c r="F290" t="str">
-        <v>Thriller, Dramat, Romans</v>
+        <v>Thriller, Sci-Fi, Horror</v>
       </c>
       <c r="G290">
         <v>124</v>
       </c>
       <c r="H290" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I290" t="str">
         <v>DVD</v>
       </c>
       <c r="J290">
-        <v>6.681</v>
+        <v>7.101</v>
       </c>
       <c r="K290" t="str">
         <v/>
       </c>
       <c r="L290">
-        <v>2251</v>
+        <v>570670</v>
       </c>
       <c r="M290" t="str">
-        <v>tt0250797</v>
+        <v>tt1051906</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Nieznajoma</v>
+        <v>Niewierna</v>
       </c>
       <c r="B291" t="str">
-        <v>The Unknown Woman</v>
+        <v>Unfaithful</v>
       </c>
       <c r="C291">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D291" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>Adrian Lyne</v>
       </c>
       <c r="E291" t="str">
-        <v>Giuseppe Tornatore</v>
+        <v>Alvin Sargent, William Broyles Jr.</v>
       </c>
       <c r="F291" t="str">
-        <v>Thriller, Dramat, Tajemnica</v>
+        <v>Thriller, Dramat, Romans</v>
       </c>
       <c r="G291">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="H291" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I291" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J291">
-        <v>7.18</v>
+        <v>6.681</v>
       </c>
       <c r="K291" t="str">
         <v/>
       </c>
       <c r="L291">
-        <v>10886</v>
+        <v>2251</v>
       </c>
       <c r="M291" t="str">
-        <v>tt0494271</v>
+        <v>tt0250797</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Nieznajomi</v>
+        <v>Nieznajoma</v>
       </c>
       <c r="B292" t="str">
-        <v>The Strangers</v>
+        <v>The Unknown Woman</v>
       </c>
       <c r="C292">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D292" t="str">
-        <v>Bryan Bertino</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="E292" t="str">
-        <v>Bryan Bertino</v>
+        <v>Giuseppe Tornatore</v>
       </c>
       <c r="F292" t="str">
-        <v>Horror, Thriller</v>
+        <v>Thriller, Dramat, Tajemnica</v>
       </c>
       <c r="G292">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="H292" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I292" t="str">
         <v/>
       </c>
       <c r="J292">
-        <v>6.124</v>
+        <v>7.18</v>
       </c>
       <c r="K292" t="str">
         <v/>
       </c>
       <c r="L292">
-        <v>10665</v>
+        <v>10886</v>
       </c>
       <c r="M292" t="str">
-        <v>tt0482606</v>
+        <v>tt0494271</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Nigdy nie mów nigdy</v>
+        <v>Nieznajomi</v>
       </c>
       <c r="B293" t="str">
-        <v>Never Say Never</v>
+        <v>The Strangers</v>
       </c>
       <c r="C293">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D293" t="str">
-        <v>Wojciech Pacyna</v>
+        <v>Bryan Bertino</v>
       </c>
       <c r="E293" t="str">
-        <v>Paweł Mossakowski, Iwona Siemieniuk</v>
+        <v>Bryan Bertino</v>
       </c>
       <c r="F293" t="str">
-        <v>Komedia, Romans</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G293">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="H293" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I293" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J293">
-        <v>5.6</v>
+        <v>6.124</v>
       </c>
       <c r="K293" t="str">
         <v/>
       </c>
       <c r="L293">
-        <v>36397</v>
+        <v>10665</v>
       </c>
       <c r="M293" t="str">
-        <v>tt1529311</v>
+        <v>tt0482606</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Noc Oczyszczenia</v>
+        <v>Nigdy nie mów nigdy</v>
       </c>
       <c r="B294" t="str">
-        <v>The Purge</v>
+        <v>Never Say Never</v>
       </c>
       <c r="C294">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D294" t="str">
-        <v>James DeMonaco</v>
+        <v>Wojciech Pacyna</v>
       </c>
       <c r="E294" t="str">
-        <v>James DeMonaco</v>
+        <v>Paweł Mossakowski, Iwona Siemieniuk</v>
       </c>
       <c r="F294" t="str">
-        <v>Sci-Fi, Horror, Thriller</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G294">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="H294" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I294" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J294">
-        <v>6.252</v>
+        <v>5.6</v>
       </c>
       <c r="K294" t="str">
         <v/>
       </c>
       <c r="L294">
-        <v>158015</v>
+        <v>36397</v>
       </c>
       <c r="M294" t="str">
-        <v>tt2184339</v>
+        <v>tt1529311</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Noc Oczyszczenia: Anarchia</v>
+        <v>Noc Oczyszczenia</v>
       </c>
       <c r="B295" t="str">
-        <v>The Purge: Anarchy</v>
+        <v>The Purge</v>
       </c>
       <c r="C295">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D295" t="str">
         <v>James DeMonaco</v>
       </c>
       <c r="E295" t="str">
         <v>James DeMonaco</v>
       </c>
       <c r="F295" t="str">
-        <v>Horror, Thriller</v>
+        <v>Sci-Fi, Horror, Thriller</v>
       </c>
       <c r="G295">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="H295" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I295" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J295">
-        <v>6.628</v>
+        <v>6.252</v>
       </c>
       <c r="K295" t="str">
         <v/>
       </c>
       <c r="L295">
-        <v>238636</v>
+        <v>158015</v>
       </c>
       <c r="M295" t="str">
-        <v>tt2975578</v>
+        <v>tt2184339</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Noc Oczyszczenia: Czas Wyboru</v>
+        <v>Noc Oczyszczenia: Anarchia</v>
       </c>
       <c r="B296" t="str">
-        <v>The Purge: Election Year</v>
+        <v>The Purge: Anarchy</v>
       </c>
       <c r="C296">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D296" t="str">
         <v>James DeMonaco</v>
       </c>
       <c r="E296" t="str">
         <v>James DeMonaco</v>
       </c>
       <c r="F296" t="str">
-        <v>Akcja, Horror, Thriller</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G296">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H296" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I296" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J296">
-        <v>6.384</v>
+        <v>6.628</v>
       </c>
       <c r="K296" t="str">
         <v/>
       </c>
       <c r="L296">
-        <v>316727</v>
+        <v>238636</v>
       </c>
       <c r="M296" t="str">
-        <v>tt4094724</v>
+        <v>tt2975578</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Noe: Wybrany przez Boga</v>
+        <v>Noc Oczyszczenia: Czas Wyboru</v>
       </c>
       <c r="B297" t="str">
-        <v>Noah</v>
+        <v>The Purge: Election Year</v>
       </c>
       <c r="C297">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D297" t="str">
-        <v>Darren Aronofsky</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="E297" t="str">
-        <v>Ari Handel, Darren Aronofsky</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F297" t="str">
-        <v>Dramat, Przygodowy</v>
+        <v>Akcja, Horror, Thriller</v>
       </c>
       <c r="G297">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="H297" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I297" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J297">
-        <v>5.668</v>
+        <v>6.384</v>
       </c>
       <c r="K297" t="str">
         <v/>
       </c>
       <c r="L297">
-        <v>86834</v>
+        <v>316727</v>
       </c>
       <c r="M297" t="str">
-        <v>tt1959490</v>
+        <v>tt4094724</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Nostalgia Anioła</v>
+        <v>Noe: Wybrany przez Boga</v>
       </c>
       <c r="B298" t="str">
-        <v>The Lovely Bones</v>
+        <v>Noah</v>
       </c>
       <c r="C298">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D298" t="str">
-        <v>Peter Jackson</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E298" t="str">
-        <v>Fran Walsh, Philippa Boyens, Peter Jackson</v>
+        <v>Ari Handel, Darren Aronofsky</v>
       </c>
       <c r="F298" t="str">
-        <v>Fantasy, Dramat</v>
+        <v>Dramat, Przygodowy</v>
       </c>
       <c r="G298">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H298" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I298" t="str">
         <v>DVD</v>
       </c>
       <c r="J298">
-        <v>7.063</v>
+        <v>5.668</v>
       </c>
       <c r="K298" t="str">
         <v/>
       </c>
       <c r="L298">
-        <v>7980</v>
+        <v>86834</v>
       </c>
       <c r="M298" t="str">
-        <v>tt0380510</v>
+        <v>tt1959490</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Nowe szaty króla</v>
+        <v>Nostalgia Anioła</v>
       </c>
       <c r="B299" t="str">
-        <v>The Emperor&amp;#x27;s New Groove</v>
+        <v>The Lovely Bones</v>
       </c>
       <c r="C299">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="D299" t="str">
-        <v>Mark Dindal</v>
+        <v>Peter Jackson</v>
       </c>
       <c r="E299" t="str">
-        <v>David Reynolds, Mark Dindal, Chris Williams</v>
+        <v>Fran Walsh, Philippa Boyens, Peter Jackson</v>
       </c>
       <c r="F299" t="str">
-        <v>Przygodowy, Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Fantasy, Dramat</v>
       </c>
       <c r="G299">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="H299" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I299" t="str">
         <v>DVD</v>
       </c>
       <c r="J299">
-        <v>7.558</v>
+        <v>7.063</v>
       </c>
       <c r="K299" t="str">
         <v/>
       </c>
       <c r="L299">
-        <v>11688</v>
+        <v>7980</v>
       </c>
       <c r="M299" t="str">
-        <v>tt0120917</v>
+        <v>tt0380510</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Nowszy model</v>
+        <v>Nowe szaty króla</v>
       </c>
       <c r="B300" t="str">
-        <v>The Rebound</v>
+        <v>The Emperor&amp;#x27;s New Groove</v>
       </c>
       <c r="C300">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="D300" t="str">
-        <v>Bart Freundlich</v>
+        <v>Mark Dindal</v>
       </c>
       <c r="E300" t="str">
-        <v>Bart Freundlich</v>
+        <v>David Reynolds, Mark Dindal, Chris Williams</v>
       </c>
       <c r="F300" t="str">
-        <v>Romans, Komedia</v>
+        <v>Przygodowy, Animacja, Komedia, Familijny, Fantasy</v>
       </c>
       <c r="G300">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="H300" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I300" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J300">
-        <v>6.505</v>
+        <v>7.558</v>
       </c>
       <c r="K300" t="str">
         <v/>
       </c>
       <c r="L300">
-        <v>24122</v>
+        <v>11688</v>
       </c>
       <c r="M300" t="str">
-        <v>tt1205535</v>
+        <v>tt0120917</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Nowy początek</v>
+        <v>Nowszy model</v>
       </c>
       <c r="B301" t="str">
-        <v>Arrival</v>
+        <v>The Rebound</v>
       </c>
       <c r="C301">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="D301" t="str">
-        <v>Denis Villeneuve</v>
+        <v>Bart Freundlich</v>
       </c>
       <c r="E301" t="str">
-        <v>Eric Heisserer</v>
+        <v>Bart Freundlich</v>
       </c>
       <c r="F301" t="str">
-        <v>Dramat, Sci-Fi, Tajemnica</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G301">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="H301" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I301" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J301">
-        <v>7.623</v>
+        <v>6.505</v>
       </c>
       <c r="K301" t="str">
         <v/>
       </c>
       <c r="L301">
-        <v>329865</v>
+        <v>24122</v>
       </c>
       <c r="M301" t="str">
-        <v>tt2543164</v>
+        <v>tt1205535</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Numer 23</v>
+        <v>Nowy początek</v>
       </c>
       <c r="B302" t="str">
-        <v>The Number 23</v>
+        <v>Arrival</v>
       </c>
       <c r="C302">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="D302" t="str">
-        <v>Joel Schumacher</v>
+        <v>Denis Villeneuve</v>
       </c>
       <c r="E302" t="str">
-        <v>Fernley Phillips</v>
+        <v>Eric Heisserer</v>
       </c>
       <c r="F302" t="str">
-        <v>Thriller, Tajemnica, Kryminał</v>
+        <v>Dramat, Sci-Fi, Tajemnica</v>
       </c>
       <c r="G302">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H302" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I302" t="str">
         <v>DVD</v>
       </c>
       <c r="J302">
-        <v>6.417</v>
+        <v>7.623</v>
       </c>
       <c r="K302" t="str">
         <v/>
       </c>
       <c r="L302">
-        <v>3594</v>
+        <v>329865</v>
       </c>
       <c r="M302" t="str">
-        <v>tt0481369</v>
+        <v>tt2543164</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>O psie, który wrócił do domu</v>
+        <v>Numer 23</v>
       </c>
       <c r="B303" t="str">
-        <v>A Dog&amp;#x27;s Way Home</v>
+        <v>The Number 23</v>
       </c>
       <c r="C303">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="D303" t="str">
-        <v>Charles Martin Smith</v>
+        <v>Joel Schumacher</v>
       </c>
       <c r="E303" t="str">
-        <v>Cathryn Michon, W. Bruce Cameron</v>
+        <v>Fernley Phillips</v>
       </c>
       <c r="F303" t="str">
-        <v>Dramat, Przygodowy, Familijny</v>
+        <v>Thriller, Tajemnica, Kryminał</v>
       </c>
       <c r="G303">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H303" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I303" t="str">
         <v>DVD</v>
       </c>
       <c r="J303">
-        <v>7.378</v>
+        <v>6.417</v>
       </c>
       <c r="K303" t="str">
         <v/>
       </c>
       <c r="L303">
-        <v>508763</v>
+        <v>3594</v>
       </c>
       <c r="M303" t="str">
-        <v>tt7616798</v>
+        <v>tt0481369</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Obcy: 8 pasażer Nostromo</v>
+        <v>O psie, który wrócił do domu</v>
       </c>
       <c r="B304" t="str">
-        <v>Alien</v>
+        <v>A Dog&amp;#x27;s Way Home</v>
       </c>
       <c r="C304">
-        <v>1979</v>
+        <v>2019</v>
       </c>
       <c r="D304" t="str">
-        <v>Ridley Scott</v>
+        <v>Charles Martin Smith</v>
       </c>
       <c r="E304" t="str">
-        <v>Ronald Shusett, Dan O&amp;#x27;Bannon, Dan O&amp;#x27;Bannon</v>
+        <v>Cathryn Michon, W. Bruce Cameron</v>
       </c>
       <c r="F304" t="str">
-        <v>Horror, Sci-Fi</v>
+        <v>Dramat, Przygodowy, Familijny</v>
       </c>
       <c r="G304">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="H304" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I304" t="str">
         <v>DVD</v>
       </c>
       <c r="J304">
-        <v>8.167</v>
+        <v>7.378</v>
       </c>
       <c r="K304" t="str">
         <v/>
       </c>
       <c r="L304">
-        <v>348</v>
+        <v>508763</v>
       </c>
       <c r="M304" t="str">
-        <v>tt0078748</v>
+        <v>tt7616798</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Obdarowani</v>
+        <v>Obcy: 8 pasażer Nostromo</v>
       </c>
       <c r="B305" t="str">
-        <v>Gifted</v>
+        <v>Alien</v>
       </c>
       <c r="C305">
-        <v>2017</v>
+        <v>1979</v>
       </c>
       <c r="D305" t="str">
-        <v>Marc Webb</v>
+        <v>Ridley Scott</v>
       </c>
       <c r="E305" t="str">
-        <v>Tom Flynn</v>
+        <v>Ronald Shusett, Dan O&amp;#x27;Bannon, Dan O&amp;#x27;Bannon</v>
       </c>
       <c r="F305" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Horror, Sci-Fi</v>
       </c>
       <c r="G305">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="H305" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I305" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J305">
-        <v>7.997</v>
+        <v>8.167</v>
       </c>
       <c r="K305" t="str">
         <v/>
       </c>
       <c r="L305">
-        <v>400928</v>
+        <v>348</v>
       </c>
       <c r="M305" t="str">
-        <v>tt4481414</v>
+        <v>tt0078748</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Obecność</v>
+        <v>Obdarowani</v>
       </c>
       <c r="B306" t="str">
-        <v>The Conjuring</v>
+        <v>Gifted</v>
       </c>
       <c r="C306">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D306" t="str">
-        <v>James Wan</v>
+        <v>Marc Webb</v>
       </c>
       <c r="E306" t="str">
-        <v>Carey Hayes, Chad Hayes</v>
+        <v>Tom Flynn</v>
       </c>
       <c r="F306" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G306">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="H306" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I306" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J306">
-        <v>7.5</v>
+        <v>7.997</v>
       </c>
       <c r="K306" t="str">
         <v/>
       </c>
       <c r="L306">
-        <v>138843</v>
+        <v>400928</v>
       </c>
       <c r="M306" t="str">
-        <v>tt1457767</v>
+        <v>tt4481414</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Obłąkani</v>
+        <v>Obecność</v>
       </c>
       <c r="B307" t="str">
-        <v>Stonehearst Asylum</v>
+        <v>The Conjuring</v>
       </c>
       <c r="C307">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D307" t="str">
-        <v>Brad Anderson</v>
+        <v>James Wan</v>
       </c>
       <c r="E307" t="str">
-        <v>Joe Gangemi</v>
+        <v>Carey Hayes, Chad Hayes</v>
       </c>
       <c r="F307" t="str">
-        <v>Thriller, Tajemnica, Horror</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G307">
         <v>112</v>
       </c>
       <c r="H307" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I307" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J307">
-        <v>6.847</v>
+        <v>7.5</v>
       </c>
       <c r="K307" t="str">
         <v/>
       </c>
       <c r="L307">
-        <v>207933</v>
+        <v>138843</v>
       </c>
       <c r="M307" t="str">
-        <v>tt1772264</v>
+        <v>tt1457767</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Obsesja</v>
+        <v>Obłąkani</v>
       </c>
       <c r="B308" t="str">
-        <v>Obsessed</v>
+        <v>Stonehearst Asylum</v>
       </c>
       <c r="C308">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D308" t="str">
-        <v>Steve Shill</v>
+        <v>Brad Anderson</v>
       </c>
       <c r="E308" t="str">
-        <v>David Loughery</v>
+        <v>Joe Gangemi</v>
       </c>
       <c r="F308" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Thriller, Tajemnica, Horror</v>
       </c>
       <c r="G308">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H308" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I308" t="str">
         <v/>
       </c>
       <c r="J308">
-        <v>5.749</v>
+        <v>6.847</v>
       </c>
       <c r="K308" t="str">
         <v/>
       </c>
       <c r="L308">
-        <v>17335</v>
+        <v>207933</v>
       </c>
       <c r="M308" t="str">
-        <v>tt1198138</v>
+        <v>tt1772264</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Ocean&amp;#x27;s Eleven: Ryzykowna gra</v>
+        <v>Obsesja</v>
       </c>
       <c r="B309" t="str">
-        <v>Ocean&amp;#x27;s Eleven</v>
+        <v>Obsessed</v>
       </c>
       <c r="C309">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="D309" t="str">
-        <v>Steven Soderbergh</v>
+        <v>Steve Shill</v>
       </c>
       <c r="E309" t="str">
-        <v>Ted Griffin</v>
+        <v>David Loughery</v>
       </c>
       <c r="F309" t="str">
-        <v>Thriller, Kryminał</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G309">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="H309" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I309" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J309">
-        <v>7.452</v>
+        <v>5.749</v>
       </c>
       <c r="K309" t="str">
         <v/>
       </c>
       <c r="L309">
-        <v>161</v>
+        <v>17335</v>
       </c>
       <c r="M309" t="str">
-        <v>tt0240772</v>
+        <v>tt1198138</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Och, Karol 2</v>
+        <v>Ocean&amp;#x27;s Eleven: Ryzykowna gra</v>
       </c>
       <c r="B310" t="str">
-        <v/>
+        <v>Ocean&amp;#x27;s Eleven</v>
       </c>
       <c r="C310">
-        <v>2011</v>
+        <v>2001</v>
       </c>
       <c r="D310" t="str">
-        <v>Piotr Wereśniak</v>
+        <v>Steven Soderbergh</v>
       </c>
       <c r="E310" t="str">
-        <v>Ilona Łepkowska, Piotr Wereśniak</v>
+        <v>Ted Griffin</v>
       </c>
       <c r="F310" t="str">
-        <v>Komedia, Romans</v>
+        <v>Thriller, Kryminał</v>
       </c>
       <c r="G310">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="H310" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I310" t="str">
         <v>DVD</v>
       </c>
       <c r="J310">
-        <v>4.071</v>
+        <v>7.452</v>
       </c>
       <c r="K310" t="str">
         <v/>
       </c>
       <c r="L310">
-        <v>65696</v>
+        <v>161</v>
       </c>
       <c r="M310" t="str">
-        <v>tt1808360</v>
+        <v>tt0240772</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Oczy Julii</v>
+        <v>Och, Karol 2</v>
       </c>
       <c r="B311" t="str">
-        <v>Julia&amp;#x27;s Eyes</v>
+        <v/>
       </c>
       <c r="C311">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D311" t="str">
-        <v>Guillem Morales</v>
+        <v>Piotr Wereśniak</v>
       </c>
       <c r="E311" t="str">
-        <v>Oriol Paulo, Guillem Morales</v>
+        <v>Ilona Łepkowska, Piotr Wereśniak</v>
       </c>
       <c r="F311" t="str">
-        <v>Horror, Thriller</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G311">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="H311" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I311" t="str">
         <v>DVD</v>
       </c>
       <c r="J311">
-        <v>6.653</v>
+        <v>4.071</v>
       </c>
       <c r="K311" t="str">
         <v/>
       </c>
       <c r="L311">
-        <v>52274</v>
+        <v>65696</v>
       </c>
       <c r="M311" t="str">
-        <v>tt1512685</v>
+        <v>tt1808360</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Oczy szeroko zamknięte</v>
+        <v>Oczy Julii</v>
       </c>
       <c r="B312" t="str">
-        <v>Eyes Wide Shut</v>
+        <v>Julia&amp;#x27;s Eyes</v>
       </c>
       <c r="C312">
-        <v>1999</v>
+        <v>2010</v>
       </c>
       <c r="D312" t="str">
-        <v>Stanley Kubrick</v>
+        <v>Guillem Morales</v>
       </c>
       <c r="E312" t="str">
-        <v>Stanley Kubrick, Frederic Raphael</v>
+        <v>Oriol Paulo, Guillem Morales</v>
       </c>
       <c r="F312" t="str">
-        <v>Dramat, Thriller, Tajemnica</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G312">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="H312" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I312" t="str">
         <v>DVD</v>
       </c>
       <c r="J312">
-        <v>7.485</v>
+        <v>6.653</v>
       </c>
       <c r="K312" t="str">
         <v/>
       </c>
       <c r="L312">
-        <v>345</v>
+        <v>52274</v>
       </c>
       <c r="M312" t="str">
-        <v>tt0120663</v>
+        <v>tt1512685</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Odlot</v>
+        <v>Oczy szeroko zamknięte</v>
       </c>
       <c r="B313" t="str">
-        <v>Up</v>
+        <v>Eyes Wide Shut</v>
       </c>
       <c r="C313">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="D313" t="str">
-        <v>Pete Docter</v>
+        <v>Stanley Kubrick</v>
       </c>
       <c r="E313" t="str">
-        <v>Bob Peterson, Pete Docter, Bob Peterson</v>
+        <v>Stanley Kubrick, Frederic Raphael</v>
       </c>
       <c r="F313" t="str">
-        <v>Animacja, Komedia, Familijny, Przygodowy</v>
+        <v>Dramat, Thriller, Tajemnica</v>
       </c>
       <c r="G313">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="H313" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I313" t="str">
         <v>DVD</v>
       </c>
       <c r="J313">
-        <v>7.96</v>
+        <v>7.485</v>
       </c>
       <c r="K313" t="str">
         <v/>
       </c>
       <c r="L313">
-        <v>14160</v>
+        <v>345</v>
       </c>
       <c r="M313" t="str">
-        <v>tt1049413</v>
+        <v>tt0120663</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Ojciec Goriot</v>
+        <v>Odlot</v>
       </c>
       <c r="B314" t="str">
-        <v>Old Goriot</v>
+        <v>Up</v>
       </c>
       <c r="C314">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="D314" t="str">
-        <v>Jean-Daniel Verhaeghe</v>
+        <v>Pete Docter</v>
       </c>
       <c r="E314" t="str">
-        <v/>
+        <v>Bob Peterson, Pete Docter, Bob Peterson</v>
       </c>
       <c r="F314" t="str">
-        <v>Dramat, film TV</v>
+        <v>Animacja, Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G314">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="H314" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I314" t="str">
         <v>DVD</v>
       </c>
       <c r="J314">
-        <v>4.083</v>
+        <v>7.96</v>
       </c>
       <c r="K314" t="str">
         <v/>
       </c>
       <c r="L314">
-        <v>319661</v>
+        <v>14160</v>
       </c>
       <c r="M314" t="str">
-        <v>tt0427700</v>
+        <v>tt1049413</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Ojciec rodziny</v>
+        <v>Ojciec Goriot</v>
       </c>
       <c r="B315" t="str">
-        <v>The Family Man</v>
+        <v>Old Goriot</v>
       </c>
       <c r="C315">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="D315" t="str">
-        <v>Brett Ratner</v>
+        <v>Jean-Daniel Verhaeghe</v>
       </c>
       <c r="E315" t="str">
-        <v>David Diamond, David Weissman</v>
+        <v/>
       </c>
       <c r="F315" t="str">
-        <v>Komedia, Dramat, Romans, Fantasy</v>
+        <v>Dramat, film TV</v>
       </c>
       <c r="G315">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="H315" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I315" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J315">
-        <v>6.8</v>
+        <v>4.083</v>
       </c>
       <c r="K315" t="str">
         <v/>
       </c>
       <c r="L315">
-        <v>5994</v>
+        <v>319661</v>
       </c>
       <c r="M315" t="str">
-        <v>tt0218967</v>
+        <v>tt0427700</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Okja</v>
+        <v>Ojciec rodziny</v>
       </c>
       <c r="B316" t="str">
-        <v/>
+        <v>The Family Man</v>
       </c>
       <c r="C316">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="D316" t="str">
-        <v>봉준호</v>
+        <v>Brett Ratner</v>
       </c>
       <c r="E316" t="str">
-        <v>봉준호, Jon Ronson, 봉준호</v>
+        <v>David Diamond, David Weissman</v>
       </c>
       <c r="F316" t="str">
-        <v>Przygodowy, Dramat, Sci-Fi</v>
+        <v>Komedia, Dramat, Romans, Fantasy</v>
       </c>
       <c r="G316">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H316" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I316" t="str">
         <v/>
       </c>
       <c r="J316">
-        <v>7.338</v>
+        <v>6.8</v>
       </c>
       <c r="K316" t="str">
         <v/>
       </c>
       <c r="L316">
-        <v>387426</v>
+        <v>5994</v>
       </c>
       <c r="M316" t="str">
-        <v>tt3967856</v>
+        <v>tt0218967</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Oliver Twist</v>
+        <v>Okja</v>
       </c>
       <c r="B317" t="str">
         <v/>
       </c>
       <c r="C317">
-        <v>2005</v>
+        <v>2017</v>
       </c>
       <c r="D317" t="str">
-        <v>Roman Polański</v>
+        <v>봉준호</v>
       </c>
       <c r="E317" t="str">
-        <v>Ronald Harwood</v>
+        <v>봉준호, Jon Ronson, 봉준호</v>
       </c>
       <c r="F317" t="str">
-        <v>Kryminał, Dramat, Familijny</v>
+        <v>Przygodowy, Dramat, Sci-Fi</v>
       </c>
       <c r="G317">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="H317" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I317" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J317">
-        <v>6.747</v>
+        <v>7.338</v>
       </c>
       <c r="K317" t="str">
         <v/>
       </c>
       <c r="L317">
-        <v>257</v>
+        <v>387426</v>
       </c>
       <c r="M317" t="str">
-        <v>tt0380599</v>
+        <v>tt3967856</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Ona</v>
+        <v>Oliver Twist</v>
       </c>
       <c r="B318" t="str">
-        <v>Her</v>
+        <v/>
       </c>
       <c r="C318">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="D318" t="str">
-        <v>Spike Jonze</v>
+        <v>Roman Polański</v>
       </c>
       <c r="E318" t="str">
-        <v>Spike Jonze</v>
+        <v>Ronald Harwood</v>
       </c>
       <c r="F318" t="str">
-        <v>Romans, Sci-Fi, Dramat</v>
+        <v>Kryminał, Dramat, Familijny</v>
       </c>
       <c r="G318">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="H318" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I318" t="str">
         <v>DVD</v>
       </c>
       <c r="J318">
-        <v>7.845</v>
+        <v>6.747</v>
       </c>
       <c r="K318" t="str">
         <v/>
       </c>
       <c r="L318">
-        <v>152601</v>
+        <v>257</v>
       </c>
       <c r="M318" t="str">
-        <v>tt1798709</v>
+        <v>tt0380599</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Ona to on</v>
+        <v>Ona</v>
       </c>
       <c r="B319" t="str">
-        <v>She&amp;#x27;s the Man</v>
+        <v>Her</v>
       </c>
       <c r="C319">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="D319" t="str">
-        <v>Andy Fickman</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="E319" t="str">
-        <v>Ewan Leslie, Ewan Leslie, Karen McCullah</v>
+        <v>Spike Jonze</v>
       </c>
       <c r="F319" t="str">
-        <v>Komedia, Romans</v>
+        <v>Romans, Sci-Fi, Dramat</v>
       </c>
       <c r="G319">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="H319" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I319" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J319">
-        <v>6.8</v>
+        <v>7.845</v>
       </c>
       <c r="K319" t="str">
         <v/>
       </c>
       <c r="L319">
-        <v>9655</v>
+        <v>152601</v>
       </c>
       <c r="M319" t="str">
-        <v>tt0454945</v>
+        <v>tt1798709</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Once</v>
+        <v>Ona to on</v>
       </c>
       <c r="B320" t="str">
-        <v/>
+        <v>She&amp;#x27;s the Man</v>
       </c>
       <c r="C320">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D320" t="str">
-        <v>John Carney</v>
+        <v>Andy Fickman</v>
       </c>
       <c r="E320" t="str">
-        <v>John Carney</v>
+        <v>Ewan Leslie, Ewan Leslie, Karen McCullah</v>
       </c>
       <c r="F320" t="str">
-        <v>Dramat, Muzyczny, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G320">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="H320" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I320" t="str">
         <v/>
       </c>
       <c r="J320">
-        <v>7.414</v>
+        <v>6.8</v>
       </c>
       <c r="K320" t="str">
         <v/>
       </c>
       <c r="L320">
-        <v>5723</v>
+        <v>9655</v>
       </c>
       <c r="M320" t="str">
-        <v>tt0907657</v>
+        <v>tt0454945</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Ondine</v>
+        <v>Once</v>
       </c>
       <c r="B321" t="str">
         <v/>
       </c>
       <c r="C321">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D321" t="str">
-        <v>Neil Jordan</v>
+        <v>John Carney</v>
       </c>
       <c r="E321" t="str">
-        <v>Neil Jordan</v>
+        <v>John Carney</v>
       </c>
       <c r="F321" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Muzyczny, Romans</v>
       </c>
       <c r="G321">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="H321" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I321" t="str">
         <v/>
       </c>
       <c r="J321">
-        <v>6.383</v>
+        <v>7.414</v>
       </c>
       <c r="K321" t="str">
         <v/>
       </c>
       <c r="L321">
-        <v>38448</v>
+        <v>5723</v>
       </c>
       <c r="M321" t="str">
-        <v>tt1235796</v>
+        <v>tt0907657</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Opowieści z Narnii: Lew, Czarownica i stara szafa</v>
+        <v>Ondine</v>
       </c>
       <c r="B322" t="str">
-        <v>The Chronicles of Narnia: The Lion, the Witch and the Wardrobe</v>
+        <v/>
       </c>
       <c r="C322">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="D322" t="str">
-        <v>Andrew Adamson</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="E322" t="str">
-        <v>Andrew Adamson, Christopher Markus, Ann Peacock</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="F322" t="str">
-        <v>Przygodowy, Familijny, Fantasy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G322">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="H322" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I322" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J322">
-        <v>7.1</v>
+        <v>6.383</v>
       </c>
       <c r="K322" t="str">
         <v/>
       </c>
       <c r="L322">
-        <v>411</v>
+        <v>38448</v>
       </c>
       <c r="M322" t="str">
-        <v>tt0363771</v>
+        <v>tt1235796</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Opowieści z Narnii: Podróż Wędrowca do Świtu</v>
+        <v>Opowieści z Narnii: Lew, Czarownica i stara szafa</v>
       </c>
       <c r="B323" t="str">
-        <v>The Chronicles of Narnia: The Voyage of the Dawn Treader</v>
+        <v>The Chronicles of Narnia: The Lion, the Witch and the Wardrobe</v>
       </c>
       <c r="C323">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="D323" t="str">
-        <v>Michael Apted</v>
+        <v>Andrew Adamson</v>
       </c>
       <c r="E323" t="str">
-        <v>Stephen McFeely, Michael Petroni, Christopher Markus</v>
+        <v>Andrew Adamson, Christopher Markus, Ann Peacock</v>
       </c>
       <c r="F323" t="str">
         <v>Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G323">
-        <v>113</v>
+        <v>143</v>
       </c>
       <c r="H323" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I323" t="str">
         <v>DVD</v>
       </c>
       <c r="J323">
-        <v>6.4</v>
+        <v>7.1</v>
       </c>
       <c r="K323" t="str">
         <v/>
       </c>
       <c r="L323">
-        <v>10140</v>
+        <v>411</v>
       </c>
       <c r="M323" t="str">
-        <v>tt0980970</v>
+        <v>tt0363771</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Ostatni dom po lewej</v>
+        <v>Opowieści z Narnii: Podróż Wędrowca do Świtu</v>
       </c>
       <c r="B324" t="str">
-        <v>The Last House on the Left</v>
+        <v>The Chronicles of Narnia: The Voyage of the Dawn Treader</v>
       </c>
       <c r="C324">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D324" t="str">
-        <v>Ντένης Ηλιάδης</v>
+        <v>Michael Apted</v>
       </c>
       <c r="E324" t="str">
-        <v>Adam Alleca, Carl Ellsworth</v>
+        <v>Stephen McFeely, Michael Petroni, Christopher Markus</v>
       </c>
       <c r="F324" t="str">
-        <v>Kryminał, Thriller, Horror, Dramat</v>
+        <v>Przygodowy, Familijny, Fantasy</v>
       </c>
       <c r="G324">
         <v>113</v>
       </c>
       <c r="H324" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I324" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J324">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="K324" t="str">
         <v/>
       </c>
       <c r="L324">
-        <v>18405</v>
+        <v>10140</v>
       </c>
       <c r="M324" t="str">
-        <v>tt0844708</v>
+        <v>tt0980970</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Ostatni samuraj</v>
+        <v>Ostatni dom po lewej</v>
       </c>
       <c r="B325" t="str">
-        <v>The Last Samurai</v>
+        <v>The Last House on the Left</v>
       </c>
       <c r="C325">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="D325" t="str">
-        <v>Edward Zwick</v>
+        <v>Ντένης Ηλιάδης</v>
       </c>
       <c r="E325" t="str">
-        <v>Edward Zwick, Marshall Herskovitz, John Logan</v>
+        <v>Adam Alleca, Carl Ellsworth</v>
       </c>
       <c r="F325" t="str">
-        <v>Dramat, Akcja, Wojenny</v>
+        <v>Kryminał, Thriller, Horror, Dramat</v>
       </c>
       <c r="G325">
-        <v>154</v>
+        <v>113</v>
       </c>
       <c r="H325" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I325" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J325">
-        <v>7.599</v>
+        <v>6.5</v>
       </c>
       <c r="K325" t="str">
         <v/>
       </c>
       <c r="L325">
-        <v>616</v>
+        <v>18405</v>
       </c>
       <c r="M325" t="str">
-        <v>tt0325710</v>
+        <v>tt0844708</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Ostatnia piosenka</v>
+        <v>Ostatni samuraj</v>
       </c>
       <c r="B326" t="str">
-        <v>The Last Song</v>
+        <v>The Last Samurai</v>
       </c>
       <c r="C326">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="D326" t="str">
-        <v>Julie Anne Robinson</v>
+        <v>Edward Zwick</v>
       </c>
       <c r="E326" t="str">
-        <v>Jeff Van Wie, Nicholas Sparks</v>
+        <v>Edward Zwick, Marshall Herskovitz, John Logan</v>
       </c>
       <c r="F326" t="str">
-        <v>Dramat, Familijny, Romans</v>
+        <v>Dramat, Akcja, Wojenny</v>
       </c>
       <c r="G326">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="H326" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I326" t="str">
         <v>DVD</v>
       </c>
       <c r="J326">
-        <v>7.229</v>
+        <v>7.599</v>
       </c>
       <c r="K326" t="str">
         <v/>
       </c>
       <c r="L326">
-        <v>35690</v>
+        <v>616</v>
       </c>
       <c r="M326" t="str">
-        <v>tt1294226</v>
+        <v>tt0325710</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Ostatniej nocy w Soho</v>
+        <v>Ostatnia piosenka</v>
       </c>
       <c r="B327" t="str">
-        <v>Last Night in Soho</v>
+        <v>The Last Song</v>
       </c>
       <c r="C327">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="D327" t="str">
-        <v>Edgar Wright</v>
+        <v>Julie Anne Robinson</v>
       </c>
       <c r="E327" t="str">
-        <v>Edgar Wright, Krysty Wilson-Cairns, Edgar Wright</v>
+        <v>Jeff Van Wie, Nicholas Sparks</v>
       </c>
       <c r="F327" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Dramat, Familijny, Romans</v>
       </c>
       <c r="G327">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="H327" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I327" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J327">
-        <v>7.3</v>
+        <v>7.229</v>
       </c>
       <c r="K327" t="str">
         <v/>
       </c>
       <c r="L327">
-        <v>576845</v>
+        <v>35690</v>
       </c>
       <c r="M327" t="str">
-        <v>tt9639470</v>
+        <v>tt1294226</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Oszukana</v>
+        <v>Ostatniej nocy w Soho</v>
       </c>
       <c r="B328" t="str">
-        <v>Changeling</v>
+        <v>Last Night in Soho</v>
       </c>
       <c r="C328">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="D328" t="str">
-        <v>Clint Eastwood</v>
+        <v>Edgar Wright</v>
       </c>
       <c r="E328" t="str">
-        <v>J. Michael Straczynski</v>
+        <v>Edgar Wright, Krysty Wilson-Cairns, Edgar Wright</v>
       </c>
       <c r="F328" t="str">
-        <v>Kryminał, Dramat, Tajemnica</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G328">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="H328" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I328" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J328">
-        <v>7.58</v>
+        <v>7.3</v>
       </c>
       <c r="K328" t="str">
         <v/>
       </c>
       <c r="L328">
-        <v>3580</v>
+        <v>576845</v>
       </c>
       <c r="M328" t="str">
-        <v>tt0824747</v>
+        <v>tt9639470</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Oszukane</v>
+        <v>Oszukana</v>
       </c>
       <c r="B329" t="str">
-        <v/>
+        <v>Changeling</v>
       </c>
       <c r="C329">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="D329" t="str">
-        <v>Marcin Solarz</v>
+        <v>Clint Eastwood</v>
       </c>
       <c r="E329" t="str">
-        <v>Monika Góra, Michał Godzic</v>
+        <v>J. Michael Straczynski</v>
       </c>
       <c r="F329" t="str">
-        <v>Dramat</v>
+        <v>Kryminał, Dramat, Tajemnica</v>
       </c>
       <c r="G329">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="H329" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I329" t="str">
         <v>DVD</v>
       </c>
       <c r="J329">
-        <v>6.6</v>
+        <v>7.58</v>
       </c>
       <c r="K329" t="str">
         <v/>
       </c>
       <c r="L329">
-        <v>222654</v>
+        <v>3580</v>
       </c>
       <c r="M329" t="str">
-        <v>tt2887426</v>
+        <v>tt0824747</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>P.S. Kocham cię</v>
+        <v>Oszukane</v>
       </c>
       <c r="B330" t="str">
-        <v>P.S. I Love You</v>
+        <v/>
       </c>
       <c r="C330">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="D330" t="str">
-        <v>Richard LaGravenese</v>
+        <v>Marcin Solarz</v>
       </c>
       <c r="E330" t="str">
-        <v>Richard LaGravenese, Steven Rogers</v>
+        <v>Monika Góra, Michał Godzic</v>
       </c>
       <c r="F330" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G330">
-        <v>126</v>
+        <v>92</v>
       </c>
       <c r="H330" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I330" t="str">
         <v>DVD</v>
       </c>
       <c r="J330">
-        <v>7.184</v>
+        <v>6.6</v>
       </c>
       <c r="K330" t="str">
         <v/>
       </c>
       <c r="L330">
-        <v>6023</v>
+        <v>222654</v>
       </c>
       <c r="M330" t="str">
-        <v>tt0431308</v>
+        <v>tt2887426</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Pachnidło: Historia mordercy</v>
+        <v>P.S. Kocham cię</v>
       </c>
       <c r="B331" t="str">
-        <v>Perfume: The Story of a Murderer</v>
+        <v>P.S. I Love You</v>
       </c>
       <c r="C331">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D331" t="str">
-        <v>Tom Tykwer</v>
+        <v>Richard LaGravenese</v>
       </c>
       <c r="E331" t="str">
-        <v>Andrew Birkin, Bernd Eichinger, Tom Tykwer</v>
+        <v>Richard LaGravenese, Steven Rogers</v>
       </c>
       <c r="F331" t="str">
-        <v>Kryminał, Fantasy, Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G331">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="H331" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I331" t="str">
         <v>DVD</v>
       </c>
       <c r="J331">
-        <v>7.366</v>
+        <v>7.184</v>
       </c>
       <c r="K331" t="str">
         <v/>
       </c>
       <c r="L331">
-        <v>1427</v>
+        <v>6023</v>
       </c>
       <c r="M331" t="str">
-        <v>tt0396171</v>
+        <v>tt0431308</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Pamięć absolutna</v>
+        <v>Pachnidło: Historia mordercy</v>
       </c>
       <c r="B332" t="str">
-        <v>Total Recall</v>
+        <v>Perfume: The Story of a Murderer</v>
       </c>
       <c r="C332">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="D332" t="str">
-        <v>Len Wiseman</v>
+        <v>Tom Tykwer</v>
       </c>
       <c r="E332" t="str">
-        <v>Mark Bomback, Kurt Wimmer</v>
+        <v>Andrew Birkin, Bernd Eichinger, Tom Tykwer</v>
       </c>
       <c r="F332" t="str">
-        <v>Akcja, Sci-Fi, Thriller</v>
+        <v>Kryminał, Fantasy, Dramat</v>
       </c>
       <c r="G332">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="H332" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I332" t="str">
         <v>DVD</v>
       </c>
       <c r="J332">
-        <v>6.028</v>
+        <v>7.366</v>
       </c>
       <c r="K332" t="str">
         <v/>
       </c>
       <c r="L332">
-        <v>64635</v>
+        <v>1427</v>
       </c>
       <c r="M332" t="str">
-        <v>tt1386703</v>
+        <v>tt0396171</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Pan i Pani Kiler</v>
+        <v>Pamięć absolutna</v>
       </c>
       <c r="B333" t="str">
-        <v>Killers</v>
+        <v>Total Recall</v>
       </c>
       <c r="C333">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D333" t="str">
-        <v>Robert Luketic</v>
+        <v>Len Wiseman</v>
       </c>
       <c r="E333" t="str">
-        <v>Ted Griffin, Bob DeRosa, Bob DeRosa</v>
+        <v>Mark Bomback, Kurt Wimmer</v>
       </c>
       <c r="F333" t="str">
-        <v>Akcja, Komedia, Thriller, Romans</v>
+        <v>Akcja, Sci-Fi, Thriller</v>
       </c>
       <c r="G333">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="H333" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I333" t="str">
         <v>DVD</v>
       </c>
       <c r="J333">
-        <v>5.958</v>
+        <v>6.028</v>
       </c>
       <c r="K333" t="str">
         <v/>
       </c>
       <c r="L333">
-        <v>37821</v>
+        <v>64635</v>
       </c>
       <c r="M333" t="str">
-        <v>tt1103153</v>
+        <v>tt1386703</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Paryż, 13. Dzielnica</v>
+        <v>Pan i Pani Kiler</v>
       </c>
       <c r="B334" t="str">
-        <v>Paris, 13th District</v>
+        <v>Killers</v>
       </c>
       <c r="C334">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="D334" t="str">
-        <v>Jacques Audiard</v>
+        <v>Robert Luketic</v>
       </c>
       <c r="E334" t="str">
-        <v>Céline Sciamma, Jacques Audiard, Léa Mysius</v>
+        <v>Ted Griffin, Bob DeRosa, Bob DeRosa</v>
       </c>
       <c r="F334" t="str">
-        <v>Dramat, Romans</v>
+        <v>Akcja, Komedia, Thriller, Romans</v>
       </c>
       <c r="G334">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H334" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I334" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J334">
-        <v>6.9</v>
+        <v>5.958</v>
       </c>
       <c r="K334" t="str">
         <v/>
       </c>
       <c r="L334">
-        <v>746131</v>
+        <v>37821</v>
       </c>
       <c r="M334" t="str">
-        <v>tt12708658</v>
+        <v>tt1103153</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Pasażerowie</v>
+        <v>Paryż, 13. Dzielnica</v>
       </c>
       <c r="B335" t="str">
-        <v>Passengers</v>
+        <v>Paris, 13th District</v>
       </c>
       <c r="C335">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D335" t="str">
-        <v>Morten Tyldum</v>
+        <v>Jacques Audiard</v>
       </c>
       <c r="E335" t="str">
-        <v>Jon Spaihts</v>
+        <v>Céline Sciamma, Jacques Audiard, Léa Mysius</v>
       </c>
       <c r="F335" t="str">
-        <v>Dramat, Romans, Sci-Fi</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G335">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="H335" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I335" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J335">
-        <v>7</v>
+        <v>6.9</v>
       </c>
       <c r="K335" t="str">
         <v/>
       </c>
       <c r="L335">
-        <v>274870</v>
+        <v>746131</v>
       </c>
       <c r="M335" t="str">
-        <v>tt1355644</v>
+        <v>tt12708658</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Pearl</v>
+        <v>Pasażerowie</v>
       </c>
       <c r="B336" t="str">
-        <v/>
+        <v>Passengers</v>
       </c>
       <c r="C336">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D336" t="str">
-        <v>Ti West</v>
+        <v>Morten Tyldum</v>
       </c>
       <c r="E336" t="str">
-        <v>Ti West, Mia Goth</v>
+        <v>Jon Spaihts</v>
       </c>
       <c r="F336" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Romans, Sci-Fi</v>
       </c>
       <c r="G336">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="H336" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I336" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J336">
-        <v>7.237</v>
+        <v>7</v>
       </c>
       <c r="K336" t="str">
         <v/>
       </c>
       <c r="L336">
-        <v>949423</v>
+        <v>274870</v>
       </c>
       <c r="M336" t="str">
-        <v>tt18925334</v>
+        <v>tt1355644</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Pewnego razu… w Hollywood</v>
+        <v>Pearl</v>
       </c>
       <c r="B337" t="str">
-        <v>Once Upon a Time... in Hollywood</v>
+        <v/>
       </c>
       <c r="C337">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="D337" t="str">
-        <v>Quentin Tarantino</v>
+        <v>Ti West</v>
       </c>
       <c r="E337" t="str">
-        <v>Quentin Tarantino</v>
+        <v>Ti West, Mia Goth</v>
       </c>
       <c r="F337" t="str">
-        <v>Komedia, Dramat, Thriller</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G337">
-        <v>162</v>
+        <v>102</v>
       </c>
       <c r="H337" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I337" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J337">
-        <v>7.426</v>
+        <v>7.237</v>
       </c>
       <c r="K337" t="str">
         <v/>
       </c>
       <c r="L337">
-        <v>466272</v>
+        <v>949423</v>
       </c>
       <c r="M337" t="str">
-        <v>tt7131622</v>
+        <v>tt18925334</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Piątek 13-go</v>
+        <v>Pewnego razu… w Hollywood</v>
       </c>
       <c r="B338" t="str">
-        <v>Friday the 13th</v>
+        <v>Once Upon a Time... in Hollywood</v>
       </c>
       <c r="C338">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="D338" t="str">
-        <v>Marcus Nispel</v>
+        <v>Quentin Tarantino</v>
       </c>
       <c r="E338" t="str">
-        <v>Damian Shannon, Mark Swift, Damian Shannon</v>
+        <v>Quentin Tarantino</v>
       </c>
       <c r="F338" t="str">
-        <v>Horror, Thriller</v>
+        <v>Komedia, Dramat, Thriller</v>
       </c>
       <c r="G338">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="H338" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I338" t="str">
         <v>DVD</v>
       </c>
       <c r="J338">
-        <v>5.8</v>
+        <v>7.426</v>
       </c>
       <c r="K338" t="str">
         <v/>
       </c>
       <c r="L338">
-        <v>13207</v>
+        <v>466272</v>
       </c>
       <c r="M338" t="str">
-        <v>tt0758746</v>
+        <v>tt7131622</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Pierwsza Noc Oczyszczenia</v>
+        <v>Piątek 13-go</v>
       </c>
       <c r="B339" t="str">
-        <v>The First Purge</v>
+        <v>Friday the 13th</v>
       </c>
       <c r="C339">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="D339" t="str">
-        <v>Gerard McMurray</v>
+        <v>Marcus Nispel</v>
       </c>
       <c r="E339" t="str">
-        <v>James DeMonaco</v>
+        <v>Damian Shannon, Mark Swift, Damian Shannon</v>
       </c>
       <c r="F339" t="str">
-        <v>Akcja, Horror, Thriller</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G339">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="H339" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I339" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J339">
-        <v>6.002</v>
+        <v>5.8</v>
       </c>
       <c r="K339" t="str">
         <v/>
       </c>
       <c r="L339">
-        <v>442249</v>
+        <v>13207</v>
       </c>
       <c r="M339" t="str">
-        <v>tt6133466</v>
+        <v>tt0758746</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Pierwszy dzień mojego życia</v>
+        <v>Pierwsza Noc Oczyszczenia</v>
       </c>
       <c r="B340" t="str">
-        <v>The First Day of My Life</v>
+        <v>The First Purge</v>
       </c>
       <c r="C340">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="D340" t="str">
-        <v>Paolo Genovese</v>
+        <v>Gerard McMurray</v>
       </c>
       <c r="E340" t="str">
-        <v>Paolo Genovese, Rolando Ravello, Isabella Aguilar</v>
+        <v>James DeMonaco</v>
       </c>
       <c r="F340" t="str">
-        <v>Dramat, Komedia, Fantasy</v>
+        <v>Akcja, Horror, Thriller</v>
       </c>
       <c r="G340">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="H340" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I340" t="str">
         <v/>
       </c>
       <c r="J340">
-        <v>6.718</v>
+        <v>6.002</v>
       </c>
       <c r="K340" t="str">
         <v/>
       </c>
       <c r="L340">
-        <v>700819</v>
+        <v>442249</v>
       </c>
       <c r="M340" t="str">
-        <v>tt6832210</v>
+        <v>tt6133466</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Piękna i Bestia</v>
+        <v>Pierwszy dzień mojego życia</v>
       </c>
       <c r="B341" t="str">
-        <v>Beauty and the Beast</v>
+        <v>The First Day of My Life</v>
       </c>
       <c r="C341">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D341" t="str">
-        <v>Bill Condon</v>
+        <v>Paolo Genovese</v>
       </c>
       <c r="E341" t="str">
-        <v>Stephen Chbosky, Evan Spiliotopoulos</v>
+        <v>Paolo Genovese, Rolando Ravello, Isabella Aguilar</v>
       </c>
       <c r="F341" t="str">
-        <v>Familijny, Fantasy, Romans</v>
+        <v>Dramat, Komedia, Fantasy</v>
       </c>
       <c r="G341">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H341" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I341" t="str">
         <v/>
       </c>
       <c r="J341">
-        <v>6.968</v>
+        <v>6.718</v>
       </c>
       <c r="K341" t="str">
         <v/>
       </c>
       <c r="L341">
-        <v>321612</v>
+        <v>700819</v>
       </c>
       <c r="M341" t="str">
-        <v>tt2771200</v>
+        <v>tt6832210</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
         <v>Piękna i Bestia</v>
       </c>
       <c r="B342" t="str">
         <v>Beauty and the Beast</v>
       </c>
       <c r="C342">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="D342" t="str">
-        <v>Gary Trousdale, Kirk Wise</v>
+        <v>Bill Condon</v>
       </c>
       <c r="E342" t="str">
-        <v>Brian Pimental, Kevin Harkey, Chris Sanders</v>
+        <v>Stephen Chbosky, Evan Spiliotopoulos</v>
       </c>
       <c r="F342" t="str">
-        <v>Romans, Familijny, Animacja, Fantasy</v>
+        <v>Familijny, Fantasy, Romans</v>
       </c>
       <c r="G342">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="H342" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I342" t="str">
         <v/>
       </c>
       <c r="J342">
-        <v>7.725</v>
+        <v>6.968</v>
       </c>
       <c r="K342" t="str">
         <v/>
       </c>
       <c r="L342">
-        <v>10020</v>
+        <v>321612</v>
       </c>
       <c r="M342" t="str">
-        <v>tt0101414</v>
+        <v>tt2771200</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Piękna i rzeźnik</v>
+        <v>Piękna i Bestia</v>
       </c>
       <c r="B343" t="str">
-        <v>Freaky</v>
+        <v>Beauty and the Beast</v>
       </c>
       <c r="C343">
-        <v>2020</v>
+        <v>1991</v>
       </c>
       <c r="D343" t="str">
-        <v>Christopher Landon</v>
+        <v>Gary Trousdale, Kirk Wise</v>
       </c>
       <c r="E343" t="str">
-        <v>Christopher Landon, Michael Kennedy</v>
+        <v>Brian Pimental, Kevin Harkey, Chris Sanders</v>
       </c>
       <c r="F343" t="str">
-        <v>Horror, Komedia</v>
+        <v>Romans, Familijny, Animacja, Fantasy</v>
       </c>
       <c r="G343">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="H343" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I343" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J343">
-        <v>6.555</v>
+        <v>7.725</v>
       </c>
       <c r="K343" t="str">
         <v/>
       </c>
       <c r="L343">
-        <v>551804</v>
+        <v>10020</v>
       </c>
       <c r="M343" t="str">
-        <v>tt10919380</v>
+        <v>tt0101414</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Piękny umysł</v>
+        <v>Piękna i rzeźnik</v>
       </c>
       <c r="B344" t="str">
-        <v>A Beautiful Mind</v>
+        <v>Freaky</v>
       </c>
       <c r="C344">
-        <v>2001</v>
+        <v>2020</v>
       </c>
       <c r="D344" t="str">
-        <v>Ron Howard</v>
+        <v>Christopher Landon</v>
       </c>
       <c r="E344" t="str">
-        <v>Akiva Goldsman</v>
+        <v>Christopher Landon, Michael Kennedy</v>
       </c>
       <c r="F344" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Komedia</v>
       </c>
       <c r="G344">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="H344" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I344" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J344">
-        <v>7.855</v>
+        <v>6.555</v>
       </c>
       <c r="K344" t="str">
         <v/>
       </c>
       <c r="L344">
-        <v>453</v>
+        <v>551804</v>
       </c>
       <c r="M344" t="str">
-        <v>tt0268978</v>
+        <v>tt10919380</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Piła</v>
+        <v>Piękny umysł</v>
       </c>
       <c r="B345" t="str">
-        <v>Saw</v>
+        <v>A Beautiful Mind</v>
       </c>
       <c r="C345">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="D345" t="str">
-        <v>James Wan</v>
+        <v>Ron Howard</v>
       </c>
       <c r="E345" t="str">
-        <v>Leigh Whannell, James Wan, Leigh Whannell</v>
+        <v>Akiva Goldsman</v>
       </c>
       <c r="F345" t="str">
-        <v>Horror, Tajemnica, Kryminał</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G345">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="H345" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I345" t="str">
         <v>DVD</v>
       </c>
       <c r="J345">
-        <v>7.418</v>
+        <v>7.855</v>
       </c>
       <c r="K345" t="str">
         <v/>
       </c>
       <c r="L345">
-        <v>176</v>
+        <v>453</v>
       </c>
       <c r="M345" t="str">
-        <v>tt0387564</v>
+        <v>tt0268978</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Piła 3D</v>
+        <v>Piła</v>
       </c>
       <c r="B346" t="str">
-        <v>Saw 3D</v>
+        <v>Saw</v>
       </c>
       <c r="C346">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="D346" t="str">
-        <v>Kevin Greutert</v>
+        <v>James Wan</v>
       </c>
       <c r="E346" t="str">
-        <v>Marcus Dunstan, Patrick Melton</v>
+        <v>Leigh Whannell, James Wan, Leigh Whannell</v>
       </c>
       <c r="F346" t="str">
-        <v>Horror, Kryminał</v>
+        <v>Horror, Tajemnica, Kryminał</v>
       </c>
       <c r="G346">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="H346" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I346" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J346">
-        <v>5.981</v>
+        <v>7.418</v>
       </c>
       <c r="K346" t="str">
         <v/>
       </c>
       <c r="L346">
-        <v>41439</v>
+        <v>176</v>
       </c>
       <c r="M346" t="str">
-        <v>tt1477076</v>
+        <v>tt0387564</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Plac zabaw</v>
+        <v>Piła 3D</v>
       </c>
       <c r="B347" t="str">
-        <v>Playground</v>
+        <v>Saw 3D</v>
       </c>
       <c r="C347">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="D347" t="str">
-        <v>Bartosz M. Kowalski</v>
+        <v>Kevin Greutert</v>
       </c>
       <c r="E347" t="str">
-        <v>Bartosz M. Kowalski, Stanisław Warwas</v>
+        <v>Marcus Dunstan, Patrick Melton</v>
       </c>
       <c r="F347" t="str">
-        <v>Thriller, Dramat</v>
+        <v>Horror, Kryminał</v>
       </c>
       <c r="G347">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H347" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I347" t="str">
         <v/>
       </c>
       <c r="J347">
-        <v>6.167</v>
+        <v>5.981</v>
       </c>
       <c r="K347" t="str">
         <v/>
       </c>
       <c r="L347">
-        <v>413764</v>
+        <v>41439</v>
       </c>
       <c r="M347" t="str">
-        <v>tt6094760</v>
+        <v>tt1477076</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Plan Maggie</v>
+        <v>Plac zabaw</v>
       </c>
       <c r="B348" t="str">
-        <v>Maggie&amp;#x27;s Plan</v>
+        <v>Playground</v>
       </c>
       <c r="C348">
         <v>2016</v>
       </c>
       <c r="D348" t="str">
-        <v>Rebecca Miller</v>
+        <v>Bartosz M. Kowalski</v>
       </c>
       <c r="E348" t="str">
-        <v>Rebecca Miller, Karen Rinaldi</v>
+        <v>Bartosz M. Kowalski, Stanisław Warwas</v>
       </c>
       <c r="F348" t="str">
-        <v>Dramat, Romans, Komedia</v>
+        <v>Thriller, Dramat</v>
       </c>
       <c r="G348">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="H348" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I348" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J348">
-        <v>5.7</v>
+        <v>6.167</v>
       </c>
       <c r="K348" t="str">
         <v/>
       </c>
       <c r="L348">
-        <v>312669</v>
+        <v>413764</v>
       </c>
       <c r="M348" t="str">
-        <v>tt3471098</v>
+        <v>tt6094760</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Planeta Singli</v>
+        <v>Plan Maggie</v>
       </c>
       <c r="B349" t="str">
-        <v>Planet Single</v>
+        <v>Maggie&amp;#x27;s Plan</v>
       </c>
       <c r="C349">
         <v>2016</v>
       </c>
       <c r="D349" t="str">
-        <v>Mitja Okorn</v>
+        <v>Rebecca Miller</v>
       </c>
       <c r="E349" t="str">
-        <v>Urszula Antoniak, Sam Akina, Jules Jones</v>
+        <v>Rebecca Miller, Karen Rinaldi</v>
       </c>
       <c r="F349" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Romans, Komedia</v>
       </c>
       <c r="G349">
-        <v>135</v>
+        <v>98</v>
       </c>
       <c r="H349" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I349" t="str">
         <v>DVD</v>
       </c>
       <c r="J349">
-        <v>6.556</v>
+        <v>5.7</v>
       </c>
       <c r="K349" t="str">
         <v/>
       </c>
       <c r="L349">
-        <v>383682</v>
+        <v>312669</v>
       </c>
       <c r="M349" t="str">
-        <v>tt5127398</v>
+        <v>tt3471098</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Pocahontas</v>
+        <v>Planeta Singli</v>
       </c>
       <c r="B350" t="str">
-        <v/>
+        <v>Planet Single</v>
       </c>
       <c r="C350">
-        <v>1995</v>
+        <v>2016</v>
       </c>
       <c r="D350" t="str">
-        <v>Mike Gabriel, Eric Goldberg</v>
+        <v>Mitja Okorn</v>
       </c>
       <c r="E350" t="str">
-        <v>Chris Buck, Philip LaZebnik, Susannah Grant</v>
+        <v>Urszula Antoniak, Sam Akina, Jules Jones</v>
       </c>
       <c r="F350" t="str">
-        <v>Przygodowy, Animacja, Familijny, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G350">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="H350" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I350" t="str">
         <v>DVD</v>
       </c>
       <c r="J350">
-        <v>6.909</v>
+        <v>6.556</v>
       </c>
       <c r="K350" t="str">
         <v/>
       </c>
       <c r="L350">
-        <v>10530</v>
+        <v>383682</v>
       </c>
       <c r="M350" t="str">
-        <v>tt0114148</v>
+        <v>tt5127398</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Pocahontas II: Podróż do Nowego Świata</v>
+        <v>Pocahontas</v>
       </c>
       <c r="B351" t="str">
-        <v>Pocahontas II: Journey to a New World</v>
+        <v/>
       </c>
       <c r="C351">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="D351" t="str">
-        <v>Tom Ellery, Bradley Raymond</v>
+        <v>Mike Gabriel, Eric Goldberg</v>
       </c>
       <c r="E351" t="str">
-        <v>Allen Estrin, Cindy Marcus, Flip Kobler</v>
+        <v>Chris Buck, Philip LaZebnik, Susannah Grant</v>
       </c>
       <c r="F351" t="str">
-        <v>Animacja, Familijny, Przygodowy, Romans</v>
+        <v>Przygodowy, Animacja, Familijny, Romans</v>
       </c>
       <c r="G351">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="H351" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I351" t="str">
         <v>DVD</v>
       </c>
       <c r="J351">
-        <v>5.521</v>
+        <v>6.909</v>
       </c>
       <c r="K351" t="str">
         <v/>
       </c>
       <c r="L351">
-        <v>13761</v>
+        <v>10530</v>
       </c>
       <c r="M351" t="str">
-        <v>tt0143808</v>
+        <v>tt0114148</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Podaj Dalej</v>
+        <v>Pocahontas II: Podróż do Nowego Świata</v>
       </c>
       <c r="B352" t="str">
-        <v>Pay It Forward</v>
+        <v>Pocahontas II: Journey to a New World</v>
       </c>
       <c r="C352">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="D352" t="str">
-        <v>Mimi Leder</v>
+        <v>Tom Ellery, Bradley Raymond</v>
       </c>
       <c r="E352" t="str">
-        <v>Leslie Dixon</v>
+        <v>Allen Estrin, Cindy Marcus, Flip Kobler</v>
       </c>
       <c r="F352" t="str">
-        <v>Dramat</v>
+        <v>Animacja, Familijny, Przygodowy, Romans</v>
       </c>
       <c r="G352">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="H352" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I352" t="str">
         <v>DVD</v>
       </c>
       <c r="J352">
-        <v>7.4</v>
+        <v>5.521</v>
       </c>
       <c r="K352" t="str">
         <v/>
       </c>
       <c r="L352">
-        <v>10647</v>
+        <v>13761</v>
       </c>
       <c r="M352" t="str">
-        <v>tt0223897</v>
+        <v>tt0143808</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Podróż do Nowej Ziemi</v>
+        <v>Podaj Dalej</v>
       </c>
       <c r="B353" t="str">
-        <v>The New World</v>
+        <v>Pay It Forward</v>
       </c>
       <c r="C353">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="D353" t="str">
-        <v>Terrence Malick</v>
+        <v>Mimi Leder</v>
       </c>
       <c r="E353" t="str">
-        <v>Terrence Malick</v>
+        <v>Leslie Dixon</v>
       </c>
       <c r="F353" t="str">
-        <v>Dramat, Historyczny, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G353">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="H353" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I353" t="str">
         <v>DVD</v>
       </c>
       <c r="J353">
-        <v>6.521</v>
+        <v>7.4</v>
       </c>
       <c r="K353" t="str">
         <v/>
       </c>
       <c r="L353">
-        <v>11400</v>
+        <v>10647</v>
       </c>
       <c r="M353" t="str">
-        <v>tt0402399</v>
+        <v>tt0223897</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Podwójny blef</v>
+        <v>Podróż do Nowej Ziemi</v>
       </c>
       <c r="B354" t="str">
-        <v>The Good Thief</v>
+        <v>The New World</v>
       </c>
       <c r="C354">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D354" t="str">
-        <v>Neil Jordan</v>
+        <v>Terrence Malick</v>
       </c>
       <c r="E354" t="str">
-        <v>Neil Jordan</v>
+        <v>Terrence Malick</v>
       </c>
       <c r="F354" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Dramat, Historyczny, Romans</v>
       </c>
       <c r="G354">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="H354" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I354" t="str">
         <v>DVD</v>
       </c>
       <c r="J354">
-        <v>6.072</v>
+        <v>6.521</v>
       </c>
       <c r="K354" t="str">
         <v/>
       </c>
       <c r="L354">
-        <v>6016</v>
+        <v>11400</v>
       </c>
       <c r="M354" t="str">
-        <v>tt0281820</v>
+        <v>tt0402399</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Podziemny krąg</v>
+        <v>Podwójny blef</v>
       </c>
       <c r="B355" t="str">
-        <v>Fight Club</v>
+        <v>The Good Thief</v>
       </c>
       <c r="C355">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="D355" t="str">
-        <v>David Fincher</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="E355" t="str">
-        <v>Jim Uhls</v>
+        <v>Neil Jordan</v>
       </c>
       <c r="F355" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Kryminał, Dramat, Thriller</v>
       </c>
       <c r="G355">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="H355" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I355" t="str">
         <v>DVD</v>
       </c>
       <c r="J355">
-        <v>8.438</v>
+        <v>6.072</v>
       </c>
       <c r="K355" t="str">
         <v/>
       </c>
       <c r="L355">
-        <v>550</v>
+        <v>6016</v>
       </c>
       <c r="M355" t="str">
-        <v>tt0137523</v>
+        <v>tt0281820</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Pogrzebany</v>
+        <v>Podziemny krąg</v>
       </c>
       <c r="B356" t="str">
-        <v>Buried</v>
+        <v>Fight Club</v>
       </c>
       <c r="C356">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="D356" t="str">
-        <v>Rodrigo Cortés</v>
+        <v>David Fincher</v>
       </c>
       <c r="E356" t="str">
-        <v>Chris Sparling</v>
+        <v>Jim Uhls</v>
       </c>
       <c r="F356" t="str">
-        <v>Dramat, Thriller, Tajemnica</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G356">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="H356" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I356" t="str">
         <v>DVD</v>
       </c>
       <c r="J356">
-        <v>6.63</v>
+        <v>8.438</v>
       </c>
       <c r="K356" t="str">
         <v/>
       </c>
       <c r="L356">
-        <v>26388</v>
+        <v>550</v>
       </c>
       <c r="M356" t="str">
-        <v>tt1462758</v>
+        <v>tt0137523</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Pokój</v>
+        <v>Pogrzebany</v>
       </c>
       <c r="B357" t="str">
-        <v>Room</v>
+        <v>Buried</v>
       </c>
       <c r="C357">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D357" t="str">
-        <v>Lenny Abrahamson</v>
+        <v>Rodrigo Cortés</v>
       </c>
       <c r="E357" t="str">
-        <v>Emma Donoghue</v>
+        <v>Chris Sparling</v>
       </c>
       <c r="F357" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Thriller, Tajemnica</v>
       </c>
       <c r="G357">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="H357" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I357" t="str">
         <v>DVD</v>
       </c>
       <c r="J357">
-        <v>8</v>
+        <v>6.63</v>
       </c>
       <c r="K357" t="str">
         <v/>
       </c>
       <c r="L357">
-        <v>264644</v>
+        <v>26388</v>
       </c>
       <c r="M357" t="str">
-        <v>tt3170832</v>
+        <v>tt1462758</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Pokuta</v>
+        <v>Pokój</v>
       </c>
       <c r="B358" t="str">
-        <v>Atonement</v>
+        <v>Room</v>
       </c>
       <c r="C358">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="D358" t="str">
-        <v>Joe Wright</v>
+        <v>Lenny Abrahamson</v>
       </c>
       <c r="E358" t="str">
-        <v>Christopher Hampton</v>
+        <v>Emma Donoghue</v>
       </c>
       <c r="F358" t="str">
-        <v>Dramat, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G358">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="H358" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I358" t="str">
         <v>DVD</v>
       </c>
       <c r="J358">
-        <v>7.638</v>
+        <v>8</v>
       </c>
       <c r="K358" t="str">
         <v/>
       </c>
       <c r="L358">
-        <v>4347</v>
+        <v>264644</v>
       </c>
       <c r="M358" t="str">
-        <v>tt0783233</v>
+        <v>tt3170832</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>Polowanie na druhny</v>
+        <v>Pokuta</v>
       </c>
       <c r="B359" t="str">
-        <v>Wedding Crashers</v>
+        <v>Atonement</v>
       </c>
       <c r="C359">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D359" t="str">
-        <v>David Dobkin</v>
+        <v>Joe Wright</v>
       </c>
       <c r="E359" t="str">
-        <v>Bob Fisher, Steve Faber</v>
+        <v>Christopher Hampton</v>
       </c>
       <c r="F359" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G359">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H359" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I359" t="str">
         <v>DVD</v>
       </c>
       <c r="J359">
-        <v>6.495</v>
+        <v>7.638</v>
       </c>
       <c r="K359" t="str">
         <v/>
       </c>
       <c r="L359">
-        <v>9522</v>
+        <v>4347</v>
       </c>
       <c r="M359" t="str">
-        <v>tt0396269</v>
+        <v>tt0783233</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Pomiędzy Nami Góry</v>
+        <v>Polowanie na druhny</v>
       </c>
       <c r="B360" t="str">
-        <v>The Mountain Between Us</v>
+        <v>Wedding Crashers</v>
       </c>
       <c r="C360">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="D360" t="str">
-        <v>Hany Abu-Assad</v>
+        <v>David Dobkin</v>
       </c>
       <c r="E360" t="str">
-        <v>J. Mills Goodloe, Chris Weitz</v>
+        <v>Bob Fisher, Steve Faber</v>
       </c>
       <c r="F360" t="str">
-        <v>Dramat, Przygodowy, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G360">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="H360" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I360" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J360">
-        <v>6.649</v>
+        <v>6.495</v>
       </c>
       <c r="K360" t="str">
         <v/>
       </c>
       <c r="L360">
-        <v>290512</v>
+        <v>9522</v>
       </c>
       <c r="M360" t="str">
-        <v>tt2226597</v>
+        <v>tt0396269</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Pomoc domowa</v>
+        <v>Pomiędzy Nami Góry</v>
       </c>
       <c r="B361" t="str">
-        <v>The Housemaid</v>
+        <v>The Mountain Between Us</v>
       </c>
       <c r="C361">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="D361" t="str">
-        <v>Paul Feig</v>
+        <v>Hany Abu-Assad</v>
       </c>
       <c r="E361" t="str">
-        <v>Rebecca Sonnenshine</v>
+        <v>J. Mills Goodloe, Chris Weitz</v>
       </c>
       <c r="F361" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Dramat, Przygodowy, Romans</v>
       </c>
       <c r="G361">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="H361" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I361" t="str">
         <v/>
       </c>
       <c r="J361">
-        <v>7.247</v>
+        <v>6.649</v>
       </c>
       <c r="K361" t="str">
         <v/>
       </c>
       <c r="L361">
-        <v>1368166</v>
+        <v>290512</v>
       </c>
       <c r="M361" t="str">
-        <v>tt27543632</v>
+        <v>tt2226597</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Potępiony</v>
+        <v>Pomoc domowa</v>
       </c>
       <c r="B362" t="str">
-        <v>The Condemned</v>
+        <v>The Housemaid</v>
       </c>
       <c r="C362">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="D362" t="str">
-        <v>Scott Wiper</v>
+        <v>Paul Feig</v>
       </c>
       <c r="E362" t="str">
-        <v>Scott Wiper, Rob Hedden</v>
+        <v>Rebecca Sonnenshine</v>
       </c>
       <c r="F362" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G362">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="H362" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I362" t="str">
         <v/>
       </c>
       <c r="J362">
-        <v>6.1</v>
+        <v>7.247</v>
       </c>
       <c r="K362" t="str">
         <v/>
       </c>
       <c r="L362">
-        <v>14636</v>
+        <v>1368166</v>
       </c>
       <c r="M362" t="str">
-        <v>tt0443473</v>
+        <v>tt27543632</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Powieść Henry&amp;#x27;ego</v>
+        <v>Potępiony</v>
       </c>
       <c r="B363" t="str">
-        <v>The Book of Henry</v>
+        <v>The Condemned</v>
       </c>
       <c r="C363">
-        <v>2017</v>
+        <v>2007</v>
       </c>
       <c r="D363" t="str">
-        <v>Colin Trevorrow</v>
+        <v>Scott Wiper</v>
       </c>
       <c r="E363" t="str">
-        <v>Gregg Hurwitz</v>
+        <v>Scott Wiper, Rob Hedden</v>
       </c>
       <c r="F363" t="str">
-        <v>Dramat, Kryminał, Thriller</v>
+        <v>Akcja, Thriller</v>
       </c>
       <c r="G363">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="H363" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I363" t="str">
         <v/>
       </c>
       <c r="J363">
-        <v>7.5</v>
+        <v>6.1</v>
       </c>
       <c r="K363" t="str">
         <v/>
       </c>
       <c r="L363">
-        <v>382614</v>
+        <v>14636</v>
       </c>
       <c r="M363" t="str">
-        <v>tt4572792</v>
+        <v>tt0443473</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Pozew o miłość</v>
+        <v>Powieść Henry&amp;#x27;ego</v>
       </c>
       <c r="B364" t="str">
-        <v>Laws of Attraction</v>
+        <v>The Book of Henry</v>
       </c>
       <c r="C364">
-        <v>2004</v>
+        <v>2017</v>
       </c>
       <c r="D364" t="str">
-        <v>Peter Howitt</v>
+        <v>Colin Trevorrow</v>
       </c>
       <c r="E364" t="str">
-        <v>Aline Brosh McKenna, Robert Harling, Aline Brosh McKenna</v>
+        <v>Gregg Hurwitz</v>
       </c>
       <c r="F364" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat, Kryminał, Thriller</v>
       </c>
       <c r="G364">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="H364" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I364" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J364">
-        <v>5.8</v>
+        <v>7.5</v>
       </c>
       <c r="K364" t="str">
         <v/>
       </c>
       <c r="L364">
-        <v>11141</v>
+        <v>382614</v>
       </c>
       <c r="M364" t="str">
-        <v>tt0323033</v>
+        <v>tt4572792</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Pozycja obowiązkowa</v>
+        <v>Pozew o miłość</v>
       </c>
       <c r="B365" t="str">
-        <v>Book Club</v>
+        <v>Laws of Attraction</v>
       </c>
       <c r="C365">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="D365" t="str">
-        <v>Bill Holderman</v>
+        <v>Peter Howitt</v>
       </c>
       <c r="E365" t="str">
-        <v>Bill Holderman, Erin Simms</v>
+        <v>Aline Brosh McKenna, Robert Harling, Aline Brosh McKenna</v>
       </c>
       <c r="F365" t="str">
-        <v>Romans, Komedia, Dramat</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G365">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H365" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I365" t="str">
         <v>DVD</v>
       </c>
       <c r="J365">
-        <v>6.2</v>
+        <v>5.8</v>
       </c>
       <c r="K365" t="str">
         <v/>
       </c>
       <c r="L365">
-        <v>502682</v>
+        <v>11141</v>
       </c>
       <c r="M365" t="str">
-        <v>tt6857166</v>
+        <v>tt0323033</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Praktykant</v>
+        <v>Pozycja obowiązkowa</v>
       </c>
       <c r="B366" t="str">
-        <v>The Intern</v>
+        <v>Book Club</v>
       </c>
       <c r="C366">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D366" t="str">
-        <v>Nancy Meyers</v>
+        <v>Bill Holderman</v>
       </c>
       <c r="E366" t="str">
-        <v>Nancy Meyers</v>
+        <v>Bill Holderman, Erin Simms</v>
       </c>
       <c r="F366" t="str">
-        <v>Komedia</v>
+        <v>Romans, Komedia, Dramat</v>
       </c>
       <c r="G366">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="H366" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I366" t="str">
         <v>DVD</v>
       </c>
       <c r="J366">
-        <v>7.227</v>
+        <v>6.2</v>
       </c>
       <c r="K366" t="str">
         <v/>
       </c>
       <c r="L366">
-        <v>257211</v>
+        <v>502682</v>
       </c>
       <c r="M366" t="str">
-        <v>tt2361509</v>
+        <v>tt6857166</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Pręgi</v>
+        <v>Praktykant</v>
       </c>
       <c r="B367" t="str">
-        <v>The Welts</v>
+        <v>The Intern</v>
       </c>
       <c r="C367">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="D367" t="str">
-        <v>Magdalena Piekorz</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="E367" t="str">
-        <v>Wojciech Kuczok</v>
+        <v>Nancy Meyers</v>
       </c>
       <c r="F367" t="str">
-        <v>Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G367">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="H367" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I367" t="str">
         <v>DVD</v>
       </c>
       <c r="J367">
-        <v>6.8</v>
+        <v>7.227</v>
       </c>
       <c r="K367" t="str">
         <v/>
       </c>
       <c r="L367">
-        <v>36402</v>
+        <v>257211</v>
       </c>
       <c r="M367" t="str">
-        <v>tt0426173</v>
+        <v>tt2361509</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Proces</v>
+        <v>Pręgi</v>
       </c>
       <c r="B368" t="str">
-        <v>The Trial</v>
+        <v>The Welts</v>
       </c>
       <c r="C368">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="D368" t="str">
-        <v>Laco Adamik, Agnieszka Holland</v>
+        <v>Magdalena Piekorz</v>
       </c>
       <c r="E368" t="str">
-        <v>Agnieszka Holland, Franz Kafka, Laco Adamik</v>
+        <v>Wojciech Kuczok</v>
       </c>
       <c r="F368" t="str">
         <v>Dramat</v>
       </c>
       <c r="G368">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="H368" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I368" t="str">
         <v>DVD</v>
       </c>
-      <c r="J368" t="str">
-        <v/>
+      <c r="J368">
+        <v>6.8</v>
       </c>
       <c r="K368" t="str">
         <v/>
       </c>
       <c r="L368">
-        <v>975491</v>
+        <v>36402</v>
       </c>
       <c r="M368" t="str">
-        <v>tt16678512</v>
+        <v>tt0426173</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Projekt Floryda</v>
+        <v>Proces</v>
       </c>
       <c r="B369" t="str">
-        <v>The Florida Project</v>
+        <v>The Trial</v>
       </c>
       <c r="C369">
-        <v>2017</v>
+        <v>1980</v>
       </c>
       <c r="D369" t="str">
-        <v>Sean Baker</v>
+        <v>Laco Adamik, Agnieszka Holland</v>
       </c>
       <c r="E369" t="str">
-        <v>Sean Baker, Chris Bergoch</v>
+        <v>Agnieszka Holland, Franz Kafka, Laco Adamik</v>
       </c>
       <c r="F369" t="str">
         <v>Dramat</v>
       </c>
       <c r="G369">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H369" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I369" t="str">
         <v>DVD</v>
       </c>
-      <c r="J369">
-        <v>7.428</v>
+      <c r="J369" t="str">
+        <v/>
       </c>
       <c r="K369" t="str">
         <v/>
       </c>
       <c r="L369">
-        <v>394117</v>
+        <v>975491</v>
       </c>
       <c r="M369" t="str">
-        <v>tt5649144</v>
+        <v>tt16678512</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Projekt Hail Mary</v>
+        <v>Projekt Floryda</v>
       </c>
       <c r="B370" t="str">
-        <v>Project Hail Mary</v>
+        <v>The Florida Project</v>
       </c>
       <c r="C370">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="D370" t="str">
-        <v>Phil Lord, Christopher Miller</v>
+        <v>Sean Baker</v>
       </c>
       <c r="E370" t="str">
-        <v>Drew Goddard</v>
+        <v>Sean Baker, Chris Bergoch</v>
       </c>
       <c r="F370" t="str">
-        <v>Sci-Fi, Przygodowy</v>
+        <v>Dramat</v>
       </c>
       <c r="G370">
-        <v>157</v>
+        <v>112</v>
       </c>
       <c r="H370" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I370" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J370">
-        <v>8.2</v>
+        <v>7.428</v>
       </c>
       <c r="K370" t="str">
         <v/>
       </c>
       <c r="L370">
-        <v>687163</v>
+        <v>394117</v>
       </c>
       <c r="M370" t="str">
-        <v>tt12042730</v>
+        <v>tt5649144</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Przed północą</v>
+        <v>Projekt Hail Mary</v>
       </c>
       <c r="B371" t="str">
-        <v>Before Midnight</v>
+        <v>Project Hail Mary</v>
       </c>
       <c r="C371">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="D371" t="str">
-        <v>Richard Linklater</v>
+        <v>Phil Lord, Christopher Miller</v>
       </c>
       <c r="E371" t="str">
-        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+        <v>Drew Goddard</v>
       </c>
       <c r="F371" t="str">
-        <v>Romans, Dramat</v>
+        <v>Sci-Fi, Przygodowy</v>
       </c>
       <c r="G371">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="H371" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I371" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J371">
-        <v>7.504</v>
+        <v>8.2</v>
       </c>
       <c r="K371" t="str">
         <v/>
       </c>
       <c r="L371">
-        <v>132344</v>
+        <v>687163</v>
       </c>
       <c r="M371" t="str">
-        <v>tt2209418</v>
+        <v>tt12042730</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Przed wschodem słońca</v>
+        <v>Przed północą</v>
       </c>
       <c r="B372" t="str">
-        <v>Before Sunrise</v>
+        <v>Before Midnight</v>
       </c>
       <c r="C372">
-        <v>1995</v>
+        <v>2013</v>
       </c>
       <c r="D372" t="str">
         <v>Richard Linklater</v>
       </c>
       <c r="E372" t="str">
-        <v>Kim Krizan, Richard Linklater</v>
+        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
       </c>
       <c r="F372" t="str">
-        <v>Dramat, Romans</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G372">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H372" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I372" t="str">
         <v>DVD</v>
       </c>
       <c r="J372">
-        <v>7.971</v>
+        <v>7.504</v>
       </c>
       <c r="K372" t="str">
         <v/>
       </c>
       <c r="L372">
-        <v>76</v>
+        <v>132344</v>
       </c>
       <c r="M372" t="str">
-        <v>tt0112471</v>
+        <v>tt2209418</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Przed zachodem słońca</v>
+        <v>Przed wschodem słońca</v>
       </c>
       <c r="B373" t="str">
-        <v>Before Sunset</v>
+        <v>Before Sunrise</v>
       </c>
       <c r="C373">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="D373" t="str">
         <v>Richard Linklater</v>
       </c>
       <c r="E373" t="str">
-        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
+        <v>Kim Krizan, Richard Linklater</v>
       </c>
       <c r="F373" t="str">
         <v>Dramat, Romans</v>
       </c>
       <c r="G373">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="H373" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I373" t="str">
         <v>DVD</v>
       </c>
       <c r="J373">
-        <v>7.81</v>
+        <v>7.971</v>
       </c>
       <c r="K373" t="str">
         <v/>
       </c>
       <c r="L373">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M373" t="str">
-        <v>tt0381681</v>
+        <v>tt0112471</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Przedszkolanka</v>
+        <v>Przed zachodem słońca</v>
       </c>
       <c r="B374" t="str">
-        <v>The Kindergarten Teacher</v>
+        <v>Before Sunset</v>
       </c>
       <c r="C374">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="D374" t="str">
-        <v>Sara Colangelo</v>
+        <v>Richard Linklater</v>
       </c>
       <c r="E374" t="str">
-        <v>Sara Colangelo, Nadav Lapid</v>
+        <v>Richard Linklater, Julie Delpy, Ethan Hawke</v>
       </c>
       <c r="F374" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G374">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="H374" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I374" t="str">
         <v>DVD</v>
       </c>
       <c r="J374">
-        <v>6.56</v>
+        <v>7.81</v>
       </c>
       <c r="K374" t="str">
         <v/>
       </c>
       <c r="L374">
-        <v>489927</v>
+        <v>80</v>
       </c>
       <c r="M374" t="str">
-        <v>tt6952960</v>
+        <v>tt0381681</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Przełęcz ocalonych</v>
+        <v>Przedszkolanka</v>
       </c>
       <c r="B375" t="str">
-        <v>Hacksaw Ridge</v>
+        <v>The Kindergarten Teacher</v>
       </c>
       <c r="C375">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="D375" t="str">
-        <v>Mel Gibson</v>
+        <v>Sara Colangelo</v>
       </c>
       <c r="E375" t="str">
-        <v>Robert Schenkkan, Andrew Knight</v>
+        <v>Sara Colangelo, Nadav Lapid</v>
       </c>
       <c r="F375" t="str">
-        <v>Dramat, Historyczny, Wojenny</v>
+        <v>Dramat</v>
       </c>
       <c r="G375">
-        <v>131</v>
+        <v>96</v>
       </c>
       <c r="H375" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I375" t="str">
         <v>DVD</v>
       </c>
       <c r="J375">
-        <v>8.192</v>
+        <v>6.56</v>
       </c>
       <c r="K375" t="str">
         <v/>
       </c>
       <c r="L375">
-        <v>324786</v>
+        <v>489927</v>
       </c>
       <c r="M375" t="str">
-        <v>tt2119532</v>
+        <v>tt6952960</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Przerwane objęcia</v>
+        <v>Przełęcz ocalonych</v>
       </c>
       <c r="B376" t="str">
-        <v>Broken Embraces</v>
+        <v>Hacksaw Ridge</v>
       </c>
       <c r="C376">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="D376" t="str">
-        <v>Pedro Almodóvar</v>
+        <v>Mel Gibson</v>
       </c>
       <c r="E376" t="str">
-        <v>Pedro Almodóvar</v>
+        <v>Robert Schenkkan, Andrew Knight</v>
       </c>
       <c r="F376" t="str">
-        <v>Dramat, Romans, Thriller</v>
+        <v>Dramat, Historyczny, Wojenny</v>
       </c>
       <c r="G376">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="H376" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I376" t="str">
         <v>DVD</v>
       </c>
       <c r="J376">
-        <v>7.1</v>
+        <v>8.192</v>
       </c>
       <c r="K376" t="str">
         <v/>
       </c>
       <c r="L376">
-        <v>8088</v>
+        <v>324786</v>
       </c>
       <c r="M376" t="str">
-        <v>tt0913425</v>
+        <v>tt2119532</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Przyjmij / Odrzuć</v>
+        <v>Przerwane objęcia</v>
       </c>
       <c r="B377" t="str">
-        <v>Drop</v>
+        <v>Broken Embraces</v>
       </c>
       <c r="C377">
-        <v>2025</v>
+        <v>2009</v>
       </c>
       <c r="D377" t="str">
-        <v>Christopher Landon</v>
+        <v>Pedro Almodóvar</v>
       </c>
       <c r="E377" t="str">
-        <v>Jillian Jacobs, Christopher Roach</v>
+        <v>Pedro Almodóvar</v>
       </c>
       <c r="F377" t="str">
-        <v>Tajemnica, Thriller</v>
+        <v>Dramat, Romans, Thriller</v>
       </c>
       <c r="G377">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="H377" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I377" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J377">
-        <v>6.328</v>
+        <v>7.1</v>
       </c>
       <c r="K377" t="str">
         <v/>
       </c>
       <c r="L377">
-        <v>1249213</v>
+        <v>8088</v>
       </c>
       <c r="M377" t="str">
-        <v>tt32149847</v>
+        <v>tt0913425</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Przysługa</v>
+        <v>Przyjmij / Odrzuć</v>
       </c>
       <c r="B378" t="str">
-        <v>Trading Favors</v>
+        <v>Drop</v>
       </c>
       <c r="C378">
-        <v>1997</v>
+        <v>2025</v>
       </c>
       <c r="D378" t="str">
-        <v>Sondra Locke</v>
+        <v>Christopher Landon</v>
       </c>
       <c r="E378" t="str">
-        <v>Timothy Albaugh, Tag Mendillo, Timothy Albaugh</v>
+        <v>Jillian Jacobs, Christopher Roach</v>
       </c>
       <c r="F378" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Tajemnica, Thriller</v>
       </c>
       <c r="G378">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="H378" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I378" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J378">
-        <v>4.4</v>
+        <v>6.328</v>
       </c>
       <c r="K378" t="str">
         <v/>
       </c>
       <c r="L378">
-        <v>61183</v>
+        <v>1249213</v>
       </c>
       <c r="M378" t="str">
-        <v>tt0118993</v>
+        <v>tt32149847</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Psychoza</v>
+        <v>Przysługa</v>
       </c>
       <c r="B379" t="str">
-        <v>Psycho</v>
+        <v>Trading Favors</v>
       </c>
       <c r="C379">
-        <v>1960</v>
+        <v>1997</v>
       </c>
       <c r="D379" t="str">
-        <v>Alfred Hitchcock</v>
+        <v>Sondra Locke</v>
       </c>
       <c r="E379" t="str">
-        <v>Joseph Stefano</v>
+        <v>Timothy Albaugh, Tag Mendillo, Timothy Albaugh</v>
       </c>
       <c r="F379" t="str">
-        <v>Horror, Thriller, Tajemnica</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G379">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="H379" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I379" t="str">
         <v>DVD</v>
       </c>
       <c r="J379">
-        <v>8.421</v>
+        <v>4.4</v>
       </c>
       <c r="K379" t="str">
         <v/>
       </c>
       <c r="L379">
-        <v>539</v>
+        <v>61183</v>
       </c>
       <c r="M379" t="str">
-        <v>tt0054215</v>
+        <v>tt0118993</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Pułapka</v>
+        <v>Psychoza</v>
       </c>
       <c r="B380" t="str">
-        <v>Trap</v>
+        <v>Psycho</v>
       </c>
       <c r="C380">
-        <v>2024</v>
+        <v>1960</v>
       </c>
       <c r="D380" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Alfred Hitchcock</v>
       </c>
       <c r="E380" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Joseph Stefano</v>
       </c>
       <c r="F380" t="str">
-        <v>Kryminał, Horror, Thriller</v>
+        <v>Horror, Thriller, Tajemnica</v>
       </c>
       <c r="G380">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H380" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I380" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J380">
-        <v>6.245</v>
+        <v>8.421</v>
       </c>
       <c r="K380" t="str">
         <v/>
       </c>
       <c r="L380">
-        <v>1032823</v>
+        <v>539</v>
       </c>
       <c r="M380" t="str">
-        <v>tt26753003</v>
+        <v>tt0054215</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Raj dla Par</v>
+        <v>Pułapka</v>
       </c>
       <c r="B381" t="str">
-        <v>Couples Retreat</v>
+        <v>Trap</v>
       </c>
       <c r="C381">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="D381" t="str">
-        <v>Peter Billingsley</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="E381" t="str">
-        <v>Dana Fox, Vince Vaughn, Jon Favreau</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="F381" t="str">
-        <v>Komedia, Romans</v>
+        <v>Kryminał, Horror, Thriller</v>
       </c>
       <c r="G381">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H381" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I381" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J381">
-        <v>5.551</v>
+        <v>6.245</v>
       </c>
       <c r="K381" t="str">
         <v/>
       </c>
       <c r="L381">
-        <v>19899</v>
+        <v>1032823</v>
       </c>
       <c r="M381" t="str">
-        <v>tt1078940</v>
+        <v>tt26753003</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Raj: Miłość</v>
+        <v>Raj dla Par</v>
       </c>
       <c r="B382" t="str">
-        <v>Paradise: Love</v>
+        <v>Couples Retreat</v>
       </c>
       <c r="C382">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D382" t="str">
-        <v>Ulrich Seidl</v>
+        <v>Peter Billingsley</v>
       </c>
       <c r="E382" t="str">
-        <v>Ulrich Seidl, Veronika Franz</v>
+        <v>Dana Fox, Vince Vaughn, Jon Favreau</v>
       </c>
       <c r="F382" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G382">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="H382" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I382" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J382">
-        <v>6.7</v>
+        <v>5.551</v>
       </c>
       <c r="K382" t="str">
         <v/>
       </c>
       <c r="L382">
-        <v>103686</v>
+        <v>19899</v>
       </c>
       <c r="M382" t="str">
-        <v>tt1403214</v>
+        <v>tt1078940</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Ratatuj</v>
+        <v>Raj: Miłość</v>
       </c>
       <c r="B383" t="str">
-        <v>Ratatouille</v>
+        <v>Paradise: Love</v>
       </c>
       <c r="C383">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D383" t="str">
-        <v>Brad Bird</v>
+        <v>Ulrich Seidl</v>
       </c>
       <c r="E383" t="str">
-        <v>Jan Pinkava, Jim Capobianco, Brad Bird</v>
+        <v>Ulrich Seidl, Veronika Franz</v>
       </c>
       <c r="F383" t="str">
-        <v>Animacja, Komedia, Familijny, Fantasy</v>
+        <v>Dramat</v>
       </c>
       <c r="G383">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="H383" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I383" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J383">
-        <v>7.834</v>
+        <v>6.7</v>
       </c>
       <c r="K383" t="str">
         <v/>
       </c>
       <c r="L383">
-        <v>2062</v>
+        <v>103686</v>
       </c>
       <c r="M383" t="str">
-        <v>tt0382932</v>
+        <v>tt1403214</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Rayman Legends [PC]</v>
+        <v>Ratatuj</v>
       </c>
       <c r="B384" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Ratatouille</v>
+      </c>
+      <c r="C384">
+        <v>2007</v>
       </c>
       <c r="D384" t="str">
-        <v/>
+        <v>Brad Bird</v>
       </c>
       <c r="E384" t="str">
-        <v/>
+        <v>Jan Pinkava, Jim Capobianco, Brad Bird</v>
       </c>
       <c r="F384" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Animacja, Komedia, Familijny, Fantasy</v>
+      </c>
+      <c r="G384">
+        <v>110</v>
       </c>
       <c r="H384" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I384" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>DVD</v>
+      </c>
+      <c r="J384">
+        <v>7.834</v>
       </c>
       <c r="K384" t="str">
         <v/>
       </c>
-      <c r="L384" t="str">
-        <v/>
+      <c r="L384">
+        <v>2062</v>
       </c>
       <c r="M384" t="str">
-        <v/>
+        <v>tt0382932</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Rayman Origins [PC]</v>
+        <v>Rayman Legends [PC]</v>
       </c>
       <c r="B385" t="str">
-        <v>Rayman Origins</v>
+        <v/>
       </c>
       <c r="C385" t="str">
         <v/>
       </c>
       <c r="D385" t="str">
         <v/>
       </c>
       <c r="E385" t="str">
         <v/>
       </c>
       <c r="F385" t="str">
         <v/>
       </c>
       <c r="G385" t="str">
         <v/>
       </c>
       <c r="H385" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I385" t="str">
         <v/>
       </c>
       <c r="J385" t="str">
         <v/>
       </c>
       <c r="K385" t="str">
         <v/>
       </c>
       <c r="L385" t="str">
         <v/>
       </c>
       <c r="M385" t="str">
         <v/>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Red Rocket</v>
+        <v>Rayman Origins [PC]</v>
       </c>
       <c r="B386" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>Rayman Origins</v>
+      </c>
+      <c r="C386" t="str">
+        <v/>
       </c>
       <c r="D386" t="str">
-        <v>Sean Baker</v>
+        <v/>
       </c>
       <c r="E386" t="str">
-        <v>Chris Bergoch, Sean Baker</v>
+        <v/>
       </c>
       <c r="F386" t="str">
-        <v>Dramat, Komedia</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v/>
+      </c>
+      <c r="G386" t="str">
+        <v/>
       </c>
       <c r="H386" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I386" t="str">
         <v/>
       </c>
-      <c r="J386">
-        <v>6.791</v>
+      <c r="J386" t="str">
+        <v/>
       </c>
       <c r="K386" t="str">
         <v/>
       </c>
-      <c r="L386">
-        <v>763329</v>
+      <c r="L386" t="str">
+        <v/>
       </c>
       <c r="M386" t="str">
-        <v>tt13453006</v>
+        <v/>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Rejs</v>
+        <v>Red Rocket</v>
       </c>
       <c r="B387" t="str">
-        <v>The Cruise</v>
+        <v/>
       </c>
       <c r="C387">
-        <v>1970</v>
+        <v>2021</v>
       </c>
       <c r="D387" t="str">
-        <v>Marek Piwowski</v>
+        <v>Sean Baker</v>
       </c>
       <c r="E387" t="str">
-        <v>Janusz Głowacki, Marek Piwowski</v>
+        <v>Chris Bergoch, Sean Baker</v>
       </c>
       <c r="F387" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G387">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c r="H387" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I387" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J387">
-        <v>7</v>
+        <v>6.791</v>
       </c>
       <c r="K387" t="str">
         <v/>
       </c>
       <c r="L387">
-        <v>36404</v>
+        <v>763329</v>
       </c>
       <c r="M387" t="str">
-        <v>tt0066289</v>
+        <v>tt13453006</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Requiem dla snu</v>
+        <v>Rejs</v>
       </c>
       <c r="B388" t="str">
-        <v>Requiem for a Dream</v>
+        <v>The Cruise</v>
       </c>
       <c r="C388">
-        <v>2000</v>
+        <v>1970</v>
       </c>
       <c r="D388" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Marek Piwowski</v>
       </c>
       <c r="E388" t="str">
-        <v>Hubert Selby Jr., Darren Aronofsky</v>
+        <v>Janusz Głowacki, Marek Piwowski</v>
       </c>
       <c r="F388" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G388">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="H388" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I388" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J388">
-        <v>8.011</v>
+        <v>7</v>
       </c>
       <c r="K388" t="str">
         <v/>
       </c>
       <c r="L388">
-        <v>641</v>
+        <v>36404</v>
       </c>
       <c r="M388" t="str">
-        <v>tt0180093</v>
+        <v>tt0066289</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Rio</v>
+        <v>Requiem dla snu</v>
       </c>
       <c r="B389" t="str">
-        <v/>
+        <v>Requiem for a Dream</v>
       </c>
       <c r="C389">
-        <v>2011</v>
+        <v>2000</v>
       </c>
       <c r="D389" t="str">
-        <v>Carlos Saldanha</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E389" t="str">
-        <v>Don Rhymer, Carlos Saldanha, Earl Richey Jones</v>
+        <v>Hubert Selby Jr., Darren Aronofsky</v>
       </c>
       <c r="F389" t="str">
-        <v>Animacja, Przygodowy, Komedia, Familijny</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G389">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="H389" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I389" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J389">
-        <v>6.753</v>
+        <v>8.011</v>
       </c>
       <c r="K389" t="str">
         <v/>
       </c>
       <c r="L389">
-        <v>46195</v>
+        <v>641</v>
       </c>
       <c r="M389" t="str">
-        <v>tt1436562</v>
+        <v>tt0180093</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Rio 2</v>
+        <v>Rio</v>
       </c>
       <c r="B390" t="str">
         <v/>
       </c>
       <c r="C390">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D390" t="str">
         <v>Carlos Saldanha</v>
       </c>
       <c r="E390" t="str">
-        <v>Jenny Bicks, Carlos Kotkin, Don Rhymer</v>
+        <v>Don Rhymer, Carlos Saldanha, Earl Richey Jones</v>
       </c>
       <c r="F390" t="str">
         <v>Animacja, Przygodowy, Komedia, Familijny</v>
       </c>
       <c r="G390">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="H390" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I390" t="str">
         <v>DVD</v>
       </c>
       <c r="J390">
-        <v>6.524</v>
+        <v>6.753</v>
       </c>
       <c r="K390" t="str">
         <v/>
       </c>
       <c r="L390">
-        <v>172385</v>
+        <v>46195</v>
       </c>
       <c r="M390" t="str">
-        <v>tt2357291</v>
+        <v>tt1436562</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Robinson Crusoe</v>
+        <v>Rio 2</v>
       </c>
       <c r="B391" t="str">
         <v/>
       </c>
       <c r="C391">
-        <v>1997</v>
+        <v>2014</v>
       </c>
       <c r="D391" t="str">
-        <v>George T. Miller, Rod Hardy</v>
+        <v>Carlos Saldanha</v>
       </c>
       <c r="E391" t="str">
-        <v>Christopher Lofton, Tracy Keenan Wynn, Christopher Canaan</v>
+        <v>Jenny Bicks, Carlos Kotkin, Don Rhymer</v>
       </c>
       <c r="F391" t="str">
-        <v>Akcja, Przygodowy, Dramat</v>
+        <v>Animacja, Przygodowy, Komedia, Familijny</v>
       </c>
       <c r="G391">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="H391" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I391" t="str">
         <v>DVD</v>
       </c>
       <c r="J391">
-        <v>5.971</v>
+        <v>6.524</v>
       </c>
       <c r="K391" t="str">
         <v/>
       </c>
       <c r="L391">
-        <v>11210</v>
+        <v>172385</v>
       </c>
       <c r="M391" t="str">
-        <v>tt0117496</v>
+        <v>tt2357291</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Rocketman</v>
+        <v>Robinson Crusoe</v>
       </c>
       <c r="B392" t="str">
         <v/>
       </c>
       <c r="C392">
-        <v>2019</v>
+        <v>1997</v>
       </c>
       <c r="D392" t="str">
-        <v>Dexter Fletcher</v>
+        <v>George T. Miller, Rod Hardy</v>
       </c>
       <c r="E392" t="str">
-        <v>Lee Hall</v>
+        <v>Christopher Lofton, Tracy Keenan Wynn, Christopher Canaan</v>
       </c>
       <c r="F392" t="str">
-        <v>Muzyczny, Dramat</v>
+        <v>Akcja, Przygodowy, Dramat</v>
       </c>
       <c r="G392">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="H392" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I392" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J392">
-        <v>7.309</v>
+        <v>5.971</v>
       </c>
       <c r="K392" t="str">
         <v/>
       </c>
       <c r="L392">
-        <v>504608</v>
+        <v>11210</v>
       </c>
       <c r="M392" t="str">
-        <v>tt2066051</v>
+        <v>tt0117496</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Ron Usterka</v>
+        <v>Rocketman</v>
       </c>
       <c r="B393" t="str">
-        <v>Ron&amp;#x27;s Gone Wrong</v>
+        <v/>
       </c>
       <c r="C393">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D393" t="str">
-        <v>Sarah Smith, Jean-Philippe Vine</v>
+        <v>Dexter Fletcher</v>
       </c>
       <c r="E393" t="str">
-        <v>Sarah Smith, Peter Baynham</v>
+        <v>Lee Hall</v>
       </c>
       <c r="F393" t="str">
-        <v>Animacja, Sci-Fi, Familijny, Komedia</v>
+        <v>Muzyczny, Dramat</v>
       </c>
       <c r="G393">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="H393" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I393" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J393">
-        <v>7.863</v>
+        <v>7.309</v>
       </c>
       <c r="K393" t="str">
         <v/>
       </c>
       <c r="L393">
-        <v>482321</v>
+        <v>504608</v>
       </c>
       <c r="M393" t="str">
-        <v>tt7504818</v>
+        <v>tt2066051</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Rzeka życia</v>
+        <v>Ron Usterka</v>
       </c>
       <c r="B394" t="str">
-        <v>A River Runs Through It</v>
+        <v>Ron&amp;#x27;s Gone Wrong</v>
       </c>
       <c r="C394">
-        <v>1992</v>
+        <v>2021</v>
       </c>
       <c r="D394" t="str">
-        <v>Robert Redford</v>
+        <v>Sarah Smith, Jean-Philippe Vine</v>
       </c>
       <c r="E394" t="str">
-        <v>Richard Friedenberg, Norman Maclean</v>
+        <v>Sarah Smith, Peter Baynham</v>
       </c>
       <c r="F394" t="str">
-        <v>Dramat, Familijny</v>
+        <v>Animacja, Sci-Fi, Familijny, Komedia</v>
       </c>
       <c r="G394">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="H394" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I394" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J394">
-        <v>7.03</v>
+        <v>7.863</v>
       </c>
       <c r="K394" t="str">
         <v/>
       </c>
       <c r="L394">
-        <v>293</v>
+        <v>482321</v>
       </c>
       <c r="M394" t="str">
-        <v>tt0105265</v>
+        <v>tt7504818</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Sabrina</v>
+        <v>Rzeka życia</v>
       </c>
       <c r="B395" t="str">
-        <v/>
+        <v>A River Runs Through It</v>
       </c>
       <c r="C395">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="D395" t="str">
-        <v>Sydney Pollack</v>
+        <v>Robert Redford</v>
       </c>
       <c r="E395" t="str">
-        <v>Barbara Benedek, David Rayfiel</v>
+        <v>Richard Friedenberg, Norman Maclean</v>
       </c>
       <c r="F395" t="str">
-        <v>Romans, Dramat, Komedia</v>
+        <v>Dramat, Familijny</v>
       </c>
       <c r="G395">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H395" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I395" t="str">
         <v>DVD</v>
       </c>
       <c r="J395">
-        <v>6.212</v>
+        <v>7.03</v>
       </c>
       <c r="K395" t="str">
         <v/>
       </c>
       <c r="L395">
-        <v>11860</v>
+        <v>293</v>
       </c>
       <c r="M395" t="str">
-        <v>tt0114319</v>
+        <v>tt0105265</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Sala samobójców</v>
+        <v>Sabrina</v>
       </c>
       <c r="B396" t="str">
-        <v>Suicide Room</v>
+        <v/>
       </c>
       <c r="C396">
-        <v>2011</v>
+        <v>1995</v>
       </c>
       <c r="D396" t="str">
-        <v>Jan Komasa</v>
+        <v>Sydney Pollack</v>
       </c>
       <c r="E396" t="str">
-        <v>Jan Komasa</v>
+        <v>Barbara Benedek, David Rayfiel</v>
       </c>
       <c r="F396" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Romans, Dramat, Komedia</v>
       </c>
       <c r="G396">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="H396" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I396" t="str">
         <v>DVD</v>
       </c>
       <c r="J396">
-        <v>7.3</v>
+        <v>6.212</v>
       </c>
       <c r="K396" t="str">
         <v/>
       </c>
       <c r="L396">
-        <v>72478</v>
+        <v>11860</v>
       </c>
       <c r="M396" t="str">
-        <v>tt1808454</v>
+        <v>tt0114319</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Sanctum</v>
+        <v>Sala samobójców</v>
       </c>
       <c r="B397" t="str">
-        <v/>
+        <v>Suicide Room</v>
       </c>
       <c r="C397">
         <v>2011</v>
       </c>
       <c r="D397" t="str">
-        <v>Alister Grierson</v>
+        <v>Jan Komasa</v>
       </c>
       <c r="E397" t="str">
-        <v>John Garvin, Andrew Wight</v>
+        <v>Jan Komasa</v>
       </c>
       <c r="F397" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G397">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H397" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I397" t="str">
         <v>DVD</v>
       </c>
       <c r="J397">
-        <v>6.04</v>
+        <v>7.3</v>
       </c>
       <c r="K397" t="str">
         <v/>
       </c>
       <c r="L397">
-        <v>48340</v>
+        <v>72478</v>
       </c>
       <c r="M397" t="str">
-        <v>tt0881320</v>
+        <v>tt1808454</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Searching</v>
+        <v>Sanctum</v>
       </c>
       <c r="B398" t="str">
         <v/>
       </c>
       <c r="C398">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="D398" t="str">
-        <v>Aneesh Chaganty</v>
+        <v>Alister Grierson</v>
       </c>
       <c r="E398" t="str">
-        <v>Aneesh Chaganty, Sev Ohanian</v>
+        <v>John Garvin, Andrew Wight</v>
       </c>
       <c r="F398" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Akcja, Thriller</v>
       </c>
       <c r="G398">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H398" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I398" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J398">
-        <v>7.6</v>
+        <v>6.04</v>
       </c>
       <c r="K398" t="str">
         <v/>
       </c>
       <c r="L398">
-        <v>489999</v>
+        <v>48340</v>
       </c>
       <c r="M398" t="str">
-        <v>tt7668870</v>
+        <v>tt0881320</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Sekretarka</v>
+        <v>Searching</v>
       </c>
       <c r="B399" t="str">
-        <v>Secretary</v>
+        <v/>
       </c>
       <c r="C399">
-        <v>2002</v>
+        <v>2018</v>
       </c>
       <c r="D399" t="str">
-        <v>Steven Shainberg</v>
+        <v>Aneesh Chaganty</v>
       </c>
       <c r="E399" t="str">
-        <v>Erin Cressida Wilson</v>
+        <v>Aneesh Chaganty, Sev Ohanian</v>
       </c>
       <c r="F399" t="str">
-        <v>Romans, Dramat, Komedia</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G399">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="H399" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I399" t="str">
-        <v/>
+        <v>Blu-ray</v>
       </c>
       <c r="J399">
-        <v>6.791</v>
+        <v>7.6</v>
       </c>
       <c r="K399" t="str">
         <v/>
       </c>
       <c r="L399">
-        <v>11013</v>
+        <v>489999</v>
       </c>
       <c r="M399" t="str">
-        <v>tt0274812</v>
+        <v>tt7668870</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Sekretne życie zwierzaków domowych</v>
+        <v>Sekretarka</v>
       </c>
       <c r="B400" t="str">
-        <v>The Secret Life of Pets</v>
+        <v>Secretary</v>
       </c>
       <c r="C400">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="D400" t="str">
-        <v>Chris Renaud</v>
+        <v>Steven Shainberg</v>
       </c>
       <c r="E400" t="str">
-        <v>Ken Daurio, Cinco Paul, Brian Lynch</v>
+        <v>Erin Cressida Wilson</v>
       </c>
       <c r="F400" t="str">
-        <v>Familijny, Komedia, Przygodowy, Animacja</v>
+        <v>Romans, Dramat, Komedia</v>
       </c>
       <c r="G400">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="H400" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I400" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J400">
-        <v>6.3</v>
+        <v>6.791</v>
       </c>
       <c r="K400" t="str">
         <v/>
       </c>
       <c r="L400">
-        <v>328111</v>
+        <v>11013</v>
       </c>
       <c r="M400" t="str">
-        <v>tt2709768</v>
+        <v>tt0274812</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Sekrety morza</v>
+        <v>Sekretne życie zwierzaków domowych</v>
       </c>
       <c r="B401" t="str">
-        <v>Song of the Sea</v>
+        <v>The Secret Life of Pets</v>
       </c>
       <c r="C401">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D401" t="str">
-        <v>Tomm Moore</v>
+        <v>Chris Renaud</v>
       </c>
       <c r="E401" t="str">
-        <v>Will Collins, Tomm Moore</v>
+        <v>Ken Daurio, Cinco Paul, Brian Lynch</v>
       </c>
       <c r="F401" t="str">
-        <v>Familijny, Animacja, Fantasy</v>
+        <v>Familijny, Komedia, Przygodowy, Animacja</v>
       </c>
       <c r="G401">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H401" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I401" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J401">
-        <v>7.999</v>
+        <v>6.3</v>
       </c>
       <c r="K401" t="str">
         <v/>
       </c>
       <c r="L401">
-        <v>110416</v>
+        <v>328111</v>
       </c>
       <c r="M401" t="str">
-        <v>tt1865505</v>
+        <v>tt2709768</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Sen Kasandry</v>
+        <v>Sekrety morza</v>
       </c>
       <c r="B402" t="str">
-        <v>Cassandra&amp;#x27;s Dream</v>
+        <v>Song of the Sea</v>
       </c>
       <c r="C402">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="D402" t="str">
-        <v>Woody Allen</v>
+        <v>Tomm Moore</v>
       </c>
       <c r="E402" t="str">
-        <v>Woody Allen</v>
+        <v>Will Collins, Tomm Moore</v>
       </c>
       <c r="F402" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Familijny, Animacja, Fantasy</v>
       </c>
       <c r="G402">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H402" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I402" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J402">
-        <v>6.275</v>
+        <v>7.999</v>
       </c>
       <c r="K402" t="str">
         <v/>
       </c>
       <c r="L402">
-        <v>4787</v>
+        <v>110416</v>
       </c>
       <c r="M402" t="str">
-        <v>tt0795493</v>
+        <v>tt1865505</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Serce nie sługa</v>
+        <v>Sen Kasandry</v>
       </c>
       <c r="B403" t="str">
-        <v>Prime</v>
+        <v>Cassandra&amp;#x27;s Dream</v>
       </c>
       <c r="C403">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D403" t="str">
-        <v>Ben Younger</v>
+        <v>Woody Allen</v>
       </c>
       <c r="E403" t="str">
-        <v>Ben Younger</v>
+        <v>Woody Allen</v>
       </c>
       <c r="F403" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Kryminał, Dramat, Thriller</v>
       </c>
       <c r="G403">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H403" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I403" t="str">
         <v>DVD</v>
       </c>
       <c r="J403">
-        <v>5.974</v>
+        <v>6.275</v>
       </c>
       <c r="K403" t="str">
         <v/>
       </c>
       <c r="L403">
-        <v>2313</v>
+        <v>4787</v>
       </c>
       <c r="M403" t="str">
-        <v>tt0387514</v>
+        <v>tt0795493</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Sędzia</v>
+        <v>Serce nie sługa</v>
       </c>
       <c r="B404" t="str">
-        <v>The Judge</v>
+        <v>Prime</v>
       </c>
       <c r="C404">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="D404" t="str">
-        <v>David Dobkin</v>
+        <v>Ben Younger</v>
       </c>
       <c r="E404" t="str">
-        <v>Bill Dubuque, David Dobkin, Nick Schenk</v>
+        <v>Ben Younger</v>
       </c>
       <c r="F404" t="str">
-        <v>Dramat</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G404">
-        <v>141</v>
+        <v>102</v>
       </c>
       <c r="H404" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I404" t="str">
         <v>DVD</v>
       </c>
       <c r="J404">
-        <v>7.328</v>
+        <v>5.974</v>
       </c>
       <c r="K404" t="str">
         <v/>
       </c>
       <c r="L404">
-        <v>205587</v>
+        <v>2313</v>
       </c>
       <c r="M404" t="str">
-        <v>tt1872194</v>
+        <v>tt0387514</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Showgirls</v>
+        <v>Sędzia</v>
       </c>
       <c r="B405" t="str">
-        <v/>
+        <v>The Judge</v>
       </c>
       <c r="C405">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="D405" t="str">
-        <v>Paul Verhoeven</v>
+        <v>David Dobkin</v>
       </c>
       <c r="E405" t="str">
-        <v>Joe Eszterhas</v>
+        <v>Bill Dubuque, David Dobkin, Nick Schenk</v>
       </c>
       <c r="F405" t="str">
         <v>Dramat</v>
       </c>
       <c r="G405">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="H405" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I405" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J405">
-        <v>5.578</v>
+        <v>7.328</v>
       </c>
       <c r="K405" t="str">
         <v/>
       </c>
       <c r="L405">
-        <v>10802</v>
+        <v>205587</v>
       </c>
       <c r="M405" t="str">
-        <v>tt0114436</v>
+        <v>tt1872194</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Shrek</v>
+        <v>Showgirls</v>
       </c>
       <c r="B406" t="str">
         <v/>
       </c>
       <c r="C406">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="D406" t="str">
-        <v>Andrew Adamson, Vicky Jenson</v>
+        <v>Paul Verhoeven</v>
       </c>
       <c r="E406" t="str">
-        <v>Ted Elliott, Roger S.H. Schulman, Joe Stillman</v>
+        <v>Joe Eszterhas</v>
       </c>
       <c r="F406" t="str">
-        <v>Animacja, Komedia, Fantasy, Przygodowy, Familijny</v>
+        <v>Dramat</v>
       </c>
       <c r="G406">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="H406" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I406" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J406">
-        <v>7.754</v>
+        <v>5.578</v>
       </c>
       <c r="K406" t="str">
         <v/>
       </c>
       <c r="L406">
-        <v>808</v>
+        <v>10802</v>
       </c>
       <c r="M406" t="str">
-        <v>tt0126029</v>
+        <v>tt0114436</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Shrek 2</v>
+        <v>Shrek</v>
       </c>
       <c r="B407" t="str">
         <v/>
       </c>
       <c r="C407">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="D407" t="str">
-        <v>Conrad Vernon, Kelly Asbury, Andrew Adamson</v>
+        <v>Andrew Adamson, Vicky Jenson</v>
       </c>
       <c r="E407" t="str">
-        <v>David N. Weiss, J. David Stem, Joe Stillman</v>
+        <v>Ted Elliott, Roger S.H. Schulman, Joe Stillman</v>
       </c>
       <c r="F407" t="str">
-        <v>Animacja, Familijny, Komedia, Fantasy, Przygodowy, Romans</v>
+        <v>Animacja, Komedia, Fantasy, Przygodowy, Familijny</v>
       </c>
       <c r="G407">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H407" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I407" t="str">
         <v>DVD</v>
       </c>
       <c r="J407">
-        <v>7.302</v>
+        <v>7.754</v>
       </c>
       <c r="K407" t="str">
         <v/>
       </c>
       <c r="L407">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="M407" t="str">
-        <v>tt0298148</v>
+        <v>tt0126029</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Shrek Forever</v>
+        <v>Shrek 2</v>
       </c>
       <c r="B408" t="str">
-        <v>Shrek Forever After</v>
+        <v/>
       </c>
       <c r="C408">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="D408" t="str">
-        <v>Mike Mitchell</v>
+        <v>Conrad Vernon, Kelly Asbury, Andrew Adamson</v>
       </c>
       <c r="E408" t="str">
-        <v>Josh Klausner, Darren Lemke</v>
+        <v>David N. Weiss, J. David Stem, Joe Stillman</v>
       </c>
       <c r="F408" t="str">
-        <v>Komedia, Przygodowy, Fantasy, Animacja, Familijny</v>
+        <v>Animacja, Familijny, Komedia, Fantasy, Przygodowy, Romans</v>
       </c>
       <c r="G408">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H408" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I408" t="str">
         <v>DVD</v>
       </c>
       <c r="J408">
-        <v>6.391</v>
+        <v>7.302</v>
       </c>
       <c r="K408" t="str">
         <v/>
       </c>
       <c r="L408">
-        <v>10192</v>
+        <v>809</v>
       </c>
       <c r="M408" t="str">
-        <v>tt0892791</v>
+        <v>tt0298148</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Shrek Trzeci</v>
+        <v>Shrek Forever</v>
       </c>
       <c r="B409" t="str">
-        <v>Shrek the Third</v>
+        <v>Shrek Forever After</v>
       </c>
       <c r="C409">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D409" t="str">
-        <v>Chris Miller</v>
+        <v>Mike Mitchell</v>
       </c>
       <c r="E409" t="str">
-        <v>Jeffrey Price, Peter S. Seaman, Chris Miller</v>
+        <v>Josh Klausner, Darren Lemke</v>
       </c>
       <c r="F409" t="str">
-        <v>Fantasy, Przygodowy, Animacja, Komedia, Familijny</v>
+        <v>Komedia, Przygodowy, Fantasy, Animacja, Familijny</v>
       </c>
       <c r="G409">
         <v>93</v>
       </c>
       <c r="H409" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I409" t="str">
         <v>DVD</v>
       </c>
       <c r="J409">
-        <v>6.3</v>
+        <v>6.391</v>
       </c>
       <c r="K409" t="str">
         <v/>
       </c>
       <c r="L409">
-        <v>810</v>
+        <v>10192</v>
       </c>
       <c r="M409" t="str">
-        <v>tt0413267</v>
+        <v>tt0892791</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Siedem</v>
+        <v>Shrek Trzeci</v>
       </c>
       <c r="B410" t="str">
-        <v>Se7en</v>
+        <v>Shrek the Third</v>
       </c>
       <c r="C410">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="D410" t="str">
-        <v>David Fincher</v>
+        <v>Chris Miller</v>
       </c>
       <c r="E410" t="str">
-        <v>Andrew Kevin Walker</v>
+        <v>Jeffrey Price, Peter S. Seaman, Chris Miller</v>
       </c>
       <c r="F410" t="str">
-        <v>Kryminał, Tajemnica, Thriller</v>
+        <v>Fantasy, Przygodowy, Animacja, Komedia, Familijny</v>
       </c>
       <c r="G410">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="H410" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I410" t="str">
         <v>DVD</v>
       </c>
       <c r="J410">
-        <v>8.378</v>
+        <v>6.3</v>
       </c>
       <c r="K410" t="str">
         <v/>
       </c>
       <c r="L410">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="M410" t="str">
-        <v>tt0114369</v>
+        <v>tt0413267</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Siedem lat w Tybecie</v>
+        <v>Siedem</v>
       </c>
       <c r="B411" t="str">
-        <v>Seven Years in Tibet</v>
+        <v>Se7en</v>
       </c>
       <c r="C411">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="D411" t="str">
-        <v>Jean-Jacques Annaud</v>
+        <v>David Fincher</v>
       </c>
       <c r="E411" t="str">
-        <v>Becky Johnston</v>
+        <v>Andrew Kevin Walker</v>
       </c>
       <c r="F411" t="str">
-        <v>Przygodowy, Dramat, Historyczny</v>
+        <v>Kryminał, Tajemnica, Thriller</v>
       </c>
       <c r="G411">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="H411" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I411" t="str">
         <v>DVD</v>
       </c>
       <c r="J411">
-        <v>7.16</v>
+        <v>8.378</v>
       </c>
       <c r="K411" t="str">
         <v/>
       </c>
       <c r="L411">
-        <v>978</v>
+        <v>807</v>
       </c>
       <c r="M411" t="str">
-        <v>tt0120102</v>
+        <v>tt0114369</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Siedem minut po północy</v>
+        <v>Siedem lat w Tybecie</v>
       </c>
       <c r="B412" t="str">
-        <v>A Monster Calls</v>
+        <v>Seven Years in Tibet</v>
       </c>
       <c r="C412">
-        <v>2016</v>
+        <v>1997</v>
       </c>
       <c r="D412" t="str">
-        <v>J. A. Bayona</v>
+        <v>Jean-Jacques Annaud</v>
       </c>
       <c r="E412" t="str">
-        <v>Patrick Ness</v>
+        <v>Becky Johnston</v>
       </c>
       <c r="F412" t="str">
-        <v>Fantasy, Przygodowy, Familijny</v>
+        <v>Przygodowy, Dramat, Historyczny</v>
       </c>
       <c r="G412">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="H412" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I412" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J412">
-        <v>7.3</v>
+        <v>7.16</v>
       </c>
       <c r="K412" t="str">
         <v/>
       </c>
       <c r="L412">
-        <v>258230</v>
+        <v>978</v>
       </c>
       <c r="M412" t="str">
-        <v>tt3416532</v>
+        <v>tt0120102</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Sierociniec</v>
+        <v>Siedem minut po północy</v>
       </c>
       <c r="B413" t="str">
-        <v>The Orphanage</v>
+        <v>A Monster Calls</v>
       </c>
       <c r="C413">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="D413" t="str">
         <v>J. A. Bayona</v>
       </c>
       <c r="E413" t="str">
-        <v>Sergio G. Sánchez</v>
+        <v>Patrick Ness</v>
       </c>
       <c r="F413" t="str">
-        <v>Horror, Dramat, Thriller</v>
+        <v>Fantasy, Przygodowy, Familijny</v>
       </c>
       <c r="G413">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H413" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I413" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J413">
-        <v>7.229</v>
+        <v>7.3</v>
       </c>
       <c r="K413" t="str">
         <v/>
       </c>
       <c r="L413">
-        <v>6537</v>
+        <v>258230</v>
       </c>
       <c r="M413" t="str">
-        <v>tt0464141</v>
+        <v>tt3416532</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Sierota</v>
+        <v>Sierociniec</v>
       </c>
       <c r="B414" t="str">
-        <v>Orphan</v>
+        <v>The Orphanage</v>
       </c>
       <c r="C414">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D414" t="str">
-        <v>Jaume Collet-Serra</v>
+        <v>J. A. Bayona</v>
       </c>
       <c r="E414" t="str">
-        <v>Alex Mace, David Leslie Johnson-McGoldrick</v>
+        <v>Sergio G. Sánchez</v>
       </c>
       <c r="F414" t="str">
-        <v>Horror, Thriller</v>
+        <v>Horror, Dramat, Thriller</v>
       </c>
       <c r="G414">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="H414" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I414" t="str">
         <v>DVD</v>
       </c>
       <c r="J414">
-        <v>7</v>
+        <v>7.229</v>
       </c>
       <c r="K414" t="str">
         <v/>
       </c>
       <c r="L414">
-        <v>21208</v>
+        <v>6537</v>
       </c>
       <c r="M414" t="str">
-        <v>tt1148204</v>
+        <v>tt0464141</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Siła spokoju</v>
+        <v>Sierota</v>
       </c>
       <c r="B415" t="str">
-        <v>Peaceful Warrior</v>
+        <v>Orphan</v>
       </c>
       <c r="C415">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="D415" t="str">
-        <v>Victor Salva</v>
+        <v>Jaume Collet-Serra</v>
       </c>
       <c r="E415" t="str">
-        <v>Kevin Bernhardt</v>
+        <v>Alex Mace, David Leslie Johnson-McGoldrick</v>
       </c>
       <c r="F415" t="str">
-        <v>Dramat</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G415">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H415" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I415" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J415">
-        <v>7.42</v>
+        <v>7</v>
       </c>
       <c r="K415" t="str">
         <v/>
       </c>
       <c r="L415">
-        <v>13689</v>
+        <v>21208</v>
       </c>
       <c r="M415" t="str">
-        <v>tt0438315</v>
+        <v>tt1148204</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Sing</v>
+        <v>Siła spokoju</v>
       </c>
       <c r="B416" t="str">
-        <v/>
+        <v>Peaceful Warrior</v>
       </c>
       <c r="C416">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="D416" t="str">
-        <v>Garth Jennings</v>
+        <v>Victor Salva</v>
       </c>
       <c r="E416" t="str">
-        <v>Garth Jennings</v>
+        <v>Kevin Bernhardt</v>
       </c>
       <c r="F416" t="str">
-        <v>Familijny, Komedia, Muzyczny, Animacja</v>
+        <v>Dramat</v>
       </c>
       <c r="G416">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="H416" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I416" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J416">
-        <v>7.119</v>
+        <v>7.42</v>
       </c>
       <c r="K416" t="str">
         <v/>
       </c>
       <c r="L416">
-        <v>335797</v>
+        <v>13689</v>
       </c>
       <c r="M416" t="str">
-        <v>tt3470600</v>
+        <v>tt0438315</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Sisu</v>
+        <v>Sing</v>
       </c>
       <c r="B417" t="str">
         <v/>
       </c>
       <c r="C417">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="D417" t="str">
-        <v>Jalmari Helander</v>
+        <v>Garth Jennings</v>
       </c>
       <c r="E417" t="str">
-        <v>Jalmari Helander</v>
+        <v>Garth Jennings</v>
       </c>
       <c r="F417" t="str">
-        <v>Akcja, Wojenny</v>
+        <v>Familijny, Komedia, Muzyczny, Animacja</v>
       </c>
       <c r="G417">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="H417" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I417" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J417">
-        <v>7.413</v>
+        <v>7.119</v>
       </c>
       <c r="K417" t="str">
         <v/>
       </c>
       <c r="L417">
-        <v>840326</v>
+        <v>335797</v>
       </c>
       <c r="M417" t="str">
-        <v>tt14846026</v>
+        <v>tt3470600</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Skaza</v>
+        <v>Sisu</v>
       </c>
       <c r="B418" t="str">
-        <v>Damage</v>
+        <v/>
       </c>
       <c r="C418">
-        <v>1992</v>
+        <v>2022</v>
       </c>
       <c r="D418" t="str">
-        <v>Louis Malle</v>
+        <v>Jalmari Helander</v>
       </c>
       <c r="E418" t="str">
-        <v>David Hare</v>
+        <v>Jalmari Helander</v>
       </c>
       <c r="F418" t="str">
-        <v>Dramat, Romans</v>
+        <v>Akcja, Wojenny</v>
       </c>
       <c r="G418">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="H418" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I418" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J418">
-        <v>6.586</v>
+        <v>7.413</v>
       </c>
       <c r="K418" t="str">
         <v/>
       </c>
       <c r="L418">
-        <v>11012</v>
+        <v>840326</v>
       </c>
       <c r="M418" t="str">
-        <v>tt0104237</v>
+        <v>tt14846026</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Skazani na Shawshank</v>
+        <v>Skaza</v>
       </c>
       <c r="B419" t="str">
-        <v>The Shawshank Redemption</v>
+        <v>Damage</v>
       </c>
       <c r="C419">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="D419" t="str">
-        <v>Frank Darabont</v>
+        <v>Louis Malle</v>
       </c>
       <c r="E419" t="str">
-        <v>Frank Darabont</v>
+        <v>David Hare</v>
       </c>
       <c r="F419" t="str">
-        <v>Dramat, Kryminał</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G419">
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="H419" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I419" t="str">
         <v>DVD</v>
       </c>
       <c r="J419">
-        <v>8.713</v>
+        <v>6.586</v>
       </c>
       <c r="K419" t="str">
         <v/>
       </c>
       <c r="L419">
-        <v>278</v>
+        <v>11012</v>
       </c>
       <c r="M419" t="str">
-        <v>tt0111161</v>
+        <v>tt0104237</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Skazany na bluesa</v>
+        <v>Skazani na Shawshank</v>
       </c>
       <c r="B420" t="str">
-        <v>Destined for Blues</v>
+        <v>The Shawshank Redemption</v>
       </c>
       <c r="C420">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="D420" t="str">
-        <v>Jan Kidawa-Błoński</v>
+        <v>Frank Darabont</v>
       </c>
       <c r="E420" t="str">
-        <v>Jan Kidawa-Błoński, Przemysław Angerman</v>
+        <v>Frank Darabont</v>
       </c>
       <c r="F420" t="str">
-        <v>Dramat, Muzyczny, Historyczny</v>
+        <v>Dramat, Kryminał</v>
       </c>
       <c r="G420">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="H420" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I420" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J420">
-        <v>7.369</v>
+        <v>8.713</v>
       </c>
       <c r="K420" t="str">
         <v/>
       </c>
       <c r="L420">
-        <v>31855</v>
+        <v>278</v>
       </c>
       <c r="M420" t="str">
-        <v>tt0476872</v>
+        <v>tt0111161</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Skazany na śmierć - sezon 1</v>
+        <v>Skazany na bluesa</v>
       </c>
       <c r="B421" t="str">
-        <v>Prison Break - season 1</v>
-[...2 lines deleted...]
-        <v/>
+        <v>Destined for Blues</v>
+      </c>
+      <c r="C421">
+        <v>2005</v>
       </c>
       <c r="D421" t="str">
-        <v/>
+        <v>Jan Kidawa-Błoński</v>
       </c>
       <c r="E421" t="str">
-        <v/>
+        <v>Jan Kidawa-Błoński, Przemysław Angerman</v>
       </c>
       <c r="F421" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Muzyczny, Historyczny</v>
+      </c>
+      <c r="G421">
+        <v>97</v>
       </c>
       <c r="H421" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I421" t="str">
         <v/>
       </c>
-      <c r="J421" t="str">
-        <v/>
+      <c r="J421">
+        <v>7.369</v>
       </c>
       <c r="K421" t="str">
         <v/>
       </c>
-      <c r="L421" t="str">
-        <v/>
+      <c r="L421">
+        <v>31855</v>
       </c>
       <c r="M421" t="str">
-        <v/>
+        <v>tt0476872</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Skazany na śmierć - sezon 2</v>
+        <v>Skazany na śmierć - sezon 1</v>
       </c>
       <c r="B422" t="str">
-        <v>Prison Break - season 2</v>
+        <v>Prison Break - season 1</v>
       </c>
       <c r="C422" t="str">
         <v/>
       </c>
       <c r="D422" t="str">
         <v/>
       </c>
       <c r="E422" t="str">
         <v/>
       </c>
       <c r="F422" t="str">
         <v/>
       </c>
       <c r="G422" t="str">
         <v/>
       </c>
       <c r="H422" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I422" t="str">
         <v/>
       </c>
       <c r="J422" t="str">
         <v/>
       </c>
       <c r="K422" t="str">
         <v/>
       </c>
       <c r="L422" t="str">
         <v/>
       </c>
       <c r="M422" t="str">
         <v/>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Slumdog. Milioner z ulicy</v>
+        <v>Skazany na śmierć - sezon 2</v>
       </c>
       <c r="B423" t="str">
-        <v>Slumdog Millionaire</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>Prison Break - season 2</v>
+      </c>
+      <c r="C423" t="str">
+        <v/>
       </c>
       <c r="D423" t="str">
-        <v>Danny Boyle</v>
+        <v/>
       </c>
       <c r="E423" t="str">
-        <v>Simon Beaufoy</v>
+        <v/>
       </c>
       <c r="F423" t="str">
-        <v>Dramat, Romans</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v/>
+      </c>
+      <c r="G423" t="str">
+        <v/>
       </c>
       <c r="H423" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I423" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.73</v>
+        <v/>
+      </c>
+      <c r="J423" t="str">
+        <v/>
       </c>
       <c r="K423" t="str">
         <v/>
       </c>
-      <c r="L423">
-        <v>12405</v>
+      <c r="L423" t="str">
+        <v/>
       </c>
       <c r="M423" t="str">
-        <v>tt1010048</v>
+        <v/>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Słaby punkt</v>
+        <v>Slumdog. Milioner z ulicy</v>
       </c>
       <c r="B424" t="str">
-        <v>Fracture</v>
+        <v>Slumdog Millionaire</v>
       </c>
       <c r="C424">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D424" t="str">
-        <v>Gregory Hoblit</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E424" t="str">
-        <v>Daniel Pyne, Glenn Gers</v>
+        <v>Simon Beaufoy</v>
       </c>
       <c r="F424" t="str">
-        <v>Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G424">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="H424" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I424" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J424">
-        <v>7.3</v>
+        <v>7.73</v>
       </c>
       <c r="K424" t="str">
         <v/>
       </c>
       <c r="L424">
-        <v>6145</v>
+        <v>12405</v>
       </c>
       <c r="M424" t="str">
-        <v>tt0488120</v>
+        <v>tt1010048</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Smak życia 3, czyli chińska układanka</v>
+        <v>Słaby punkt</v>
       </c>
       <c r="B425" t="str">
-        <v>Chinese Puzzle</v>
+        <v>Fracture</v>
       </c>
       <c r="C425">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D425" t="str">
-        <v>Cédric Klapisch</v>
+        <v>Gregory Hoblit</v>
       </c>
       <c r="E425" t="str">
-        <v>Cédric Klapisch</v>
+        <v>Daniel Pyne, Glenn Gers</v>
       </c>
       <c r="F425" t="str">
-        <v>Komedia, Dramat, Romans</v>
+        <v>Thriller</v>
       </c>
       <c r="G425">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H425" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I425" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J425">
-        <v>6.567</v>
+        <v>7.3</v>
       </c>
       <c r="K425" t="str">
         <v/>
       </c>
       <c r="L425">
-        <v>206408</v>
+        <v>6145</v>
       </c>
       <c r="M425" t="str">
-        <v>tt1937118</v>
+        <v>tt0488120</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Smakosz 2</v>
+        <v>Smak życia 3, czyli chińska układanka</v>
       </c>
       <c r="B426" t="str">
-        <v>Jeepers Creepers 2</v>
+        <v>Chinese Puzzle</v>
       </c>
       <c r="C426">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="D426" t="str">
-        <v>Victor Salva</v>
+        <v>Cédric Klapisch</v>
       </c>
       <c r="E426" t="str">
-        <v>Victor Salva</v>
+        <v>Cédric Klapisch</v>
       </c>
       <c r="F426" t="str">
-        <v>Horror</v>
+        <v>Komedia, Dramat, Romans</v>
       </c>
       <c r="G426">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="H426" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I426" t="str">
         <v>DVD</v>
       </c>
       <c r="J426">
-        <v>6.153</v>
+        <v>6.567</v>
       </c>
       <c r="K426" t="str">
         <v/>
       </c>
       <c r="L426">
-        <v>11351</v>
+        <v>206408</v>
       </c>
       <c r="M426" t="str">
-        <v>tt0301470</v>
+        <v>tt1937118</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>Song to Song</v>
+        <v>Smakosz 2</v>
       </c>
       <c r="B427" t="str">
-        <v/>
+        <v>Jeepers Creepers 2</v>
       </c>
       <c r="C427">
-        <v>2017</v>
+        <v>2003</v>
       </c>
       <c r="D427" t="str">
-        <v>Terrence Malick</v>
+        <v>Victor Salva</v>
       </c>
       <c r="E427" t="str">
-        <v>Terrence Malick</v>
+        <v>Victor Salva</v>
       </c>
       <c r="F427" t="str">
-        <v>Romans, Dramat</v>
+        <v>Horror</v>
       </c>
       <c r="G427">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="H427" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I427" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J427">
-        <v>5.5</v>
+        <v>6.153</v>
       </c>
       <c r="K427" t="str">
         <v/>
       </c>
       <c r="L427">
-        <v>330947</v>
+        <v>11351</v>
       </c>
       <c r="M427" t="str">
-        <v>tt2062700</v>
+        <v>tt0301470</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Spartakus - Bogowie areny</v>
+        <v>Song to Song</v>
       </c>
       <c r="B428" t="str">
         <v/>
       </c>
-      <c r="C428" t="str">
-        <v/>
+      <c r="C428">
+        <v>2017</v>
       </c>
       <c r="D428" t="str">
-        <v/>
+        <v>Terrence Malick</v>
       </c>
       <c r="E428" t="str">
-        <v/>
+        <v>Terrence Malick</v>
       </c>
       <c r="F428" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Romans, Dramat</v>
+      </c>
+      <c r="G428">
+        <v>129</v>
       </c>
       <c r="H428" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I428" t="str">
         <v/>
       </c>
-      <c r="J428" t="str">
-        <v/>
+      <c r="J428">
+        <v>5.5</v>
       </c>
       <c r="K428" t="str">
         <v/>
       </c>
-      <c r="L428" t="str">
-        <v/>
+      <c r="L428">
+        <v>330947</v>
       </c>
       <c r="M428" t="str">
-        <v/>
+        <v>tt2062700</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Spartakus - Krew i piach</v>
+        <v>Spadkobiercy</v>
       </c>
       <c r="B429" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>The Descendants</v>
+      </c>
+      <c r="C429">
+        <v>2011</v>
       </c>
       <c r="D429" t="str">
-        <v/>
+        <v>Alexander Payne</v>
       </c>
       <c r="E429" t="str">
-        <v/>
+        <v>Alexander Payne, Nat Faxon, Jim Rash</v>
       </c>
       <c r="F429" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Komedia, Dramat</v>
+      </c>
+      <c r="G429">
+        <v>115</v>
       </c>
       <c r="H429" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I429" t="str">
         <v/>
       </c>
-      <c r="J429" t="str">
-        <v/>
+      <c r="J429">
+        <v>6.836</v>
       </c>
       <c r="K429" t="str">
         <v/>
       </c>
-      <c r="L429" t="str">
-        <v/>
+      <c r="L429">
+        <v>65057</v>
       </c>
       <c r="M429" t="str">
-        <v/>
+        <v>tt1033575</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Spartakus - Wojna potępionych</v>
+        <v>Spartakus - Bogowie areny</v>
       </c>
       <c r="B430" t="str">
         <v/>
       </c>
       <c r="C430" t="str">
         <v/>
       </c>
       <c r="D430" t="str">
         <v/>
       </c>
       <c r="E430" t="str">
         <v/>
       </c>
       <c r="F430" t="str">
         <v/>
       </c>
       <c r="G430" t="str">
         <v/>
       </c>
       <c r="H430" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I430" t="str">
         <v/>
       </c>
       <c r="J430" t="str">
         <v/>
       </c>
       <c r="K430" t="str">
         <v/>
       </c>
       <c r="L430" t="str">
         <v/>
       </c>
       <c r="M430" t="str">
         <v/>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Spartakus - Zemsta</v>
+        <v>Spartakus - Krew i piach</v>
       </c>
       <c r="B431" t="str">
         <v/>
       </c>
       <c r="C431" t="str">
         <v/>
       </c>
       <c r="D431" t="str">
         <v/>
       </c>
       <c r="E431" t="str">
         <v/>
       </c>
       <c r="F431" t="str">
         <v/>
       </c>
       <c r="G431" t="str">
         <v/>
       </c>
       <c r="H431" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I431" t="str">
         <v/>
       </c>
       <c r="J431" t="str">
         <v/>
       </c>
       <c r="K431" t="str">
         <v/>
       </c>
       <c r="L431" t="str">
         <v/>
       </c>
       <c r="M431" t="str">
         <v/>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Spider-Man</v>
+        <v>Spartakus - Wojna potępionych</v>
       </c>
       <c r="B432" t="str">
         <v/>
       </c>
-      <c r="C432">
-        <v>2002</v>
+      <c r="C432" t="str">
+        <v/>
       </c>
       <c r="D432" t="str">
-        <v>Sam Raimi</v>
+        <v/>
       </c>
       <c r="E432" t="str">
-        <v>David Koepp</v>
+        <v/>
       </c>
       <c r="F432" t="str">
-        <v>Akcja, Sci-Fi</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v/>
+      </c>
+      <c r="G432" t="str">
+        <v/>
       </c>
       <c r="H432" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I432" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.317</v>
+        <v/>
+      </c>
+      <c r="J432" t="str">
+        <v/>
       </c>
       <c r="K432" t="str">
         <v/>
       </c>
-      <c r="L432">
-        <v>557</v>
+      <c r="L432" t="str">
+        <v/>
       </c>
       <c r="M432" t="str">
-        <v>tt0145487</v>
+        <v/>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Spider-Man 2</v>
+        <v>Spartakus - Zemsta</v>
       </c>
       <c r="B433" t="str">
         <v/>
       </c>
-      <c r="C433">
-        <v>2004</v>
+      <c r="C433" t="str">
+        <v/>
       </c>
       <c r="D433" t="str">
-        <v>Sam Raimi</v>
+        <v/>
       </c>
       <c r="E433" t="str">
-        <v>Alvin Sargent</v>
+        <v/>
       </c>
       <c r="F433" t="str">
-        <v>Akcja, Przygodowy, Sci-Fi</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v/>
+      </c>
+      <c r="G433" t="str">
+        <v/>
       </c>
       <c r="H433" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I433" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v>7.296</v>
+        <v/>
+      </c>
+      <c r="J433" t="str">
+        <v/>
       </c>
       <c r="K433" t="str">
         <v/>
       </c>
-      <c r="L433">
-        <v>558</v>
+      <c r="L433" t="str">
+        <v/>
       </c>
       <c r="M433" t="str">
-        <v>tt0316654</v>
+        <v/>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Spotkanie</v>
+        <v>Spider-Man</v>
       </c>
       <c r="B434" t="str">
-        <v>The Visitor</v>
+        <v/>
       </c>
       <c r="C434">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="D434" t="str">
-        <v>Tom McCarthy</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E434" t="str">
-        <v>Tom McCarthy</v>
+        <v>David Koepp</v>
       </c>
       <c r="F434" t="str">
-        <v>Kryminał, Dramat, Muzyczny</v>
+        <v>Akcja, Sci-Fi</v>
       </c>
       <c r="G434">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="H434" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I434" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J434">
-        <v>7.131</v>
+        <v>7.317</v>
       </c>
       <c r="K434" t="str">
         <v/>
       </c>
       <c r="L434">
-        <v>12473</v>
+        <v>557</v>
       </c>
       <c r="M434" t="str">
-        <v>tt0857191</v>
+        <v>tt0145487</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Stary, kocham cię</v>
+        <v>Spider-Man 2</v>
       </c>
       <c r="B435" t="str">
-        <v>I Love You, Man</v>
+        <v/>
       </c>
       <c r="C435">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="D435" t="str">
-        <v>John Hamburg</v>
+        <v>Sam Raimi</v>
       </c>
       <c r="E435" t="str">
-        <v>John Hamburg, Larry Levin, Larry Levin</v>
+        <v>Alvin Sargent</v>
       </c>
       <c r="F435" t="str">
-        <v>Komedia, Romans</v>
+        <v>Akcja, Przygodowy, Sci-Fi</v>
       </c>
       <c r="G435">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="H435" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I435" t="str">
         <v>DVD</v>
       </c>
       <c r="J435">
-        <v>6.6</v>
+        <v>7.296</v>
       </c>
       <c r="K435" t="str">
         <v/>
       </c>
       <c r="L435">
-        <v>16538</v>
+        <v>558</v>
       </c>
       <c r="M435" t="str">
-        <v>tt1155056</v>
+        <v>tt0316654</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Step Up 2</v>
+        <v>Spotkanie</v>
       </c>
       <c r="B436" t="str">
-        <v>Step Up 2: The Streets</v>
+        <v>The Visitor</v>
       </c>
       <c r="C436">
         <v>2008</v>
       </c>
       <c r="D436" t="str">
-        <v>Jon M. Chu</v>
+        <v>Tom McCarthy</v>
       </c>
       <c r="E436" t="str">
-        <v>Karen Barna, Duane Adler, Toni Ann Johnson</v>
+        <v>Tom McCarthy</v>
       </c>
       <c r="F436" t="str">
-        <v>Muzyczny, Dramat, Romans</v>
+        <v>Kryminał, Dramat, Muzyczny</v>
       </c>
       <c r="G436">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H436" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I436" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J436">
-        <v>6.691</v>
+        <v>7.131</v>
       </c>
       <c r="K436" t="str">
         <v/>
       </c>
       <c r="L436">
-        <v>8328</v>
+        <v>12473</v>
       </c>
       <c r="M436" t="str">
-        <v>tt1023481</v>
+        <v>tt0857191</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Step Up 3-D</v>
+        <v>Stary, kocham cię</v>
       </c>
       <c r="B437" t="str">
-        <v>Step Up 3D</v>
+        <v>I Love You, Man</v>
       </c>
       <c r="C437">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D437" t="str">
-        <v>Jon M. Chu</v>
+        <v>John Hamburg</v>
       </c>
       <c r="E437" t="str">
-        <v>Amy Andelson, Emily Meyer</v>
+        <v>John Hamburg, Larry Levin, Larry Levin</v>
       </c>
       <c r="F437" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G437">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H437" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I437" t="str">
         <v>DVD</v>
       </c>
       <c r="J437">
-        <v>6.816</v>
+        <v>6.6</v>
       </c>
       <c r="K437" t="str">
         <v/>
       </c>
       <c r="L437">
-        <v>41233</v>
+        <v>16538</v>
       </c>
       <c r="M437" t="str">
-        <v>tt1193631</v>
+        <v>tt1155056</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Step Up 4 Revolution</v>
+        <v>Step Up 2</v>
       </c>
       <c r="B438" t="str">
-        <v>Step Up Revolution</v>
+        <v>Step Up 2: The Streets</v>
       </c>
       <c r="C438">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D438" t="str">
-        <v>Scott Speer</v>
+        <v>Jon M. Chu</v>
       </c>
       <c r="E438" t="str">
-        <v>Amanda Brody, Jenny Mayer</v>
+        <v>Karen Barna, Duane Adler, Toni Ann Johnson</v>
       </c>
       <c r="F438" t="str">
         <v>Muzyczny, Dramat, Romans</v>
       </c>
       <c r="G438">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H438" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I438" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J438">
-        <v>6.912</v>
+        <v>6.691</v>
       </c>
       <c r="K438" t="str">
         <v/>
       </c>
       <c r="L438">
-        <v>85446</v>
+        <v>8328</v>
       </c>
       <c r="M438" t="str">
-        <v>tt1800741</v>
+        <v>tt1023481</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Step Up: All In</v>
+        <v>Step Up 3-D</v>
       </c>
       <c r="B439" t="str">
-        <v>Step Up All In</v>
+        <v>Step Up 3D</v>
       </c>
       <c r="C439">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D439" t="str">
-        <v>Trish Sie</v>
+        <v>Jon M. Chu</v>
       </c>
       <c r="E439" t="str">
-        <v>John Swetnam</v>
+        <v>Amy Andelson, Emily Meyer</v>
       </c>
       <c r="F439" t="str">
-        <v>Romans, Dramat, Muzyczny</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G439">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="H439" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I439" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J439">
-        <v>6.818</v>
+        <v>6.816</v>
       </c>
       <c r="K439" t="str">
         <v/>
       </c>
       <c r="L439">
-        <v>243683</v>
+        <v>41233</v>
       </c>
       <c r="M439" t="str">
-        <v>tt2626350</v>
+        <v>tt1193631</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Step Up: Taniec zmysłów</v>
+        <v>Step Up 4 Revolution</v>
       </c>
       <c r="B440" t="str">
-        <v>Step Up</v>
+        <v>Step Up Revolution</v>
       </c>
       <c r="C440">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="D440" t="str">
-        <v>Anne Fletcher</v>
+        <v>Scott Speer</v>
       </c>
       <c r="E440" t="str">
-        <v>Duane Adler, Duane Adler, Melissa Rosenberg</v>
+        <v>Amanda Brody, Jenny Mayer</v>
       </c>
       <c r="F440" t="str">
-        <v>Muzyczny, Dramat, Romans, Kryminał</v>
+        <v>Muzyczny, Dramat, Romans</v>
       </c>
       <c r="G440">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="H440" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I440" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J440">
-        <v>6.873</v>
+        <v>6.912</v>
       </c>
       <c r="K440" t="str">
         <v/>
       </c>
       <c r="L440">
-        <v>9762</v>
+        <v>85446</v>
       </c>
       <c r="M440" t="str">
-        <v>tt0462590</v>
+        <v>tt1800741</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Stowarzyszenie Umarłych Poetów</v>
+        <v>Step Up: All In</v>
       </c>
       <c r="B441" t="str">
-        <v>Dead Poets Society</v>
+        <v>Step Up All In</v>
       </c>
       <c r="C441">
-        <v>1989</v>
+        <v>2014</v>
       </c>
       <c r="D441" t="str">
-        <v>Peter Weir</v>
+        <v>Trish Sie</v>
       </c>
       <c r="E441" t="str">
-        <v>Tom Schulman</v>
+        <v>John Swetnam</v>
       </c>
       <c r="F441" t="str">
-        <v>Dramat</v>
+        <v>Romans, Dramat, Muzyczny</v>
       </c>
       <c r="G441">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="H441" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I441" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J441">
-        <v>8.302</v>
+        <v>6.818</v>
       </c>
       <c r="K441" t="str">
         <v/>
       </c>
       <c r="L441">
-        <v>207</v>
+        <v>243683</v>
       </c>
       <c r="M441" t="str">
-        <v>tt0097165</v>
+        <v>tt2626350</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Strasznie głośno, niesamowicie blisko</v>
+        <v>Step Up: Taniec zmysłów</v>
       </c>
       <c r="B442" t="str">
-        <v>Extremely Loud &amp;amp; Incredibly Close</v>
+        <v>Step Up</v>
       </c>
       <c r="C442">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="D442" t="str">
-        <v>Stephen Daldry</v>
+        <v>Anne Fletcher</v>
       </c>
       <c r="E442" t="str">
-        <v>Eric Roth</v>
+        <v>Duane Adler, Duane Adler, Melissa Rosenberg</v>
       </c>
       <c r="F442" t="str">
-        <v>Dramat</v>
+        <v>Muzyczny, Dramat, Romans, Kryminał</v>
       </c>
       <c r="G442">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="H442" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I442" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J442">
-        <v>6.978</v>
+        <v>6.873</v>
       </c>
       <c r="K442" t="str">
         <v/>
       </c>
       <c r="L442">
-        <v>64685</v>
+        <v>9762</v>
       </c>
       <c r="M442" t="str">
-        <v>tt0477302</v>
+        <v>tt0462590</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Straszny Film</v>
+        <v>Stowarzyszenie Umarłych Poetów</v>
       </c>
       <c r="B443" t="str">
-        <v>Scary Movie</v>
+        <v>Dead Poets Society</v>
       </c>
       <c r="C443">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="D443" t="str">
-        <v>Keenen Ivory Wayans</v>
+        <v>Peter Weir</v>
       </c>
       <c r="E443" t="str">
-        <v>Phil Beauman, Marlon Wayans, Shawn Wayans</v>
+        <v>Tom Schulman</v>
       </c>
       <c r="F443" t="str">
-        <v>Komedia</v>
+        <v>Dramat</v>
       </c>
       <c r="G443">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="H443" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I443" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J443">
-        <v>6.381</v>
+        <v>8.302</v>
       </c>
       <c r="K443" t="str">
         <v/>
       </c>
       <c r="L443">
-        <v>4247</v>
+        <v>207</v>
       </c>
       <c r="M443" t="str">
-        <v>tt0175142</v>
+        <v>tt0097165</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Substancja</v>
+        <v>Strasznie głośno, niesamowicie blisko</v>
       </c>
       <c r="B444" t="str">
-        <v>The Substance</v>
+        <v>Extremely Loud &amp;amp; Incredibly Close</v>
       </c>
       <c r="C444">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="D444" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Stephen Daldry</v>
       </c>
       <c r="E444" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Eric Roth</v>
       </c>
       <c r="F444" t="str">
-        <v>Horror, Sci-Fi, Thriller</v>
+        <v>Dramat</v>
       </c>
       <c r="G444">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="H444" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I444" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J444">
-        <v>7.1</v>
+        <v>6.978</v>
       </c>
       <c r="K444" t="str">
         <v/>
       </c>
       <c r="L444">
-        <v>933260</v>
+        <v>64685</v>
       </c>
       <c r="M444" t="str">
-        <v>tt17526714</v>
+        <v>tt0477302</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Summer Camp</v>
+        <v>Straszny Film</v>
       </c>
       <c r="B445" t="str">
-        <v/>
+        <v>Scary Movie</v>
       </c>
       <c r="C445">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="D445" t="str">
-        <v>Alberto Marini</v>
+        <v>Keenen Ivory Wayans</v>
       </c>
       <c r="E445" t="str">
-        <v>Alberto Marini, Danielle Schleif</v>
+        <v>Phil Beauman, Marlon Wayans, Shawn Wayans</v>
       </c>
       <c r="F445" t="str">
-        <v>Horror</v>
+        <v>Komedia</v>
       </c>
       <c r="G445">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="H445" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I445" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J445">
-        <v>5.6</v>
+        <v>6.381</v>
       </c>
       <c r="K445" t="str">
         <v/>
       </c>
       <c r="L445">
-        <v>306966</v>
+        <v>4247</v>
       </c>
       <c r="M445" t="str">
-        <v>tt2638662</v>
+        <v>tt0175142</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Super 8</v>
+        <v>Substancja</v>
       </c>
       <c r="B446" t="str">
-        <v/>
+        <v>The Substance</v>
       </c>
       <c r="C446">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="D446" t="str">
-        <v>J.J. Abrams</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="E446" t="str">
-        <v>J.J. Abrams</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="F446" t="str">
-        <v>Thriller, Sci-Fi, Tajemnica</v>
+        <v>Horror, Sci-Fi, Thriller</v>
       </c>
       <c r="G446">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="H446" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I446" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J446">
-        <v>6.771</v>
+        <v>7.1</v>
       </c>
       <c r="K446" t="str">
         <v/>
       </c>
       <c r="L446">
-        <v>37686</v>
+        <v>933260</v>
       </c>
       <c r="M446" t="str">
-        <v>tt1650062</v>
+        <v>tt17526714</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Synalek</v>
+        <v>Summer Camp</v>
       </c>
       <c r="B447" t="str">
-        <v>The Good Son</v>
+        <v/>
       </c>
       <c r="C447">
-        <v>1993</v>
+        <v>2016</v>
       </c>
       <c r="D447" t="str">
-        <v>Joseph Ruben</v>
+        <v>Alberto Marini</v>
       </c>
       <c r="E447" t="str">
-        <v>Ian McEwan</v>
+        <v>Alberto Marini, Danielle Schleif</v>
       </c>
       <c r="F447" t="str">
-        <v>Dramat, Thriller, Horror</v>
+        <v>Horror</v>
       </c>
       <c r="G447">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H447" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I447" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J447">
-        <v>6.779</v>
+        <v>5.6</v>
       </c>
       <c r="K447" t="str">
         <v/>
       </c>
       <c r="L447">
-        <v>9272</v>
+        <v>306966</v>
       </c>
       <c r="M447" t="str">
-        <v>tt0107034</v>
+        <v>tt2638662</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Sypiając z wrogiem</v>
+        <v>Super 8</v>
       </c>
       <c r="B448" t="str">
-        <v>Sleeping with the Enemy</v>
+        <v/>
       </c>
       <c r="C448">
-        <v>1991</v>
+        <v>2011</v>
       </c>
       <c r="D448" t="str">
-        <v>Joseph Ruben</v>
+        <v>J.J. Abrams</v>
       </c>
       <c r="E448" t="str">
-        <v>Ronald Bass</v>
+        <v>J.J. Abrams</v>
       </c>
       <c r="F448" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Thriller, Sci-Fi, Tajemnica</v>
       </c>
       <c r="G448">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="H448" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I448" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J448">
-        <v>6.49</v>
+        <v>6.771</v>
       </c>
       <c r="K448" t="str">
         <v/>
       </c>
       <c r="L448">
-        <v>7442</v>
+        <v>37686</v>
       </c>
       <c r="M448" t="str">
-        <v>tt0102945</v>
+        <v>tt1650062</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Szansa na sukces</v>
+        <v>Synalek</v>
       </c>
       <c r="B449" t="str">
-        <v>Raise Your Voice</v>
+        <v>The Good Son</v>
       </c>
       <c r="C449">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="D449" t="str">
-        <v>Sean McNamara</v>
+        <v>Joseph Ruben</v>
       </c>
       <c r="E449" t="str">
-        <v>Mitch Rotter, Sam Schreiber</v>
+        <v>Ian McEwan</v>
       </c>
       <c r="F449" t="str">
-        <v>Muzyczny, Dramat, Romans, Familijny</v>
+        <v>Dramat, Thriller, Horror</v>
       </c>
       <c r="G449">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="H449" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I449" t="str">
         <v/>
       </c>
       <c r="J449">
-        <v>6.541</v>
+        <v>6.779</v>
       </c>
       <c r="K449" t="str">
         <v/>
       </c>
       <c r="L449">
-        <v>14024</v>
+        <v>9272</v>
       </c>
       <c r="M449" t="str">
-        <v>tt0361696</v>
+        <v>tt0107034</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Sześć dni, siedem nocy</v>
+        <v>Sypiając z wrogiem</v>
       </c>
       <c r="B450" t="str">
-        <v>Six Days Seven Nights</v>
+        <v>Sleeping with the Enemy</v>
       </c>
       <c r="C450">
-        <v>1998</v>
+        <v>1991</v>
       </c>
       <c r="D450" t="str">
-        <v>Ivan Reitman</v>
+        <v>Joseph Ruben</v>
       </c>
       <c r="E450" t="str">
-        <v>Michael Browning</v>
+        <v>Ronald Bass</v>
       </c>
       <c r="F450" t="str">
-        <v>Komedia, Akcja, Przygodowy, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G450">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H450" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I450" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J450">
-        <v>6.097</v>
+        <v>6.49</v>
       </c>
       <c r="K450" t="str">
         <v/>
       </c>
       <c r="L450">
-        <v>6068</v>
+        <v>7442</v>
       </c>
       <c r="M450" t="str">
-        <v>tt0120828</v>
+        <v>tt0102945</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Szkoła uczuć</v>
+        <v>Szansa na sukces</v>
       </c>
       <c r="B451" t="str">
-        <v>A Walk to Remember</v>
+        <v>Raise Your Voice</v>
       </c>
       <c r="C451">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D451" t="str">
-        <v>Adam Shankman</v>
+        <v>Sean McNamara</v>
       </c>
       <c r="E451" t="str">
-        <v>Karen Janszen</v>
+        <v>Mitch Rotter, Sam Schreiber</v>
       </c>
       <c r="F451" t="str">
-        <v>Dramat, Romans</v>
+        <v>Muzyczny, Dramat, Romans, Familijny</v>
       </c>
       <c r="G451">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="H451" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I451" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J451">
-        <v>7.756</v>
+        <v>6.541</v>
       </c>
       <c r="K451" t="str">
         <v/>
       </c>
       <c r="L451">
-        <v>10229</v>
+        <v>14024</v>
       </c>
       <c r="M451" t="str">
-        <v>tt0281358</v>
+        <v>tt0361696</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Sztuka kochania: Historia Michaliny Wisłockiej</v>
+        <v>Sześć dni, siedem nocy</v>
       </c>
       <c r="B452" t="str">
-        <v>The Art of Loving: Story of Michalina Wislocka</v>
+        <v>Six Days Seven Nights</v>
       </c>
       <c r="C452">
-        <v>2017</v>
+        <v>1998</v>
       </c>
       <c r="D452" t="str">
-        <v>Maria Sadowska</v>
+        <v>Ivan Reitman</v>
       </c>
       <c r="E452" t="str">
-        <v>Krzysztof Rak</v>
+        <v>Michael Browning</v>
       </c>
       <c r="F452" t="str">
-        <v>Dramat, Komedia, Historyczny</v>
+        <v>Komedia, Akcja, Przygodowy, Romans</v>
       </c>
       <c r="G452">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="H452" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I452" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J452">
-        <v>6.52</v>
+        <v>6.097</v>
       </c>
       <c r="K452" t="str">
         <v/>
       </c>
       <c r="L452">
-        <v>432025</v>
+        <v>6068</v>
       </c>
       <c r="M452" t="str">
-        <v>tt5370828</v>
+        <v>tt0120828</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Sztuka Zrywania</v>
+        <v>Szkoła uczuć</v>
       </c>
       <c r="B453" t="str">
-        <v>The Break-Up</v>
+        <v>A Walk to Remember</v>
       </c>
       <c r="C453">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D453" t="str">
-        <v>Peyton Reed</v>
+        <v>Adam Shankman</v>
       </c>
       <c r="E453" t="str">
-        <v>Jeremy Garelick, Vince Vaughn, Jeremy Garelick</v>
+        <v>Karen Janszen</v>
       </c>
       <c r="F453" t="str">
-        <v>Romans, Komedia</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G453">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="H453" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I453" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J453">
-        <v>5.9</v>
+        <v>7.756</v>
       </c>
       <c r="K453" t="str">
         <v/>
       </c>
       <c r="L453">
-        <v>9767</v>
+        <v>10229</v>
       </c>
       <c r="M453" t="str">
-        <v>tt0452594</v>
+        <v>tt0281358</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Śmierć i dziewczyna</v>
+        <v>Sztuka kochania: Historia Michaliny Wisłockiej</v>
       </c>
       <c r="B454" t="str">
-        <v>Death and the Maiden</v>
+        <v>The Art of Loving: Story of Michalina Wislocka</v>
       </c>
       <c r="C454">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="D454" t="str">
-        <v>Roman Polański</v>
+        <v>Maria Sadowska</v>
       </c>
       <c r="E454" t="str">
-        <v>Ariel Dorfman, Rafael Yglesias</v>
+        <v>Krzysztof Rak</v>
       </c>
       <c r="F454" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Komedia, Historyczny</v>
       </c>
       <c r="G454">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="H454" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I454" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J454">
-        <v>7.087</v>
+        <v>6.52</v>
       </c>
       <c r="K454" t="str">
         <v/>
       </c>
       <c r="L454">
-        <v>10531</v>
+        <v>432025</v>
       </c>
       <c r="M454" t="str">
-        <v>tt0109579</v>
+        <v>tt5370828</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Śmierć nadejdzie dziś</v>
+        <v>Sztuka Zrywania</v>
       </c>
       <c r="B455" t="str">
-        <v>Happy Death Day</v>
+        <v>The Break-Up</v>
       </c>
       <c r="C455">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="D455" t="str">
-        <v>Christopher Landon</v>
+        <v>Peyton Reed</v>
       </c>
       <c r="E455" t="str">
-        <v>Scott Lobdell, Christopher Landon</v>
+        <v>Jeremy Garelick, Vince Vaughn, Jeremy Garelick</v>
       </c>
       <c r="F455" t="str">
-        <v>Komedia, Horror, Tajemnica</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G455">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H455" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I455" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J455">
-        <v>6.662</v>
+        <v>5.9</v>
       </c>
       <c r="K455" t="str">
         <v/>
       </c>
       <c r="L455">
-        <v>440021</v>
+        <v>9767</v>
       </c>
       <c r="M455" t="str">
-        <v>tt5308322</v>
+        <v>tt0452594</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Śnieżne Psy</v>
+        <v>Śmierć i dziewczyna</v>
       </c>
       <c r="B456" t="str">
-        <v>Snow Dogs</v>
+        <v>Death and the Maiden</v>
       </c>
       <c r="C456">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="D456" t="str">
-        <v>Brian Levant</v>
+        <v>Roman Polański</v>
       </c>
       <c r="E456" t="str">
-        <v>Mark Gibson, Michael Goldberg, Tommy Swerdlow</v>
+        <v>Ariel Dorfman, Rafael Yglesias</v>
       </c>
       <c r="F456" t="str">
-        <v>Komedia, Familijny, Przygodowy</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G456">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H456" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I456" t="str">
         <v>DVD</v>
       </c>
       <c r="J456">
-        <v>5.627</v>
+        <v>7.087</v>
       </c>
       <c r="K456" t="str">
         <v/>
       </c>
       <c r="L456">
-        <v>11888</v>
+        <v>10531</v>
       </c>
       <c r="M456" t="str">
-        <v>tt0281373</v>
+        <v>tt0109579</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Świadek koronny</v>
+        <v>Śmierć nadejdzie dziś</v>
       </c>
       <c r="B457" t="str">
-        <v>The Crown Witness</v>
+        <v>Happy Death Day</v>
       </c>
       <c r="C457">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="D457" t="str">
-        <v>Jarosław Sypniewski</v>
+        <v>Christopher Landon</v>
       </c>
       <c r="E457" t="str">
-        <v>Wojciech Tomczyk</v>
+        <v>Scott Lobdell, Christopher Landon</v>
       </c>
       <c r="F457" t="str">
-        <v>Dramat, Akcja, Thriller, Kryminał, Romans</v>
+        <v>Komedia, Horror, Tajemnica</v>
       </c>
       <c r="G457">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H457" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I457" t="str">
         <v>DVD</v>
       </c>
       <c r="J457">
-        <v>5.12</v>
+        <v>6.662</v>
       </c>
       <c r="K457" t="str">
         <v/>
       </c>
       <c r="L457">
-        <v>64212</v>
+        <v>440021</v>
       </c>
       <c r="M457" t="str">
-        <v>tt0982939</v>
+        <v>tt5308322</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Światło między oceanami</v>
+        <v>Śnieżne Psy</v>
       </c>
       <c r="B458" t="str">
-        <v>The Light Between Oceans</v>
+        <v>Snow Dogs</v>
       </c>
       <c r="C458">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="D458" t="str">
-        <v>Derek Cianfrance</v>
+        <v>Brian Levant</v>
       </c>
       <c r="E458" t="str">
-        <v>Derek Cianfrance, Derek Cianfrance</v>
+        <v>Mark Gibson, Michael Goldberg, Tommy Swerdlow</v>
       </c>
       <c r="F458" t="str">
-        <v>Dramat, Romans</v>
+        <v>Komedia, Familijny, Przygodowy</v>
       </c>
       <c r="G458">
-        <v>133</v>
+        <v>99</v>
       </c>
       <c r="H458" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I458" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J458">
-        <v>7.068</v>
+        <v>5.627</v>
       </c>
       <c r="K458" t="str">
         <v/>
       </c>
       <c r="L458">
-        <v>283552</v>
+        <v>11888</v>
       </c>
       <c r="M458" t="str">
-        <v>tt2547584</v>
+        <v>tt0281373</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Świt żywych trupów</v>
+        <v>Świadek koronny</v>
       </c>
       <c r="B459" t="str">
-        <v>Dawn of the Dead</v>
+        <v>The Crown Witness</v>
       </c>
       <c r="C459">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D459" t="str">
-        <v>Zack Snyder</v>
+        <v>Jarosław Sypniewski</v>
       </c>
       <c r="E459" t="str">
-        <v>James Gunn</v>
+        <v>Wojciech Tomczyk</v>
       </c>
       <c r="F459" t="str">
-        <v>Horror, Akcja</v>
+        <v>Dramat, Akcja, Thriller, Kryminał, Romans</v>
       </c>
       <c r="G459">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="H459" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I459" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J459">
-        <v>7.05</v>
+        <v>5.12</v>
       </c>
       <c r="K459" t="str">
         <v/>
       </c>
       <c r="L459">
-        <v>924</v>
+        <v>64212</v>
       </c>
       <c r="M459" t="str">
-        <v>tt0363547</v>
+        <v>tt0982939</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Tajemnice Manhattanu</v>
+        <v>Światło między oceanami</v>
       </c>
       <c r="B460" t="str">
-        <v>Manhattan Night</v>
+        <v>The Light Between Oceans</v>
       </c>
       <c r="C460">
         <v>2016</v>
       </c>
       <c r="D460" t="str">
-        <v>Brian DeCubellis</v>
+        <v>Derek Cianfrance</v>
       </c>
       <c r="E460" t="str">
-        <v>Brian DeCubellis</v>
+        <v>Derek Cianfrance, Derek Cianfrance</v>
       </c>
       <c r="F460" t="str">
-        <v>Dramat, Tajemnica, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G460">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="H460" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I460" t="str">
         <v/>
       </c>
       <c r="J460">
-        <v>5.915</v>
+        <v>7.068</v>
       </c>
       <c r="K460" t="str">
         <v/>
       </c>
       <c r="L460">
-        <v>311667</v>
+        <v>283552</v>
       </c>
       <c r="M460" t="str">
-        <v>tt3100274</v>
+        <v>tt2547584</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Tamte dni, tamte noce</v>
+        <v>Świt żywych trupów</v>
       </c>
       <c r="B461" t="str">
-        <v>Call Me by Your Name</v>
+        <v>Dawn of the Dead</v>
       </c>
       <c r="C461">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="D461" t="str">
-        <v>Luca Guadagnino</v>
+        <v>Zack Snyder</v>
       </c>
       <c r="E461" t="str">
-        <v>James Ivory</v>
+        <v>James Gunn</v>
       </c>
       <c r="F461" t="str">
-        <v>Romans, Dramat</v>
+        <v>Horror, Akcja</v>
       </c>
       <c r="G461">
-        <v>132</v>
+        <v>101</v>
       </c>
       <c r="H461" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I461" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J461">
-        <v>8.1</v>
+        <v>7.05</v>
       </c>
       <c r="K461" t="str">
         <v/>
       </c>
       <c r="L461">
-        <v>398818</v>
+        <v>924</v>
       </c>
       <c r="M461" t="str">
-        <v>tt5726616</v>
+        <v>tt0363547</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Tarzan</v>
+        <v>Tajemnice Manhattanu</v>
       </c>
       <c r="B462" t="str">
-        <v/>
+        <v>Manhattan Night</v>
       </c>
       <c r="C462">
-        <v>1999</v>
+        <v>2016</v>
       </c>
       <c r="D462" t="str">
-        <v>Chris Buck, Kevin Lima</v>
+        <v>Brian DeCubellis</v>
       </c>
       <c r="E462" t="str">
-        <v>Tab Murphy, Bob Tzudiker, Noni White</v>
+        <v>Brian DeCubellis</v>
       </c>
       <c r="F462" t="str">
-        <v>Familijny, Przygodowy, Animacja, Dramat</v>
+        <v>Dramat, Tajemnica, Thriller</v>
       </c>
       <c r="G462">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="H462" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I462" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J462">
-        <v>7.398</v>
+        <v>5.915</v>
       </c>
       <c r="K462" t="str">
         <v/>
       </c>
       <c r="L462">
-        <v>37135</v>
+        <v>311667</v>
       </c>
       <c r="M462" t="str">
-        <v>tt0120855</v>
+        <v>tt3100274</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Ted</v>
+        <v>Tamte dni, tamte noce</v>
       </c>
       <c r="B463" t="str">
-        <v/>
+        <v>Call Me by Your Name</v>
       </c>
       <c r="C463">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="D463" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Luca Guadagnino</v>
       </c>
       <c r="E463" t="str">
-        <v>Seth MacFarlane, Alec Sulkin, Seth MacFarlane</v>
+        <v>James Ivory</v>
       </c>
       <c r="F463" t="str">
-        <v>Komedia, Fantasy</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G463">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="H463" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I463" t="str">
         <v>DVD</v>
       </c>
       <c r="J463">
-        <v>6.448</v>
+        <v>8.1</v>
       </c>
       <c r="K463" t="str">
         <v/>
       </c>
       <c r="L463">
-        <v>72105</v>
+        <v>398818</v>
       </c>
       <c r="M463" t="str">
-        <v>tt1637725</v>
+        <v>tt5726616</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Ted 2</v>
+        <v>Tarzan</v>
       </c>
       <c r="B464" t="str">
         <v/>
       </c>
       <c r="C464">
-        <v>2015</v>
+        <v>1999</v>
       </c>
       <c r="D464" t="str">
-        <v>Seth MacFarlane</v>
+        <v>Chris Buck, Kevin Lima</v>
       </c>
       <c r="E464" t="str">
-        <v>Seth MacFarlane, Alec Sulkin, Wellesley Wild</v>
+        <v>Tab Murphy, Bob Tzudiker, Noni White</v>
       </c>
       <c r="F464" t="str">
-        <v>Komedia, Fantasy</v>
+        <v>Familijny, Przygodowy, Animacja, Dramat</v>
       </c>
       <c r="G464">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="H464" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I464" t="str">
         <v>DVD</v>
       </c>
       <c r="J464">
-        <v>6.316</v>
+        <v>7.398</v>
       </c>
       <c r="K464" t="str">
         <v/>
       </c>
       <c r="L464">
-        <v>214756</v>
+        <v>37135</v>
       </c>
       <c r="M464" t="str">
-        <v>tt2637276</v>
+        <v>tt0120855</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Teksańska masakra piłą mechaniczną</v>
+        <v>Ted</v>
       </c>
       <c r="B465" t="str">
-        <v>The Texas Chainsaw Massacre</v>
+        <v/>
       </c>
       <c r="C465">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="D465" t="str">
-        <v>Marcus Nispel</v>
+        <v>Seth MacFarlane</v>
       </c>
       <c r="E465" t="str">
-        <v>Scott Kosar</v>
+        <v>Seth MacFarlane, Alec Sulkin, Seth MacFarlane</v>
       </c>
       <c r="F465" t="str">
-        <v>Horror</v>
+        <v>Komedia, Fantasy</v>
       </c>
       <c r="G465">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="H465" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I465" t="str">
         <v>DVD</v>
       </c>
       <c r="J465">
-        <v>6.305</v>
+        <v>6.448</v>
       </c>
       <c r="K465" t="str">
         <v/>
       </c>
       <c r="L465">
-        <v>9373</v>
+        <v>72105</v>
       </c>
       <c r="M465" t="str">
-        <v>tt0324216</v>
+        <v>tt1637725</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Telefon pana Harrigana</v>
+        <v>Ted 2</v>
       </c>
       <c r="B466" t="str">
-        <v>Mr. Harrigan&amp;#x27;s Phone</v>
+        <v/>
       </c>
       <c r="C466">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="D466" t="str">
-        <v>John Lee Hancock</v>
+        <v>Seth MacFarlane</v>
       </c>
       <c r="E466" t="str">
-        <v>John Lee Hancock</v>
+        <v>Seth MacFarlane, Alec Sulkin, Wellesley Wild</v>
       </c>
       <c r="F466" t="str">
-        <v>Dramat, Horror, Tajemnica</v>
+        <v>Komedia, Fantasy</v>
       </c>
       <c r="G466">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="H466" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I466" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J466">
-        <v>6.388</v>
+        <v>6.316</v>
       </c>
       <c r="K466" t="str">
         <v/>
       </c>
       <c r="L466">
-        <v>723419</v>
+        <v>214756</v>
       </c>
       <c r="M466" t="str">
-        <v>tt12908110</v>
+        <v>tt2637276</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Terminal</v>
+        <v>Teksańska masakra piłą mechaniczną</v>
       </c>
       <c r="B467" t="str">
-        <v>The Terminal</v>
+        <v>The Texas Chainsaw Massacre</v>
       </c>
       <c r="C467">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="D467" t="str">
-        <v>Steven Spielberg</v>
+        <v>Marcus Nispel</v>
       </c>
       <c r="E467" t="str">
-        <v>Sacha Gervasi, Jeff Nathanson, Andrew Niccol</v>
+        <v>Scott Kosar</v>
       </c>
       <c r="F467" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Horror</v>
       </c>
       <c r="G467">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="H467" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I467" t="str">
         <v>DVD</v>
       </c>
       <c r="J467">
-        <v>7.35</v>
+        <v>6.305</v>
       </c>
       <c r="K467" t="str">
         <v/>
       </c>
       <c r="L467">
-        <v>594</v>
+        <v>9373</v>
       </c>
       <c r="M467" t="str">
-        <v>tt0362227</v>
+        <v>tt0324216</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>The Blair Witch Project</v>
+        <v>Telefon pana Harrigana</v>
       </c>
       <c r="B468" t="str">
-        <v>The Blair Witch Project</v>
+        <v>Mr. Harrigan&amp;#x27;s Phone</v>
       </c>
       <c r="C468">
-        <v>1999</v>
+        <v>2022</v>
       </c>
       <c r="D468" t="str">
-        <v>Daniel Myrick, Eduardo Sánchez</v>
+        <v>John Lee Hancock</v>
       </c>
       <c r="E468" t="str">
-        <v>Eduardo Sánchez, Daniel Myrick</v>
+        <v>John Lee Hancock</v>
       </c>
       <c r="F468" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Dramat, Horror, Tajemnica</v>
       </c>
       <c r="G468">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="H468" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I468" t="str">
-        <v>DVD</v>
-[...2 lines deleted...]
-        <v/>
+        <v/>
+      </c>
+      <c r="J468">
+        <v>6.388</v>
       </c>
       <c r="K468" t="str">
         <v/>
       </c>
       <c r="L468">
-        <v>2667</v>
+        <v>723419</v>
       </c>
       <c r="M468" t="str">
-        <v>tt0185937</v>
+        <v>tt12908110</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>The Boy</v>
+        <v>Terminal</v>
       </c>
       <c r="B469" t="str">
-        <v/>
+        <v>The Terminal</v>
       </c>
       <c r="C469">
-        <v>2016</v>
+        <v>2004</v>
       </c>
       <c r="D469" t="str">
-        <v>William Brent Bell</v>
+        <v>Steven Spielberg</v>
       </c>
       <c r="E469" t="str">
-        <v>Stacey Menear</v>
+        <v>Sacha Gervasi, Jeff Nathanson, Andrew Niccol</v>
       </c>
       <c r="F469" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G469">
-        <v>97</v>
+        <v>128</v>
       </c>
       <c r="H469" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I469" t="str">
         <v>DVD</v>
       </c>
       <c r="J469">
-        <v>5.968</v>
+        <v>7.35</v>
       </c>
       <c r="K469" t="str">
         <v/>
       </c>
       <c r="L469">
-        <v>321258</v>
+        <v>594</v>
       </c>
       <c r="M469" t="str">
-        <v>tt3882082</v>
+        <v>tt0362227</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>The Grudge - Klątwa</v>
+        <v>The Blair Witch Project</v>
       </c>
       <c r="B470" t="str">
-        <v>The Grudge</v>
+        <v>The Blair Witch Project</v>
       </c>
       <c r="C470">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="D470" t="str">
-        <v>清水崇</v>
+        <v>Daniel Myrick, Eduardo Sánchez</v>
       </c>
       <c r="E470" t="str">
-        <v>清水崇, Stephen Susco</v>
+        <v>Eduardo Sánchez, Daniel Myrick</v>
       </c>
       <c r="F470" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G470">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="H470" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I470" t="str">
         <v>DVD</v>
       </c>
       <c r="J470" t="str">
         <v/>
       </c>
       <c r="K470" t="str">
         <v/>
       </c>
       <c r="L470">
-        <v>1970</v>
+        <v>2667</v>
       </c>
       <c r="M470" t="str">
-        <v>tt0391198</v>
+        <v>tt0185937</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>The Place</v>
+        <v>The Boy</v>
       </c>
       <c r="B471" t="str">
         <v/>
       </c>
       <c r="C471">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="D471" t="str">
-        <v>Paolo Genovese</v>
+        <v>William Brent Bell</v>
       </c>
       <c r="E471" t="str">
-        <v>Paolo Genovese, Isabella Aguilar, Paolo Genovese</v>
+        <v>Stacey Menear</v>
       </c>
       <c r="F471" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G471">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H471" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I471" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J471">
-        <v>7.133</v>
+        <v>5.968</v>
       </c>
       <c r="K471" t="str">
         <v/>
       </c>
       <c r="L471">
-        <v>468198</v>
+        <v>321258</v>
       </c>
       <c r="M471" t="str">
-        <v>tt7063210</v>
+        <v>tt3882082</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Titanic</v>
+        <v>The Grudge - Klątwa</v>
       </c>
       <c r="B472" t="str">
-        <v/>
+        <v>The Grudge</v>
       </c>
       <c r="C472">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="D472" t="str">
-        <v>James Cameron</v>
+        <v>清水崇</v>
       </c>
       <c r="E472" t="str">
-        <v>James Cameron</v>
+        <v>清水崇, Stephen Susco</v>
       </c>
       <c r="F472" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G472">
-        <v>194</v>
+        <v>92</v>
       </c>
       <c r="H472" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I472" t="str">
         <v>DVD</v>
       </c>
-      <c r="J472">
-        <v>7.903</v>
+      <c r="J472" t="str">
+        <v/>
       </c>
       <c r="K472" t="str">
         <v/>
       </c>
       <c r="L472">
-        <v>597</v>
+        <v>1970</v>
       </c>
       <c r="M472" t="str">
-        <v>tt0120338</v>
+        <v>tt0391198</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Tłumaczka</v>
+        <v>The Place</v>
       </c>
       <c r="B473" t="str">
-        <v>The Interpreter</v>
+        <v/>
       </c>
       <c r="C473">
-        <v>2005</v>
+        <v>2017</v>
       </c>
       <c r="D473" t="str">
-        <v>Sydney Pollack</v>
+        <v>Paolo Genovese</v>
       </c>
       <c r="E473" t="str">
-        <v>Martin Stellman, Brian Ward, Charles Randolph</v>
+        <v>Paolo Genovese, Isabella Aguilar, Paolo Genovese</v>
       </c>
       <c r="F473" t="str">
-        <v>Kryminał, Thriller</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G473">
-        <v>128</v>
+        <v>101</v>
       </c>
       <c r="H473" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I473" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J473">
-        <v>6.301</v>
+        <v>7.133</v>
       </c>
       <c r="K473" t="str">
         <v/>
       </c>
       <c r="L473">
-        <v>179</v>
+        <v>468198</v>
       </c>
       <c r="M473" t="str">
-        <v>tt0373926</v>
+        <v>tt7063210</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>To</v>
+        <v>Titanic</v>
       </c>
       <c r="B474" t="str">
-        <v>It</v>
+        <v/>
       </c>
       <c r="C474">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="D474" t="str">
-        <v/>
+        <v>James Cameron</v>
       </c>
       <c r="E474" t="str">
-        <v/>
+        <v>James Cameron</v>
       </c>
       <c r="F474" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Romans</v>
+      </c>
+      <c r="G474">
+        <v>194</v>
       </c>
       <c r="H474" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I474" t="str">
         <v>DVD</v>
       </c>
-      <c r="J474" t="str">
-        <v/>
+      <c r="J474">
+        <v>7.903</v>
       </c>
       <c r="K474" t="str">
         <v/>
       </c>
-      <c r="L474" t="str">
-        <v/>
+      <c r="L474">
+        <v>597</v>
       </c>
       <c r="M474" t="str">
-        <v/>
+        <v>tt0120338</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>To tylko seks</v>
+        <v>Tłumaczka</v>
       </c>
       <c r="B475" t="str">
-        <v>Friends with Benefits</v>
+        <v>The Interpreter</v>
       </c>
       <c r="C475">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="D475" t="str">
-        <v>Will Gluck</v>
+        <v>Sydney Pollack</v>
       </c>
       <c r="E475" t="str">
-        <v>Keith Merryman, David A. Newman, Will Gluck</v>
+        <v>Martin Stellman, Brian Ward, Charles Randolph</v>
       </c>
       <c r="F475" t="str">
-        <v>Romans, Komedia</v>
+        <v>Kryminał, Thriller</v>
       </c>
       <c r="G475">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="H475" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I475" t="str">
         <v>DVD</v>
       </c>
       <c r="J475">
-        <v>6.651</v>
+        <v>6.301</v>
       </c>
       <c r="K475" t="str">
         <v/>
       </c>
       <c r="L475">
-        <v>50544</v>
+        <v>179</v>
       </c>
       <c r="M475" t="str">
-        <v>tt1632708</v>
+        <v>tt0373926</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>To właśnie miłość</v>
+        <v>To</v>
       </c>
       <c r="B476" t="str">
-        <v>Love Actually</v>
+        <v>It</v>
       </c>
       <c r="C476">
-        <v>2003</v>
+        <v>1990</v>
       </c>
       <c r="D476" t="str">
-        <v>Richard Curtis</v>
+        <v/>
       </c>
       <c r="E476" t="str">
-        <v>Richard Curtis</v>
+        <v/>
       </c>
       <c r="F476" t="str">
-        <v>Komedia, Romans, Dramat</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v/>
+      </c>
+      <c r="G476" t="str">
+        <v/>
       </c>
       <c r="H476" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I476" t="str">
         <v>DVD</v>
       </c>
-      <c r="J476">
-        <v>7.101</v>
+      <c r="J476" t="str">
+        <v/>
       </c>
       <c r="K476" t="str">
         <v/>
       </c>
-      <c r="L476">
-        <v>508</v>
+      <c r="L476" t="str">
+        <v/>
       </c>
       <c r="M476" t="str">
-        <v>tt0314331</v>
+        <v/>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Trener</v>
+        <v>To tylko seks</v>
       </c>
       <c r="B477" t="str">
-        <v>Coach Carter</v>
+        <v>Friends with Benefits</v>
       </c>
       <c r="C477">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="D477" t="str">
-        <v>Thomas Carter</v>
+        <v>Will Gluck</v>
       </c>
       <c r="E477" t="str">
-        <v>Mark Schwahn, John Gatins</v>
+        <v>Keith Merryman, David A. Newman, Will Gluck</v>
       </c>
       <c r="F477" t="str">
-        <v>Dramat, Historyczny</v>
+        <v>Romans, Komedia</v>
       </c>
       <c r="G477">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="H477" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I477" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J477">
-        <v>7.573</v>
+        <v>6.651</v>
       </c>
       <c r="K477" t="str">
         <v/>
       </c>
       <c r="L477">
-        <v>7214</v>
+        <v>50544</v>
       </c>
       <c r="M477" t="str">
-        <v>tt0393162</v>
+        <v>tt1632708</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Troja</v>
+        <v>To właśnie miłość</v>
       </c>
       <c r="B478" t="str">
-        <v>Troy</v>
+        <v>Love Actually</v>
       </c>
       <c r="C478">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="D478" t="str">
-        <v>Wolfgang Petersen</v>
+        <v>Richard Curtis</v>
       </c>
       <c r="E478" t="str">
-        <v>David Benioff</v>
+        <v>Richard Curtis</v>
       </c>
       <c r="F478" t="str">
-        <v>Wojenny, Akcja, Historyczny</v>
+        <v>Komedia, Romans, Dramat</v>
       </c>
       <c r="G478">
-        <v>163</v>
+        <v>135</v>
       </c>
       <c r="H478" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I478" t="str">
         <v>DVD</v>
       </c>
       <c r="J478">
-        <v>7.164</v>
+        <v>7.101</v>
       </c>
       <c r="K478" t="str">
         <v/>
       </c>
       <c r="L478">
-        <v>652</v>
+        <v>508</v>
       </c>
       <c r="M478" t="str">
-        <v>tt0332452</v>
+        <v>tt0314331</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Trudne slówka</v>
+        <v>Toy Story</v>
       </c>
       <c r="B479" t="str">
-        <v>Spanglish</v>
+        <v/>
       </c>
       <c r="C479">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="D479" t="str">
-        <v>James L. Brooks</v>
+        <v>John Lasseter</v>
       </c>
       <c r="E479" t="str">
-        <v>James L. Brooks</v>
+        <v>Joss Whedon, Andrew Stanton, Joel Cohen</v>
       </c>
       <c r="F479" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Familijny, Komedia, Animacja, Przygodowy</v>
       </c>
       <c r="G479">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="H479" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I479" t="str">
         <v/>
       </c>
       <c r="J479">
-        <v>6.033</v>
+        <v>7.983</v>
       </c>
       <c r="K479" t="str">
         <v/>
       </c>
       <c r="L479">
-        <v>2539</v>
+        <v>862</v>
       </c>
       <c r="M479" t="str">
-        <v>tt0371246</v>
+        <v>tt0114709</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Truman Show</v>
+        <v>Toy Story 3</v>
       </c>
       <c r="B480" t="str">
-        <v>The Truman Show</v>
+        <v/>
       </c>
       <c r="C480">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="D480" t="str">
-        <v>Peter Weir</v>
+        <v>Lee Unkrich</v>
       </c>
       <c r="E480" t="str">
-        <v>Andrew Niccol</v>
+        <v>Michael Arndt, John Lasseter, Andrew Stanton</v>
       </c>
       <c r="F480" t="str">
-        <v>Komedia, Dramat</v>
+        <v>Animacja, Familijny, Komedia</v>
       </c>
       <c r="G480">
         <v>103</v>
       </c>
       <c r="H480" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I480" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J480">
-        <v>8.15</v>
+        <v>7.812</v>
       </c>
       <c r="K480" t="str">
         <v/>
       </c>
       <c r="L480">
-        <v>37165</v>
+        <v>10193</v>
       </c>
       <c r="M480" t="str">
-        <v>tt0120382</v>
+        <v>tt0435761</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Trzy Billboardy za Ebbing, Missouri</v>
+        <v>Trener</v>
       </c>
       <c r="B481" t="str">
-        <v>Three Billboards Outside Ebbing, Missouri</v>
+        <v>Coach Carter</v>
       </c>
       <c r="C481">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="D481" t="str">
-        <v>Martin McDonagh</v>
+        <v>Thomas Carter</v>
       </c>
       <c r="E481" t="str">
-        <v>Martin McDonagh</v>
+        <v>Mark Schwahn, John Gatins</v>
       </c>
       <c r="F481" t="str">
-        <v>Kryminał, Dramat</v>
+        <v>Dramat, Historyczny</v>
       </c>
       <c r="G481">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="H481" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I481" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J481">
-        <v>8.061</v>
+        <v>7.573</v>
       </c>
       <c r="K481" t="str">
         <v/>
       </c>
       <c r="L481">
-        <v>359940</v>
+        <v>7214</v>
       </c>
       <c r="M481" t="str">
-        <v>tt5027774</v>
+        <v>tt0393162</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Tygrys i przyjaciele</v>
+        <v>Troja</v>
       </c>
       <c r="B482" t="str">
-        <v>The Tigger Movie</v>
+        <v>Troy</v>
       </c>
       <c r="C482">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="D482" t="str">
-        <v>Jun Falkenstein</v>
+        <v>Wolfgang Petersen</v>
       </c>
       <c r="E482" t="str">
-        <v>Eddie Guzelian, Jun Falkenstein</v>
+        <v>David Benioff</v>
       </c>
       <c r="F482" t="str">
-        <v>Animacja, Familijny, Komedia</v>
+        <v>Wojenny, Akcja, Historyczny</v>
       </c>
       <c r="G482">
-        <v>76</v>
+        <v>163</v>
       </c>
       <c r="H482" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I482" t="str">
         <v>DVD</v>
       </c>
       <c r="J482">
-        <v>6.574</v>
+        <v>7.164</v>
       </c>
       <c r="K482" t="str">
         <v/>
       </c>
       <c r="L482">
-        <v>15655</v>
+        <v>652</v>
       </c>
       <c r="M482" t="str">
-        <v>tt0220099</v>
+        <v>tt0332452</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Uciekinier</v>
+        <v>Trudne slówka</v>
       </c>
       <c r="B483" t="str">
-        <v>Mud</v>
+        <v>Spanglish</v>
       </c>
       <c r="C483">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="D483" t="str">
-        <v>Jeff Nichols</v>
+        <v>James L. Brooks</v>
       </c>
       <c r="E483" t="str">
-        <v>Jeff Nichols</v>
+        <v>James L. Brooks</v>
       </c>
       <c r="F483" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G483">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="H483" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I483" t="str">
         <v/>
       </c>
       <c r="J483">
-        <v>7.06</v>
+        <v>6.033</v>
       </c>
       <c r="K483" t="str">
         <v/>
       </c>
       <c r="L483">
-        <v>103731</v>
+        <v>2539</v>
       </c>
       <c r="M483" t="str">
-        <v>tt1935179</v>
+        <v>tt0371246</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Ukryta twarz</v>
+        <v>Truman Show</v>
       </c>
       <c r="B484" t="str">
-        <v>The Hidden Face</v>
+        <v>The Truman Show</v>
       </c>
       <c r="C484">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="D484" t="str">
-        <v>Andrés Baiz</v>
+        <v>Peter Weir</v>
       </c>
       <c r="E484" t="str">
-        <v>Arturo Infante, Andrés Baiz, Hatem Khraiche</v>
+        <v>Andrew Niccol</v>
       </c>
       <c r="F484" t="str">
-        <v>Thriller, Tajemnica</v>
+        <v>Komedia, Dramat</v>
       </c>
       <c r="G484">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="H484" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I484" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J484">
-        <v>7.303</v>
+        <v>8.15</v>
       </c>
       <c r="K484" t="str">
         <v/>
       </c>
       <c r="L484">
-        <v>80184</v>
+        <v>37165</v>
       </c>
       <c r="M484" t="str">
-        <v>tt1772250</v>
+        <v>tt0120382</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Uprowadzona</v>
+        <v>Trzy Billboardy za Ebbing, Missouri</v>
       </c>
       <c r="B485" t="str">
-        <v>Taken</v>
+        <v>Three Billboards Outside Ebbing, Missouri</v>
       </c>
       <c r="C485">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D485" t="str">
-        <v>Pierre Morel</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="E485" t="str">
-        <v>Luc Besson, Robert Mark Kamen</v>
+        <v>Martin McDonagh</v>
       </c>
       <c r="F485" t="str">
-        <v>Akcja, Thriller</v>
+        <v>Kryminał, Dramat</v>
       </c>
       <c r="G485">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="H485" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I485" t="str">
         <v>DVD</v>
       </c>
       <c r="J485">
-        <v>7.398</v>
+        <v>8.061</v>
       </c>
       <c r="K485" t="str">
         <v/>
       </c>
       <c r="L485">
-        <v>8681</v>
+        <v>359940</v>
       </c>
       <c r="M485" t="str">
-        <v>tt0936501</v>
+        <v>tt5027774</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Uśmiechnij się 2</v>
+        <v>Tygrys i przyjaciele</v>
       </c>
       <c r="B486" t="str">
-        <v>Smile 2</v>
+        <v>The Tigger Movie</v>
       </c>
       <c r="C486">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="D486" t="str">
-        <v>Parker Finn</v>
+        <v>Jun Falkenstein</v>
       </c>
       <c r="E486" t="str">
-        <v>Parker Finn</v>
+        <v>Eddie Guzelian, Jun Falkenstein</v>
       </c>
       <c r="F486" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Animacja, Familijny, Komedia</v>
       </c>
       <c r="G486">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="H486" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I486" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J486">
-        <v>6.592</v>
+        <v>6.574</v>
       </c>
       <c r="K486" t="str">
         <v/>
       </c>
       <c r="L486">
-        <v>1100782</v>
+        <v>15655</v>
       </c>
       <c r="M486" t="str">
-        <v>tt29268110</v>
+        <v>tt0220099</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Uwierz w Ducha</v>
+        <v>Uciekinier</v>
       </c>
       <c r="B487" t="str">
-        <v>Ghost</v>
+        <v>Mud</v>
       </c>
       <c r="C487">
-        <v>1990</v>
+        <v>2013</v>
       </c>
       <c r="D487" t="str">
-        <v>Jerry Zucker</v>
+        <v>Jeff Nichols</v>
       </c>
       <c r="E487" t="str">
-        <v>Bruce Joel Rubin</v>
+        <v>Jeff Nichols</v>
       </c>
       <c r="F487" t="str">
-        <v>Fantasy, Dramat, Thriller, Tajemnica, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G487">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="H487" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I487" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J487">
-        <v>7.229</v>
+        <v>7.06</v>
       </c>
       <c r="K487" t="str">
         <v/>
       </c>
       <c r="L487">
-        <v>251</v>
+        <v>103731</v>
       </c>
       <c r="M487" t="str">
-        <v>tt0099653</v>
+        <v>tt1935179</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Uwierz w Mikołaja</v>
+        <v>Ukryta twarz</v>
       </c>
       <c r="B488" t="str">
-        <v>I Believe in Santa</v>
+        <v>The Hidden Face</v>
       </c>
       <c r="C488">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="D488" t="str">
-        <v>Anna Wieczur</v>
+        <v>Andrés Baiz</v>
       </c>
       <c r="E488" t="str">
-        <v>Ilona Łepkowska</v>
+        <v>Arturo Infante, Andrés Baiz, Hatem Khraiche</v>
       </c>
       <c r="F488" t="str">
-        <v>Komedia</v>
+        <v>Thriller, Tajemnica</v>
       </c>
       <c r="G488">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H488" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I488" t="str">
         <v/>
       </c>
       <c r="J488">
-        <v>5.25</v>
+        <v>7.303</v>
       </c>
       <c r="K488" t="str">
         <v/>
       </c>
       <c r="L488">
-        <v>1175535</v>
+        <v>80184</v>
       </c>
       <c r="M488" t="str">
-        <v>tt19631454</v>
+        <v>tt1772250</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Valerian i Miasto Tysiąca Planet</v>
+        <v>Uprowadzona</v>
       </c>
       <c r="B489" t="str">
-        <v>Valerian and the City of a Thousand Planets</v>
+        <v>Taken</v>
       </c>
       <c r="C489">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="D489" t="str">
-        <v>Luc Besson</v>
+        <v>Pierre Morel</v>
       </c>
       <c r="E489" t="str">
-        <v>Luc Besson</v>
+        <v>Luc Besson, Robert Mark Kamen</v>
       </c>
       <c r="F489" t="str">
-        <v>Przygodowy, Sci-Fi, Akcja</v>
+        <v>Akcja, Thriller</v>
       </c>
       <c r="G489">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="H489" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I489" t="str">
         <v>DVD</v>
       </c>
       <c r="J489">
-        <v>6.632</v>
+        <v>7.398</v>
       </c>
       <c r="K489" t="str">
         <v/>
       </c>
       <c r="L489">
-        <v>339964</v>
+        <v>8681</v>
       </c>
       <c r="M489" t="str">
-        <v>tt2239822</v>
+        <v>tt0936501</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>W chmurach</v>
+        <v>Uśmiechnij się 2</v>
       </c>
       <c r="B490" t="str">
-        <v>Up in the Air</v>
+        <v>Smile 2</v>
       </c>
       <c r="C490">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="D490" t="str">
-        <v>Jason Reitman</v>
+        <v>Parker Finn</v>
       </c>
       <c r="E490" t="str">
-        <v>Jason Reitman, Sheldon Turner</v>
+        <v>Parker Finn</v>
       </c>
       <c r="F490" t="str">
-        <v>Dramat, Romans</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G490">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="H490" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I490" t="str">
         <v>Blu-ray</v>
       </c>
       <c r="J490">
-        <v>6.883</v>
+        <v>6.592</v>
       </c>
       <c r="K490" t="str">
         <v/>
       </c>
       <c r="L490">
-        <v>22947</v>
+        <v>1100782</v>
       </c>
       <c r="M490" t="str">
-        <v>tt1193138</v>
+        <v>tt29268110</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>W głowie się nie mieści</v>
+        <v>Uwierz w Ducha</v>
       </c>
       <c r="B491" t="str">
-        <v>Inside Out</v>
+        <v>Ghost</v>
       </c>
       <c r="C491">
-        <v>2015</v>
+        <v>1990</v>
       </c>
       <c r="D491" t="str">
-        <v>Pete Docter</v>
+        <v>Jerry Zucker</v>
       </c>
       <c r="E491" t="str">
-        <v>Meg LeFauve, Josh Cooley, Pete Docter</v>
+        <v>Bruce Joel Rubin</v>
       </c>
       <c r="F491" t="str">
-        <v>Animacja, Familijny, Przygodowy, Dramat, Komedia</v>
+        <v>Fantasy, Dramat, Thriller, Tajemnica, Romans</v>
       </c>
       <c r="G491">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="H491" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I491" t="str">
         <v>DVD</v>
       </c>
       <c r="J491">
-        <v>7.91</v>
+        <v>7.229</v>
       </c>
       <c r="K491" t="str">
         <v/>
       </c>
       <c r="L491">
-        <v>150540</v>
+        <v>251</v>
       </c>
       <c r="M491" t="str">
-        <v>tt2096673</v>
+        <v>tt0099653</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>W kręgu miłości</v>
+        <v>Uwierz w Mikołaja</v>
       </c>
       <c r="B492" t="str">
-        <v>The Broken Circle Breakdown</v>
+        <v>I Believe in Santa</v>
       </c>
       <c r="C492">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="D492" t="str">
-        <v>Felix van Groeningen</v>
+        <v>Anna Wieczur</v>
       </c>
       <c r="E492" t="str">
-        <v>Carl Joos, Felix van Groeningen, Charlotte Vandermeersch</v>
+        <v>Ilona Łepkowska</v>
       </c>
       <c r="F492" t="str">
-        <v>Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G492">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="H492" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I492" t="str">
         <v/>
       </c>
       <c r="J492">
-        <v>7.689</v>
+        <v>5.25</v>
       </c>
       <c r="K492" t="str">
         <v/>
       </c>
       <c r="L492">
-        <v>137182</v>
+        <v>1175535</v>
       </c>
       <c r="M492" t="str">
-        <v>tt2024519</v>
+        <v>tt19631454</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>W piekielnym słońcu</v>
+        <v>Valerian i Miasto Tysiąca Planet</v>
       </c>
       <c r="B493" t="str">
-        <v>Three</v>
+        <v>Valerian and the City of a Thousand Planets</v>
       </c>
       <c r="C493">
-        <v>2005</v>
+        <v>2017</v>
       </c>
       <c r="D493" t="str">
-        <v>Stewart Raffill</v>
+        <v>Luc Besson</v>
       </c>
       <c r="E493" t="str">
-        <v>Stewart Raffill</v>
+        <v>Luc Besson</v>
       </c>
       <c r="F493" t="str">
-        <v>Przygodowy, Dramat, Thriller</v>
+        <v>Przygodowy, Sci-Fi, Akcja</v>
       </c>
       <c r="G493">
-        <v>95</v>
+        <v>137</v>
       </c>
       <c r="H493" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I493" t="str">
         <v>DVD</v>
       </c>
       <c r="J493">
-        <v>5.561</v>
+        <v>6.632</v>
       </c>
       <c r="K493" t="str">
         <v/>
       </c>
       <c r="L493">
-        <v>9753</v>
+        <v>339964</v>
       </c>
       <c r="M493" t="str">
-        <v>tt0377309</v>
+        <v>tt2239822</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Wakacje Mikołajka</v>
+        <v>W chmurach</v>
       </c>
       <c r="B494" t="str">
-        <v>Nicholas on Holiday</v>
+        <v>Up in the Air</v>
       </c>
       <c r="C494">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D494" t="str">
-        <v>Laurent Tirard</v>
+        <v>Jason Reitman</v>
       </c>
       <c r="E494" t="str">
-        <v>Jaco Van Dormael, Grégoire Vigneron, Laurent Tirard</v>
+        <v>Jason Reitman, Sheldon Turner</v>
       </c>
       <c r="F494" t="str">
-        <v>Familijny, Komedia</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G494">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="H494" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I494" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J494">
-        <v>5.348</v>
+        <v>6.883</v>
       </c>
       <c r="K494" t="str">
         <v/>
       </c>
       <c r="L494">
-        <v>277368</v>
+        <v>22947</v>
       </c>
       <c r="M494" t="str">
-        <v>tt3019796</v>
+        <v>tt1193138</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Ważka</v>
+        <v>W głowie się nie mieści</v>
       </c>
       <c r="B495" t="str">
-        <v>Dragonfly</v>
+        <v>Inside Out</v>
       </c>
       <c r="C495">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="D495" t="str">
-        <v>Paul Andrew Williams</v>
+        <v>Pete Docter</v>
       </c>
       <c r="E495" t="str">
-        <v>Paul Andrew Williams</v>
+        <v>Meg LeFauve, Josh Cooley, Pete Docter</v>
       </c>
       <c r="F495" t="str">
-        <v>Thriller, Dramat</v>
+        <v>Animacja, Familijny, Przygodowy, Dramat, Komedia</v>
       </c>
       <c r="G495">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="H495" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I495" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J495">
-        <v>6.857</v>
+        <v>7.91</v>
       </c>
       <c r="K495" t="str">
         <v/>
       </c>
       <c r="L495">
-        <v>1291626</v>
+        <v>150540</v>
       </c>
       <c r="M495" t="str">
-        <v>tt32383425</v>
+        <v>tt2096673</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Wbrew regułom</v>
+        <v>W kręgu miłości</v>
       </c>
       <c r="B496" t="str">
-        <v>The Cider House Rules</v>
+        <v>The Broken Circle Breakdown</v>
       </c>
       <c r="C496">
-        <v>1999</v>
+        <v>2012</v>
       </c>
       <c r="D496" t="str">
-        <v>Lasse Hallström</v>
+        <v>Felix van Groeningen</v>
       </c>
       <c r="E496" t="str">
-        <v>John Irving</v>
+        <v>Carl Joos, Felix van Groeningen, Charlotte Vandermeersch</v>
       </c>
       <c r="F496" t="str">
         <v>Dramat</v>
       </c>
       <c r="G496">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H496" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I496" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J496">
-        <v>7.068</v>
+        <v>7.689</v>
       </c>
       <c r="K496" t="str">
         <v/>
       </c>
       <c r="L496">
-        <v>1715</v>
+        <v>137182</v>
       </c>
       <c r="M496" t="str">
-        <v>tt0124315</v>
+        <v>tt2024519</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Wciąż ją kocham</v>
+        <v>W piekielnym słońcu</v>
       </c>
       <c r="B497" t="str">
-        <v>Dear John</v>
+        <v>Three</v>
       </c>
       <c r="C497">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="D497" t="str">
-        <v>Lasse Hallström</v>
+        <v>Stewart Raffill</v>
       </c>
       <c r="E497" t="str">
-        <v>Jamie Linden</v>
+        <v>Stewart Raffill</v>
       </c>
       <c r="F497" t="str">
-        <v>Dramat, Romans, Wojenny</v>
+        <v>Przygodowy, Dramat, Thriller</v>
       </c>
       <c r="G497">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="H497" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I497" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J497">
-        <v>6.847</v>
+        <v>5.561</v>
       </c>
       <c r="K497" t="str">
         <v/>
       </c>
       <c r="L497">
-        <v>22971</v>
+        <v>9753</v>
       </c>
       <c r="M497" t="str">
-        <v>tt0989757</v>
+        <v>tt0377309</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Whiplash</v>
+        <v>Wakacje Mikołajka</v>
       </c>
       <c r="B498" t="str">
-        <v/>
+        <v>Nicholas on Holiday</v>
       </c>
       <c r="C498">
         <v>2014</v>
       </c>
       <c r="D498" t="str">
-        <v>Damien Chazelle</v>
+        <v>Laurent Tirard</v>
       </c>
       <c r="E498" t="str">
-        <v>Damien Chazelle</v>
+        <v>Jaco Van Dormael, Grégoire Vigneron, Laurent Tirard</v>
       </c>
       <c r="F498" t="str">
-        <v>Dramat, Muzyczny</v>
+        <v>Familijny, Komedia</v>
       </c>
       <c r="G498">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="H498" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I498" t="str">
         <v>DVD</v>
       </c>
       <c r="J498">
-        <v>8.4</v>
+        <v>5.348</v>
       </c>
       <c r="K498" t="str">
         <v/>
       </c>
       <c r="L498">
-        <v>244786</v>
+        <v>277368</v>
       </c>
       <c r="M498" t="str">
-        <v>tt2582802</v>
+        <v>tt3019796</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Who Am I. Możesz być kim chcesz</v>
+        <v>Ważka</v>
       </c>
       <c r="B499" t="str">
-        <v>Who Am I</v>
+        <v>Dragonfly</v>
       </c>
       <c r="C499">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="D499" t="str">
-        <v>Baran bo Odar</v>
+        <v>Paul Andrew Williams</v>
       </c>
       <c r="E499" t="str">
-        <v>Baran bo Odar, Jantje Friese</v>
+        <v>Paul Andrew Williams</v>
       </c>
       <c r="F499" t="str">
-        <v>Thriller</v>
+        <v>Thriller, Dramat</v>
       </c>
       <c r="G499">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="H499" t="str">
-        <v>Do obejrzenia</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I499" t="str">
         <v/>
       </c>
       <c r="J499">
-        <v>7.568</v>
+        <v>6.857</v>
       </c>
       <c r="K499" t="str">
         <v/>
       </c>
       <c r="L499">
-        <v>284427</v>
+        <v>1291626</v>
       </c>
       <c r="M499" t="str">
-        <v>tt3042408</v>
+        <v>tt32383425</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Wichry namiętności</v>
+        <v>Wbrew regułom</v>
       </c>
       <c r="B500" t="str">
-        <v>Legends of the Fall</v>
+        <v>The Cider House Rules</v>
       </c>
       <c r="C500">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="D500" t="str">
-        <v>Edward Zwick</v>
+        <v>Lasse Hallström</v>
       </c>
       <c r="E500" t="str">
-        <v>Susan Shilliday, William D. Wittliff</v>
+        <v>John Irving</v>
       </c>
       <c r="F500" t="str">
-        <v>Dramat, Western, Romans, Wojenny, Akcja</v>
+        <v>Dramat</v>
       </c>
       <c r="G500">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="H500" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I500" t="str">
         <v>DVD</v>
       </c>
       <c r="J500">
-        <v>7.384</v>
+        <v>7.068</v>
       </c>
       <c r="K500" t="str">
         <v/>
       </c>
       <c r="L500">
-        <v>4476</v>
+        <v>1715</v>
       </c>
       <c r="M500" t="str">
-        <v>tt0110322</v>
+        <v>tt0124315</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Widzę cię</v>
+        <v>Wciąż ją kocham</v>
       </c>
       <c r="B501" t="str">
-        <v>I See You</v>
+        <v>Dear John</v>
       </c>
       <c r="C501">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="D501" t="str">
-        <v>Adam Randall</v>
+        <v>Lasse Hallström</v>
       </c>
       <c r="E501" t="str">
-        <v>Devon Graye</v>
+        <v>Jamie Linden</v>
       </c>
       <c r="F501" t="str">
-        <v>Horror, Thriller, Tajemnica</v>
+        <v>Dramat, Romans, Wojenny</v>
       </c>
       <c r="G501">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H501" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I501" t="str">
         <v/>
       </c>
       <c r="J501">
-        <v>6.988</v>
+        <v>6.847</v>
       </c>
       <c r="K501" t="str">
         <v/>
       </c>
       <c r="L501">
-        <v>524251</v>
+        <v>22971</v>
       </c>
       <c r="M501" t="str">
-        <v>tt6079516</v>
+        <v>tt0989757</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Widzę, widzę</v>
+        <v>Whiplash</v>
       </c>
       <c r="B502" t="str">
-        <v>Goodnight Mommy</v>
+        <v/>
       </c>
       <c r="C502">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="D502" t="str">
-        <v>Severin Fiala, Veronika Franz</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="E502" t="str">
-        <v>Veronika Franz, Severin Fiala</v>
+        <v>Damien Chazelle</v>
       </c>
       <c r="F502" t="str">
-        <v>Horror, Tajemnica, Thriller</v>
+        <v>Dramat, Muzyczny</v>
       </c>
       <c r="G502">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H502" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I502" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J502">
-        <v>6.7</v>
+        <v>8.4</v>
       </c>
       <c r="K502" t="str">
         <v/>
       </c>
       <c r="L502">
-        <v>284303</v>
+        <v>244786</v>
       </c>
       <c r="M502" t="str">
-        <v>tt3086442</v>
+        <v>tt2582802</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Wieczór</v>
+        <v>Who Am I. Możesz być kim chcesz</v>
       </c>
       <c r="B503" t="str">
-        <v>Evening</v>
+        <v>Who Am I</v>
       </c>
       <c r="C503">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="D503" t="str">
-        <v>Koltai Lajos</v>
+        <v>Baran bo Odar</v>
       </c>
       <c r="E503" t="str">
-        <v>Susan Minot, Michael Cunningham</v>
+        <v>Baran bo Odar, Jantje Friese</v>
       </c>
       <c r="F503" t="str">
-        <v>Dramat, Romans</v>
+        <v>Thriller</v>
       </c>
       <c r="G503">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="H503" t="str">
         <v>Do obejrzenia</v>
       </c>
       <c r="I503" t="str">
         <v/>
       </c>
       <c r="J503">
-        <v>5.805</v>
+        <v>7.568</v>
       </c>
       <c r="K503" t="str">
         <v/>
       </c>
       <c r="L503">
-        <v>6022</v>
+        <v>284427</v>
       </c>
       <c r="M503" t="str">
-        <v>tt0765447</v>
+        <v>tt3042408</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Wieczór gier</v>
+        <v>Wichry namiętności</v>
       </c>
       <c r="B504" t="str">
-        <v>Game Night</v>
+        <v>Legends of the Fall</v>
       </c>
       <c r="C504">
-        <v>2018</v>
+        <v>1994</v>
       </c>
       <c r="D504" t="str">
-        <v>John Francis Daley, Jonathan Goldstein</v>
+        <v>Edward Zwick</v>
       </c>
       <c r="E504" t="str">
-        <v>Mark Perez</v>
+        <v>Susan Shilliday, William D. Wittliff</v>
       </c>
       <c r="F504" t="str">
-        <v>Tajemnica, Komedia, Kryminał</v>
+        <v>Dramat, Western, Romans, Wojenny, Akcja</v>
       </c>
       <c r="G504">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="H504" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I504" t="str">
         <v>DVD</v>
       </c>
       <c r="J504">
-        <v>6.85</v>
+        <v>7.384</v>
       </c>
       <c r="K504" t="str">
         <v/>
       </c>
       <c r="L504">
-        <v>445571</v>
+        <v>4476</v>
       </c>
       <c r="M504" t="str">
-        <v>tt2704998</v>
+        <v>tt0110322</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Wilk z Wall Street</v>
+        <v>Widzę cię</v>
       </c>
       <c r="B505" t="str">
-        <v>The Wolf of Wall Street</v>
+        <v>I See You</v>
       </c>
       <c r="C505">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="D505" t="str">
-        <v>Martin Scorsese</v>
+        <v>Adam Randall</v>
       </c>
       <c r="E505" t="str">
-        <v>Terence Winter</v>
+        <v>Devon Graye</v>
       </c>
       <c r="F505" t="str">
-        <v>Kryminał, Dramat, Komedia</v>
+        <v>Horror, Thriller, Tajemnica</v>
       </c>
       <c r="G505">
-        <v>179</v>
+        <v>98</v>
       </c>
       <c r="H505" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I505" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J505">
-        <v>8.026</v>
+        <v>6.988</v>
       </c>
       <c r="K505" t="str">
         <v/>
       </c>
       <c r="L505">
-        <v>106646</v>
+        <v>524251</v>
       </c>
       <c r="M505" t="str">
-        <v>tt0993846</v>
+        <v>tt6079516</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Wiosna 1941</v>
+        <v>Widzę, widzę</v>
       </c>
       <c r="B506" t="str">
-        <v>Spring 1941</v>
+        <v>Goodnight Mommy</v>
       </c>
       <c r="C506">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="D506" t="str">
-        <v>Uri Barbash</v>
+        <v>Severin Fiala, Veronika Franz</v>
       </c>
       <c r="E506" t="str">
-        <v>Motti Lerner</v>
+        <v>Veronika Franz, Severin Fiala</v>
       </c>
       <c r="F506" t="str">
-        <v>Dramat, Romans, Wojenny</v>
+        <v>Horror, Tajemnica, Thriller</v>
       </c>
       <c r="G506">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="H506" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I506" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J506">
-        <v>6.3</v>
+        <v>6.7</v>
       </c>
       <c r="K506" t="str">
         <v/>
       </c>
       <c r="L506">
-        <v>53604</v>
+        <v>284303</v>
       </c>
       <c r="M506" t="str">
-        <v>tt1252616</v>
+        <v>tt3086442</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Wizyta</v>
+        <v>Wieczór</v>
       </c>
       <c r="B507" t="str">
-        <v>The Visit</v>
+        <v>Evening</v>
       </c>
       <c r="C507">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="D507" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Koltai Lajos</v>
       </c>
       <c r="E507" t="str">
-        <v>M. Night Shyamalan</v>
+        <v>Susan Minot, Michael Cunningham</v>
       </c>
       <c r="F507" t="str">
-        <v>Horror, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G507">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="H507" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I507" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J507">
-        <v>6.324</v>
+        <v>5.805</v>
       </c>
       <c r="K507" t="str">
         <v/>
       </c>
       <c r="L507">
-        <v>298312</v>
+        <v>6022</v>
       </c>
       <c r="M507" t="str">
-        <v>tt3567288</v>
+        <v>tt0765447</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>World War Z</v>
+        <v>Wieczór gier</v>
       </c>
       <c r="B508" t="str">
-        <v/>
+        <v>Game Night</v>
       </c>
       <c r="C508">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="D508" t="str">
-        <v>Marc Forster</v>
+        <v>John Francis Daley, Jonathan Goldstein</v>
       </c>
       <c r="E508" t="str">
-        <v>Matthew Michael Carnahan, Drew Goddard, Damon Lindelof</v>
+        <v>Mark Perez</v>
       </c>
       <c r="F508" t="str">
-        <v>Akcja, Horror, Sci-Fi, Thriller</v>
+        <v>Tajemnica, Komedia, Kryminał</v>
       </c>
       <c r="G508">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="H508" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I508" t="str">
         <v>DVD</v>
       </c>
       <c r="J508">
-        <v>6.825</v>
+        <v>6.85</v>
       </c>
       <c r="K508" t="str">
         <v/>
       </c>
       <c r="L508">
-        <v>72190</v>
+        <v>445571</v>
       </c>
       <c r="M508" t="str">
-        <v>tt0816711</v>
+        <v>tt2704998</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Wredne dziewczyny</v>
+        <v>Wilk z Wall Street</v>
       </c>
       <c r="B509" t="str">
-        <v>Mean Girls</v>
+        <v>The Wolf of Wall Street</v>
       </c>
       <c r="C509">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="D509" t="str">
-        <v>Mark Waters</v>
+        <v>Martin Scorsese</v>
       </c>
       <c r="E509" t="str">
-        <v>Tina Fey</v>
+        <v>Terence Winter</v>
       </c>
       <c r="F509" t="str">
-        <v>Dramat, Komedia</v>
+        <v>Kryminał, Dramat, Komedia</v>
       </c>
       <c r="G509">
-        <v>97</v>
+        <v>179</v>
       </c>
       <c r="H509" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I509" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J509">
-        <v>7.222</v>
+        <v>8.026</v>
       </c>
       <c r="K509" t="str">
         <v/>
       </c>
       <c r="L509">
-        <v>10625</v>
+        <v>106646</v>
       </c>
       <c r="M509" t="str">
-        <v>tt0377092</v>
+        <v>tt0993846</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Wstyd</v>
+        <v>Wiosna 1941</v>
       </c>
       <c r="B510" t="str">
-        <v>Shame</v>
+        <v>Spring 1941</v>
       </c>
       <c r="C510">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D510" t="str">
-        <v>Steve McQueen</v>
+        <v>Uri Barbash</v>
       </c>
       <c r="E510" t="str">
-        <v>Abi Morgan, Steve McQueen</v>
+        <v>Motti Lerner</v>
       </c>
       <c r="F510" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Romans, Wojenny</v>
       </c>
       <c r="G510">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="H510" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I510" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J510">
-        <v>6.926</v>
+        <v>6.3</v>
       </c>
       <c r="K510" t="str">
         <v/>
       </c>
       <c r="L510">
-        <v>76025</v>
+        <v>53604</v>
       </c>
       <c r="M510" t="str">
-        <v>tt1723811</v>
+        <v>tt1252616</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Wszystko gra</v>
+        <v>Wizyta</v>
       </c>
       <c r="B511" t="str">
-        <v>Match Point</v>
+        <v>The Visit</v>
       </c>
       <c r="C511">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="D511" t="str">
-        <v>Woody Allen</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="E511" t="str">
-        <v>Woody Allen</v>
+        <v>M. Night Shyamalan</v>
       </c>
       <c r="F511" t="str">
-        <v>Dramat, Romans, Thriller</v>
+        <v>Horror, Thriller</v>
       </c>
       <c r="G511">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="H511" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I511" t="str">
         <v>DVD</v>
       </c>
       <c r="J511">
-        <v>7.355</v>
+        <v>6.324</v>
       </c>
       <c r="K511" t="str">
         <v/>
       </c>
       <c r="L511">
-        <v>116</v>
+        <v>298312</v>
       </c>
       <c r="M511" t="str">
-        <v>tt0416320</v>
+        <v>tt3567288</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Wszystko o Stevenie</v>
+        <v>World War Z</v>
       </c>
       <c r="B512" t="str">
-        <v>All About Steve</v>
+        <v/>
       </c>
       <c r="C512">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D512" t="str">
-        <v>Phil Traill</v>
+        <v>Marc Forster</v>
       </c>
       <c r="E512" t="str">
-        <v>Kim Barker</v>
+        <v>Matthew Michael Carnahan, Drew Goddard, Damon Lindelof</v>
       </c>
       <c r="F512" t="str">
-        <v>Komedia</v>
+        <v>Akcja, Horror, Sci-Fi, Thriller</v>
       </c>
       <c r="G512">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="H512" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I512" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J512">
-        <v>4.969</v>
+        <v>6.825</v>
       </c>
       <c r="K512" t="str">
         <v/>
       </c>
       <c r="L512">
-        <v>23706</v>
+        <v>72190</v>
       </c>
       <c r="M512" t="str">
-        <v>tt0881891</v>
+        <v>tt0816711</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>www.strach</v>
+        <v>Wredne dziewczyny</v>
       </c>
       <c r="B513" t="str">
-        <v>FearDotCom</v>
+        <v>Mean Girls</v>
       </c>
       <c r="C513">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D513" t="str">
-        <v>William Malone</v>
+        <v>Mark Waters</v>
       </c>
       <c r="E513" t="str">
-        <v>Josephine Coyle, Moshe Diamant</v>
+        <v>Tina Fey</v>
       </c>
       <c r="F513" t="str">
-        <v>Horror, Thriller, Kryminał</v>
+        <v>Dramat, Komedia</v>
       </c>
       <c r="G513">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H513" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I513" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J513">
-        <v>3.8</v>
+        <v>7.222</v>
       </c>
       <c r="K513" t="str">
         <v/>
       </c>
       <c r="L513">
-        <v>9544</v>
+        <v>10625</v>
       </c>
       <c r="M513" t="str">
-        <v>tt0295254</v>
+        <v>tt0377092</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Wymyk</v>
+        <v>Wstyd</v>
       </c>
       <c r="B514" t="str">
-        <v>Courage</v>
+        <v>Shame</v>
       </c>
       <c r="C514">
         <v>2011</v>
       </c>
       <c r="D514" t="str">
-        <v>Greg Zglinski</v>
+        <v>Steve McQueen</v>
       </c>
       <c r="E514" t="str">
-        <v>Greg Zglinski, Janusz Margański</v>
+        <v>Abi Morgan, Steve McQueen</v>
       </c>
       <c r="F514" t="str">
         <v>Dramat</v>
       </c>
       <c r="G514">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="H514" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I514" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J514">
-        <v>6.3</v>
+        <v>6.926</v>
       </c>
       <c r="K514" t="str">
         <v/>
       </c>
       <c r="L514">
-        <v>96005</v>
+        <v>76025</v>
       </c>
       <c r="M514" t="str">
-        <v>tt2062714</v>
+        <v>tt1723811</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Wysoka Fala</v>
+        <v>Wszystko gra</v>
       </c>
       <c r="B515" t="str">
-        <v>Chasing Mavericks</v>
+        <v>Match Point</v>
       </c>
       <c r="C515">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="D515" t="str">
-        <v>Curtis Hanson, Michael Apted</v>
+        <v>Woody Allen</v>
       </c>
       <c r="E515" t="str">
-        <v>Kario Salem, Jim Meenaghan, Brandon Hooper</v>
+        <v>Woody Allen</v>
       </c>
       <c r="F515" t="str">
-        <v>Dramat</v>
+        <v>Dramat, Romans, Thriller</v>
       </c>
       <c r="G515">
+        <v>124</v>
+      </c>
+      <c r="H515" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I515" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J515">
+        <v>7.355</v>
+      </c>
+      <c r="K515" t="str">
+        <v/>
+      </c>
+      <c r="L515">
         <v>116</v>
       </c>
-      <c r="H515" t="str">
-[...13 lines deleted...]
-      </c>
       <c r="M515" t="str">
-        <v>tt1629757</v>
+        <v>tt0416320</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Wyścig</v>
+        <v>Wszystko o Stevenie</v>
       </c>
       <c r="B516" t="str">
-        <v>Rush</v>
+        <v>All About Steve</v>
       </c>
       <c r="C516">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D516" t="str">
-        <v>Ron Howard</v>
+        <v>Phil Traill</v>
       </c>
       <c r="E516" t="str">
-        <v>Peter Morgan</v>
+        <v>Kim Barker</v>
       </c>
       <c r="F516" t="str">
-        <v>Dramat, Akcja</v>
+        <v>Komedia</v>
       </c>
       <c r="G516">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="H516" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I516" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J516">
-        <v>7.729</v>
+        <v>4.969</v>
       </c>
       <c r="K516" t="str">
         <v/>
       </c>
       <c r="L516">
-        <v>96721</v>
+        <v>23706</v>
       </c>
       <c r="M516" t="str">
-        <v>tt1979320</v>
+        <v>tt0881891</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Wyścig marzeń</v>
+        <v>www.strach</v>
       </c>
       <c r="B517" t="str">
-        <v>Dreamer: Inspired By a True Story</v>
+        <v>FearDotCom</v>
       </c>
       <c r="C517">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="D517" t="str">
-        <v>John Gatins</v>
+        <v>William Malone</v>
       </c>
       <c r="E517" t="str">
-        <v>John Gatins</v>
+        <v>Josephine Coyle, Moshe Diamant</v>
       </c>
       <c r="F517" t="str">
-        <v>Dramat, Familijny</v>
+        <v>Horror, Thriller, Kryminał</v>
       </c>
       <c r="G517">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H517" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I517" t="str">
         <v>DVD</v>
       </c>
       <c r="J517">
-        <v>7.027</v>
+        <v>3.8</v>
       </c>
       <c r="K517" t="str">
         <v/>
       </c>
       <c r="L517">
-        <v>12920</v>
+        <v>9544</v>
       </c>
       <c r="M517" t="str">
-        <v>tt0418647</v>
+        <v>tt0295254</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Yesterday</v>
+        <v>Wymyk</v>
       </c>
       <c r="B518" t="str">
-        <v/>
+        <v>Courage</v>
       </c>
       <c r="C518">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="D518" t="str">
-        <v>Danny Boyle</v>
+        <v>Greg Zglinski</v>
       </c>
       <c r="E518" t="str">
-        <v>Richard Curtis, Jack Barth, Richard Curtis</v>
+        <v>Greg Zglinski, Janusz Margański</v>
       </c>
       <c r="F518" t="str">
-        <v>Komedia, Fantasy, Muzyczny, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G518">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="H518" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I518" t="str">
         <v>DVD</v>
       </c>
       <c r="J518">
-        <v>6.689</v>
+        <v>6.3</v>
       </c>
       <c r="K518" t="str">
         <v/>
       </c>
       <c r="L518">
-        <v>515195</v>
+        <v>96005</v>
       </c>
       <c r="M518" t="str">
-        <v>tt8079248</v>
+        <v>tt2062714</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Yuma</v>
+        <v>Wysoka Fala</v>
       </c>
       <c r="B519" t="str">
-        <v/>
+        <v>Chasing Mavericks</v>
       </c>
       <c r="C519">
         <v>2012</v>
       </c>
       <c r="D519" t="str">
-        <v>Piotr Mularuk</v>
+        <v>Curtis Hanson, Michael Apted</v>
       </c>
       <c r="E519" t="str">
-        <v>Wojciech Gajewicz, Piotr Mularuk</v>
+        <v>Kario Salem, Jim Meenaghan, Brandon Hooper</v>
       </c>
       <c r="F519" t="str">
-        <v>Kryminał, Dramat, Akcja</v>
+        <v>Dramat</v>
       </c>
       <c r="G519">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H519" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I519" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J519">
-        <v>6.417</v>
+        <v>7.003</v>
       </c>
       <c r="K519" t="str">
         <v/>
       </c>
       <c r="L519">
-        <v>129517</v>
+        <v>82684</v>
       </c>
       <c r="M519" t="str">
-        <v>tt1743985</v>
+        <v>tt1629757</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Zaginione miasto</v>
+        <v>Wyścig</v>
       </c>
       <c r="B520" t="str">
-        <v>The Lost City</v>
+        <v>Rush</v>
       </c>
       <c r="C520">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="D520" t="str">
-        <v>Aaron Nee, Adam Nee</v>
+        <v>Ron Howard</v>
       </c>
       <c r="E520" t="str">
-        <v>Adam Nee, Seth Gordon, Aaron Nee</v>
+        <v>Peter Morgan</v>
       </c>
       <c r="F520" t="str">
-        <v>Akcja, Przygodowy, Komedia</v>
+        <v>Dramat, Akcja</v>
       </c>
       <c r="G520">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="H520" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I520" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J520">
-        <v>6.467</v>
+        <v>7.729</v>
       </c>
       <c r="K520" t="str">
         <v/>
       </c>
       <c r="L520">
-        <v>752623</v>
+        <v>96721</v>
       </c>
       <c r="M520" t="str">
-        <v>tt13320622</v>
+        <v>tt1979320</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Zagubieni</v>
+        <v>Wyścig marzeń</v>
       </c>
       <c r="B521" t="str">
-        <v>Lost</v>
+        <v>Dreamer: Inspired By a True Story</v>
       </c>
       <c r="C521">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D521" t="str">
-        <v/>
+        <v>John Gatins</v>
       </c>
       <c r="E521" t="str">
-        <v/>
+        <v>John Gatins</v>
       </c>
       <c r="F521" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>Dramat, Familijny</v>
+      </c>
+      <c r="G521">
+        <v>106</v>
       </c>
       <c r="H521" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I521" t="str">
         <v>DVD</v>
       </c>
-      <c r="J521" t="str">
-        <v/>
+      <c r="J521">
+        <v>7.027</v>
       </c>
       <c r="K521" t="str">
         <v/>
       </c>
-      <c r="L521" t="str">
-        <v/>
+      <c r="L521">
+        <v>12920</v>
       </c>
       <c r="M521" t="str">
-        <v/>
+        <v>tt0418647</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Zaklinacz koni</v>
+        <v>Yesterday</v>
       </c>
       <c r="B522" t="str">
-        <v>The Horse Whisperer</v>
+        <v/>
       </c>
       <c r="C522">
-        <v>1998</v>
+        <v>2019</v>
       </c>
       <c r="D522" t="str">
-        <v>Robert Redford</v>
+        <v>Danny Boyle</v>
       </c>
       <c r="E522" t="str">
-        <v>Eric Roth, Richard LaGravenese</v>
+        <v>Richard Curtis, Jack Barth, Richard Curtis</v>
       </c>
       <c r="F522" t="str">
-        <v>Przygodowy, Dramat, Romans</v>
+        <v>Komedia, Fantasy, Muzyczny, Romans</v>
       </c>
       <c r="G522">
-        <v>170</v>
+        <v>116</v>
       </c>
       <c r="H522" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I522" t="str">
         <v>DVD</v>
       </c>
       <c r="J522">
-        <v>6.9</v>
+        <v>6.689</v>
       </c>
       <c r="K522" t="str">
         <v/>
       </c>
       <c r="L522">
-        <v>547</v>
+        <v>515195</v>
       </c>
       <c r="M522" t="str">
-        <v>tt0119314</v>
+        <v>tt8079248</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Zakochana Jane</v>
+        <v>Yuma</v>
       </c>
       <c r="B523" t="str">
-        <v>Becoming Jane</v>
+        <v/>
       </c>
       <c r="C523">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D523" t="str">
-        <v>Julian Jarrold</v>
+        <v>Piotr Mularuk</v>
       </c>
       <c r="E523" t="str">
-        <v>Kevin Hood, Sarah Williams</v>
+        <v>Wojciech Gajewicz, Piotr Mularuk</v>
       </c>
       <c r="F523" t="str">
-        <v>Romans, Dramat</v>
+        <v>Kryminał, Dramat, Akcja</v>
       </c>
       <c r="G523">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="H523" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I523" t="str">
         <v>DVD</v>
       </c>
       <c r="J523">
-        <v>7.311</v>
+        <v>6.417</v>
       </c>
       <c r="K523" t="str">
         <v/>
       </c>
       <c r="L523">
-        <v>2977</v>
+        <v>129517</v>
       </c>
       <c r="M523" t="str">
-        <v>tt0416508</v>
+        <v>tt1743985</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Zapach kobiety</v>
+        <v>Za duży na bajki</v>
       </c>
       <c r="B524" t="str">
-        <v>Scent of a Woman</v>
+        <v>Too Old for Fairy Tales</v>
       </c>
       <c r="C524">
-        <v>1992</v>
+        <v>2022</v>
       </c>
       <c r="D524" t="str">
-        <v>Martin Brest</v>
+        <v>Kristoffer Rus</v>
       </c>
       <c r="E524" t="str">
-        <v>Bo Goldman</v>
+        <v>Agnieszka Dąbrowska</v>
       </c>
       <c r="F524" t="str">
-        <v>Dramat</v>
+        <v>Familijny, Komedia</v>
       </c>
       <c r="G524">
-        <v>157</v>
+        <v>103</v>
       </c>
       <c r="H524" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I524" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J524">
-        <v>7.777</v>
+        <v>6.301</v>
       </c>
       <c r="K524" t="str">
         <v/>
       </c>
       <c r="L524">
-        <v>9475</v>
+        <v>939475</v>
       </c>
       <c r="M524" t="str">
-        <v>tt0105323</v>
+        <v>tt15575356</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Zapaśnik</v>
+        <v>Zaginione miasto</v>
       </c>
       <c r="B525" t="str">
-        <v>The Wrestler</v>
+        <v>The Lost City</v>
       </c>
       <c r="C525">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="D525" t="str">
-        <v>Darren Aronofsky</v>
+        <v>Aaron Nee, Adam Nee</v>
       </c>
       <c r="E525" t="str">
-        <v>Robert D. Siegel</v>
+        <v>Adam Nee, Seth Gordon, Aaron Nee</v>
       </c>
       <c r="F525" t="str">
-        <v>Dramat, Romans</v>
+        <v>Akcja, Przygodowy, Komedia</v>
       </c>
       <c r="G525">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H525" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I525" t="str">
         <v/>
       </c>
       <c r="J525">
-        <v>7.537</v>
+        <v>6.467</v>
       </c>
       <c r="K525" t="str">
         <v/>
       </c>
       <c r="L525">
-        <v>12163</v>
+        <v>752623</v>
       </c>
       <c r="M525" t="str">
-        <v>tt1125849</v>
+        <v>tt13320622</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Zaplątani</v>
+        <v>Zagubieni</v>
       </c>
       <c r="B526" t="str">
-        <v>Tangled</v>
+        <v>Lost</v>
       </c>
       <c r="C526">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="D526" t="str">
-        <v>Byron Howard, Nathan Greno</v>
+        <v/>
       </c>
       <c r="E526" t="str">
-        <v>Dan Fogelman</v>
+        <v/>
       </c>
       <c r="F526" t="str">
-        <v>Animacja, Familijny, Przygodowy</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v/>
+      </c>
+      <c r="G526" t="str">
+        <v/>
       </c>
       <c r="H526" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I526" t="str">
         <v>DVD</v>
       </c>
-      <c r="J526">
-        <v>7.609</v>
+      <c r="J526" t="str">
+        <v/>
       </c>
       <c r="K526" t="str">
         <v/>
       </c>
-      <c r="L526">
-        <v>38757</v>
+      <c r="L526" t="str">
+        <v/>
       </c>
       <c r="M526" t="str">
-        <v>tt0398286</v>
+        <v/>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Zaułek koszmarów</v>
+        <v>Zaklinacz koni</v>
       </c>
       <c r="B527" t="str">
-        <v>Nightmare Alley</v>
+        <v>The Horse Whisperer</v>
       </c>
       <c r="C527">
-        <v>2021</v>
+        <v>1998</v>
       </c>
       <c r="D527" t="str">
-        <v>Guillermo del Toro</v>
+        <v>Robert Redford</v>
       </c>
       <c r="E527" t="str">
-        <v>Guillermo del Toro, Kim Morgan</v>
+        <v>Eric Roth, Richard LaGravenese</v>
       </c>
       <c r="F527" t="str">
-        <v>Kryminał, Dramat, Thriller</v>
+        <v>Przygodowy, Dramat, Romans</v>
       </c>
       <c r="G527">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="H527" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I527" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J527">
-        <v>6.959</v>
+        <v>6.9</v>
       </c>
       <c r="K527" t="str">
         <v/>
       </c>
       <c r="L527">
-        <v>597208</v>
+        <v>547</v>
       </c>
       <c r="M527" t="str">
-        <v>tt7740496</v>
+        <v>tt0119314</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Zbyt wiele</v>
+        <v>Zakochana Jane</v>
       </c>
       <c r="B528" t="str">
-        <v>Two Much</v>
+        <v>Becoming Jane</v>
       </c>
       <c r="C528">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="D528" t="str">
-        <v>Fernando Trueba</v>
+        <v>Julian Jarrold</v>
       </c>
       <c r="E528" t="str">
-        <v>David Trueba, Fernando Trueba</v>
+        <v>Kevin Hood, Sarah Williams</v>
       </c>
       <c r="F528" t="str">
-        <v>Komedia, Romans</v>
+        <v>Romans, Dramat</v>
       </c>
       <c r="G528">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H528" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I528" t="str">
         <v>DVD</v>
       </c>
       <c r="J528">
-        <v>5.37</v>
+        <v>7.311</v>
       </c>
       <c r="K528" t="str">
         <v/>
       </c>
       <c r="L528">
-        <v>46029</v>
+        <v>2977</v>
       </c>
       <c r="M528" t="str">
-        <v>tt0118001</v>
+        <v>tt0416508</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Zejście</v>
+        <v>Zapach kobiety</v>
       </c>
       <c r="B529" t="str">
-        <v>The Descent</v>
+        <v>Scent of a Woman</v>
       </c>
       <c r="C529">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="D529" t="str">
-        <v>Neil Marshall</v>
+        <v>Martin Brest</v>
       </c>
       <c r="E529" t="str">
-        <v>Neil Marshall</v>
+        <v>Bo Goldman</v>
       </c>
       <c r="F529" t="str">
-        <v>Przygodowy, Horror</v>
+        <v>Dramat</v>
       </c>
       <c r="G529">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="H529" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I529" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J529">
-        <v>6.979</v>
+        <v>7.777</v>
       </c>
       <c r="K529" t="str">
         <v/>
       </c>
       <c r="L529">
-        <v>9392</v>
+        <v>9475</v>
       </c>
       <c r="M529" t="str">
-        <v>tt0435625</v>
+        <v>tt0105323</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Zemsta</v>
+        <v>Zapaśnik</v>
       </c>
       <c r="B530" t="str">
-        <v>Revenge</v>
+        <v>The Wrestler</v>
       </c>
       <c r="C530">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="D530" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Darren Aronofsky</v>
       </c>
       <c r="E530" t="str">
-        <v>Coralie Fargeat</v>
+        <v>Robert D. Siegel</v>
       </c>
       <c r="F530" t="str">
-        <v>Akcja, Horror, Thriller</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G530">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H530" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I530" t="str">
-        <v>Blu-ray</v>
+        <v/>
       </c>
       <c r="J530">
-        <v>6.507</v>
+        <v>7.537</v>
       </c>
       <c r="K530" t="str">
         <v/>
       </c>
       <c r="L530">
-        <v>467938</v>
+        <v>12163</v>
       </c>
       <c r="M530" t="str">
-        <v>tt6738136</v>
+        <v>tt1125849</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Zeszłej nocy</v>
+        <v>Zaplątani</v>
       </c>
       <c r="B531" t="str">
-        <v>Last Night</v>
+        <v>Tangled</v>
       </c>
       <c r="C531">
         <v>2010</v>
       </c>
       <c r="D531" t="str">
-        <v>Massy Tadjedin</v>
+        <v>Byron Howard, Nathan Greno</v>
       </c>
       <c r="E531" t="str">
-        <v>Massy Tadjedin</v>
+        <v>Dan Fogelman</v>
       </c>
       <c r="F531" t="str">
-        <v>Dramat, Romans</v>
+        <v>Animacja, Familijny, Przygodowy</v>
       </c>
       <c r="G531">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="H531" t="str">
-        <v>Do obejrzenia</v>
+        <v>Posiadane</v>
       </c>
       <c r="I531" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J531">
-        <v>6.147</v>
+        <v>7.609</v>
       </c>
       <c r="K531" t="str">
         <v/>
       </c>
       <c r="L531">
-        <v>23830</v>
+        <v>38757</v>
       </c>
       <c r="M531" t="str">
-        <v>tt1294688</v>
+        <v>tt0398286</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Zielona mila</v>
+        <v>Zaułek koszmarów</v>
       </c>
       <c r="B532" t="str">
-        <v>The Green Mile</v>
+        <v>Nightmare Alley</v>
       </c>
       <c r="C532">
-        <v>1999</v>
+        <v>2021</v>
       </c>
       <c r="D532" t="str">
-        <v>Frank Darabont</v>
+        <v>Guillermo del Toro</v>
       </c>
       <c r="E532" t="str">
-        <v>Frank Darabont</v>
+        <v>Guillermo del Toro, Kim Morgan</v>
       </c>
       <c r="F532" t="str">
-        <v>Fantasy, Dramat, Kryminał</v>
+        <v>Kryminał, Dramat, Thriller</v>
       </c>
       <c r="G532">
-        <v>188</v>
+        <v>151</v>
       </c>
       <c r="H532" t="str">
-        <v>Posiadane</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I532" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J532">
-        <v>8.503</v>
+        <v>6.959</v>
       </c>
       <c r="K532" t="str">
         <v/>
       </c>
       <c r="L532">
-        <v>497</v>
+        <v>597208</v>
       </c>
       <c r="M532" t="str">
-        <v>tt0120689</v>
+        <v>tt7740496</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Zimowa opowieść</v>
+        <v>Zbyt wiele</v>
       </c>
       <c r="B533" t="str">
-        <v>Winter&amp;#x27;s Tale</v>
+        <v>Two Much</v>
       </c>
       <c r="C533">
-        <v>2014</v>
+        <v>1995</v>
       </c>
       <c r="D533" t="str">
-        <v>Akiva Goldsman</v>
+        <v>Fernando Trueba</v>
       </c>
       <c r="E533" t="str">
-        <v>Akiva Goldsman</v>
+        <v>David Trueba, Fernando Trueba</v>
       </c>
       <c r="F533" t="str">
-        <v>Dramat, Fantasy, Tajemnica, Romans</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G533">
         <v>118</v>
       </c>
       <c r="H533" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I533" t="str">
         <v>DVD</v>
       </c>
       <c r="J533">
-        <v>6.269</v>
+        <v>5.37</v>
       </c>
       <c r="K533" t="str">
         <v/>
       </c>
       <c r="L533">
-        <v>137321</v>
+        <v>46029</v>
       </c>
       <c r="M533" t="str">
-        <v>tt1837709</v>
+        <v>tt0118001</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Zła kobieta</v>
+        <v>Zejście</v>
       </c>
       <c r="B534" t="str">
-        <v>Bad Teacher</v>
+        <v>The Descent</v>
       </c>
       <c r="C534">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="D534" t="str">
-        <v>Jake Kasdan</v>
+        <v>Neil Marshall</v>
       </c>
       <c r="E534" t="str">
-        <v>Gene Stupnitsky, Lee Eisenberg</v>
+        <v>Neil Marshall</v>
       </c>
       <c r="F534" t="str">
-        <v>Komedia</v>
+        <v>Przygodowy, Horror</v>
       </c>
       <c r="G534">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H534" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I534" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J534">
-        <v>5.612</v>
+        <v>6.979</v>
       </c>
       <c r="K534" t="str">
         <v/>
       </c>
       <c r="L534">
-        <v>52449</v>
+        <v>9392</v>
       </c>
       <c r="M534" t="str">
-        <v>tt1284575</v>
+        <v>tt0435625</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Złodziejka książek</v>
+        <v>Zemsta</v>
       </c>
       <c r="B535" t="str">
-        <v>The Book Thief</v>
+        <v>Revenge</v>
       </c>
       <c r="C535">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="D535" t="str">
-        <v>Brian Percival</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="E535" t="str">
-        <v>Michael Petroni</v>
+        <v>Coralie Fargeat</v>
       </c>
       <c r="F535" t="str">
-        <v>Dramat</v>
+        <v>Akcja, Horror, Thriller</v>
       </c>
       <c r="G535">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="H535" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I535" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J535">
-        <v>7.491</v>
+        <v>6.507</v>
       </c>
       <c r="K535" t="str">
         <v/>
       </c>
       <c r="L535">
-        <v>203833</v>
+        <v>467938</v>
       </c>
       <c r="M535" t="str">
-        <v>tt0816442</v>
+        <v>tt6738136</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Znamię</v>
+        <v>Zeszłej nocy</v>
       </c>
       <c r="B536" t="str">
-        <v>Dragonfly</v>
+        <v>Last Night</v>
       </c>
       <c r="C536">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="D536" t="str">
-        <v>Tom Shadyac</v>
+        <v>Massy Tadjedin</v>
       </c>
       <c r="E536" t="str">
-        <v/>
+        <v>Massy Tadjedin</v>
       </c>
       <c r="F536" t="str">
-        <v>Dramat, Thriller, Fantasy</v>
+        <v>Dramat, Romans</v>
       </c>
       <c r="G536">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="H536" t="str">
         <v>Do obejrzenia</v>
       </c>
       <c r="I536" t="str">
         <v/>
       </c>
       <c r="J536">
-        <v>6.525</v>
+        <v>6.147</v>
       </c>
       <c r="K536" t="str">
         <v/>
       </c>
       <c r="L536">
-        <v>10052</v>
+        <v>23830</v>
       </c>
       <c r="M536" t="str">
-        <v>tt0259288</v>
+        <v>tt1294688</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Zniknięcia</v>
+        <v>Zielona mila</v>
       </c>
       <c r="B537" t="str">
-        <v>Weapons</v>
+        <v>The Green Mile</v>
       </c>
       <c r="C537">
-        <v>2025</v>
+        <v>1999</v>
       </c>
       <c r="D537" t="str">
-        <v>Zach Cregger</v>
+        <v>Frank Darabont</v>
       </c>
       <c r="E537" t="str">
-        <v>Zach Cregger</v>
+        <v>Frank Darabont</v>
       </c>
       <c r="F537" t="str">
-        <v>Horror, Tajemnica</v>
+        <v>Fantasy, Dramat, Kryminał</v>
       </c>
       <c r="G537">
-        <v>128</v>
+        <v>188</v>
       </c>
       <c r="H537" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I537" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J537">
-        <v>7.274</v>
+        <v>8.503</v>
       </c>
       <c r="K537" t="str">
         <v/>
       </c>
       <c r="L537">
-        <v>1078605</v>
+        <v>497</v>
       </c>
       <c r="M537" t="str">
-        <v>tt26581740</v>
+        <v>tt0120689</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Zombie Express</v>
+        <v>Zimowa opowieść</v>
       </c>
       <c r="B538" t="str">
-        <v>Train to Busan</v>
+        <v>Winter&amp;#x27;s Tale</v>
       </c>
       <c r="C538">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D538" t="str">
-        <v>연상호</v>
+        <v>Akiva Goldsman</v>
       </c>
       <c r="E538" t="str">
-        <v>Park Joo-suk</v>
+        <v>Akiva Goldsman</v>
       </c>
       <c r="F538" t="str">
-        <v>Horror, Thriller, Akcja, Przygodowy</v>
+        <v>Dramat, Fantasy, Tajemnica, Romans</v>
       </c>
       <c r="G538">
         <v>118</v>
       </c>
       <c r="H538" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I538" t="str">
         <v>DVD</v>
       </c>
       <c r="J538">
-        <v>7.747</v>
+        <v>6.269</v>
       </c>
       <c r="K538" t="str">
         <v/>
       </c>
       <c r="L538">
-        <v>396535</v>
+        <v>137321</v>
       </c>
       <c r="M538" t="str">
-        <v>tt5700672</v>
+        <v>tt1837709</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Zostań, jeśli kochasz</v>
+        <v>Zła kobieta</v>
       </c>
       <c r="B539" t="str">
-        <v>If I Stay</v>
+        <v>Bad Teacher</v>
       </c>
       <c r="C539">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D539" t="str">
-        <v>R. J. Cutler</v>
+        <v>Jake Kasdan</v>
       </c>
       <c r="E539" t="str">
-        <v>Shauna Cross</v>
+        <v>Gene Stupnitsky, Lee Eisenberg</v>
       </c>
       <c r="F539" t="str">
-        <v>Dramat</v>
+        <v>Komedia</v>
       </c>
       <c r="G539">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="H539" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Posiadane</v>
       </c>
       <c r="I539" t="str">
-        <v/>
+        <v>DVD</v>
       </c>
       <c r="J539">
-        <v>7.356</v>
+        <v>5.612</v>
       </c>
       <c r="K539" t="str">
         <v/>
       </c>
       <c r="L539">
-        <v>249164</v>
+        <v>52449</v>
       </c>
       <c r="M539" t="str">
-        <v>tt1355630</v>
+        <v>tt1284575</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Zostańmy przyjaciółmi</v>
+        <v>Złodziejka książek</v>
       </c>
       <c r="B540" t="str">
-        <v>Just Friends</v>
+        <v>The Book Thief</v>
       </c>
       <c r="C540">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="D540" t="str">
-        <v>Roger Kumble</v>
+        <v>Brian Percival</v>
       </c>
       <c r="E540" t="str">
-        <v>Adam &amp;#x27;Tex&amp;#x27; Davis</v>
+        <v>Michael Petroni</v>
       </c>
       <c r="F540" t="str">
-        <v>Komedia, Romans</v>
+        <v>Dramat</v>
       </c>
       <c r="G540">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="H540" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I540" t="str">
-        <v>Blu-ray</v>
+        <v>DVD</v>
       </c>
       <c r="J540">
-        <v>6.219</v>
+        <v>7.491</v>
       </c>
       <c r="K540" t="str">
         <v/>
       </c>
       <c r="L540">
-        <v>10033</v>
+        <v>203833</v>
       </c>
       <c r="M540" t="str">
-        <v>tt0433400</v>
+        <v>tt0816442</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Zwierzęta nocy</v>
+        <v>Znamię</v>
       </c>
       <c r="B541" t="str">
-        <v>Nocturnal Animals</v>
+        <v>Dragonfly</v>
       </c>
       <c r="C541">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="D541" t="str">
-        <v>Tom Ford</v>
+        <v>Tom Shadyac</v>
       </c>
       <c r="E541" t="str">
-        <v>Tom Ford</v>
+        <v/>
       </c>
       <c r="F541" t="str">
-        <v>Dramat, Thriller</v>
+        <v>Dramat, Thriller, Fantasy</v>
       </c>
       <c r="G541">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="H541" t="str">
-        <v>Chciałabym dostać</v>
+        <v>Do obejrzenia</v>
       </c>
       <c r="I541" t="str">
         <v/>
       </c>
       <c r="J541">
-        <v>7.413</v>
+        <v>6.525</v>
       </c>
       <c r="K541" t="str">
         <v/>
       </c>
       <c r="L541">
-        <v>340666</v>
+        <v>10052</v>
       </c>
       <c r="M541" t="str">
-        <v>tt4550098</v>
+        <v>tt0259288</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Zwierzogród</v>
+        <v>Zniknięcia</v>
       </c>
       <c r="B542" t="str">
-        <v>Zootopia</v>
+        <v>Weapons</v>
       </c>
       <c r="C542">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="D542" t="str">
-        <v>Byron Howard, Rich Moore</v>
+        <v>Zach Cregger</v>
       </c>
       <c r="E542" t="str">
-        <v>Jared Bush, Phil Johnston, Byron Howard</v>
+        <v>Zach Cregger</v>
       </c>
       <c r="F542" t="str">
-        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+        <v>Horror, Tajemnica</v>
       </c>
       <c r="G542">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="H542" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I542" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J542">
-        <v>7.757</v>
+        <v>7.274</v>
       </c>
       <c r="K542" t="str">
         <v/>
       </c>
       <c r="L542">
-        <v>269149</v>
+        <v>1078605</v>
       </c>
       <c r="M542" t="str">
-        <v>tt2948356</v>
+        <v>tt26581740</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Życie przed oczami</v>
+        <v>Zombie Express</v>
       </c>
       <c r="B543" t="str">
-        <v>The Life Before Her Eyes</v>
+        <v>Train to Busan</v>
       </c>
       <c r="C543">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="D543" t="str">
-        <v>Вадим Перельман</v>
+        <v>연상호</v>
       </c>
       <c r="E543" t="str">
-        <v>Laura Kasischke, Emil Stern</v>
+        <v>Park Joo-suk</v>
       </c>
       <c r="F543" t="str">
-        <v>Thriller, Dramat, Tajemnica</v>
+        <v>Horror, Thriller, Akcja, Przygodowy</v>
       </c>
       <c r="G543">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="H543" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I543" t="str">
         <v>DVD</v>
       </c>
       <c r="J543">
-        <v>6.1</v>
+        <v>7.747</v>
       </c>
       <c r="K543" t="str">
         <v/>
       </c>
       <c r="L543">
-        <v>13079</v>
+        <v>396535</v>
       </c>
       <c r="M543" t="str">
-        <v>tt0815178</v>
+        <v>tt5700672</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Życie za życie</v>
+        <v>Zostań, jeśli kochasz</v>
       </c>
       <c r="B544" t="str">
-        <v>Maiden Bridge</v>
+        <v>If I Stay</v>
       </c>
       <c r="C544">
-        <v>1976</v>
+        <v>2014</v>
       </c>
       <c r="D544" t="str">
-        <v>Miomir &amp;#x27;Miki&amp;#x27; Stamenković</v>
+        <v>R. J. Cutler</v>
       </c>
       <c r="E544" t="str">
-        <v>Petar Dulović</v>
+        <v>Shauna Cross</v>
       </c>
       <c r="F544" t="str">
-        <v>Wojenny</v>
+        <v>Dramat</v>
       </c>
       <c r="G544">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="H544" t="str">
-        <v>Posiadane</v>
+        <v>Chciałabym dostać</v>
       </c>
       <c r="I544" t="str">
-        <v>DVD</v>
+        <v/>
       </c>
       <c r="J544">
-        <v>6.3</v>
+        <v>7.356</v>
       </c>
       <c r="K544" t="str">
         <v/>
       </c>
       <c r="L544">
-        <v>314211</v>
+        <v>249164</v>
       </c>
       <c r="M544" t="str">
-        <v>tt0074405</v>
+        <v>tt1355630</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Życie za życie</v>
+        <v>Zostańmy przyjaciółmi</v>
       </c>
       <c r="B545" t="str">
-        <v>The Life of David Gale</v>
+        <v>Just Friends</v>
       </c>
       <c r="C545">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D545" t="str">
-        <v>Alan Parker</v>
+        <v>Roger Kumble</v>
       </c>
       <c r="E545" t="str">
-        <v>Charles Randolph</v>
+        <v>Adam &amp;#x27;Tex&amp;#x27; Davis</v>
       </c>
       <c r="F545" t="str">
-        <v>Dramat, Thriller, Kryminał</v>
+        <v>Komedia, Romans</v>
       </c>
       <c r="G545">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="H545" t="str">
         <v>Posiadane</v>
       </c>
       <c r="I545" t="str">
-        <v>DVD</v>
+        <v>Blu-ray</v>
       </c>
       <c r="J545">
-        <v>7.434</v>
+        <v>6.219</v>
       </c>
       <c r="K545" t="str">
         <v/>
       </c>
       <c r="L545">
-        <v>11615</v>
+        <v>10033</v>
       </c>
       <c r="M545" t="str">
-        <v>tt0289992</v>
+        <v>tt0433400</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Życiowe rozterki</v>
+        <v>Zwierzęta nocy</v>
       </c>
       <c r="B546" t="str">
-        <v>The Good Girl</v>
+        <v>Nocturnal Animals</v>
       </c>
       <c r="C546">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="D546" t="str">
-        <v>Miguel Arteta</v>
+        <v>Tom Ford</v>
       </c>
       <c r="E546" t="str">
-        <v>Mike White</v>
+        <v>Tom Ford</v>
       </c>
       <c r="F546" t="str">
-        <v>Dramat, Komedia, Romans</v>
+        <v>Dramat, Thriller</v>
       </c>
       <c r="G546">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="H546" t="str">
         <v>Chciałabym dostać</v>
       </c>
       <c r="I546" t="str">
         <v/>
       </c>
       <c r="J546">
+        <v>7.413</v>
+      </c>
+      <c r="K546" t="str">
+        <v/>
+      </c>
+      <c r="L546">
+        <v>340666</v>
+      </c>
+      <c r="M546" t="str">
+        <v>tt4550098</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>Zwierzogród</v>
+      </c>
+      <c r="B547" t="str">
+        <v>Zootopia</v>
+      </c>
+      <c r="C547">
+        <v>2016</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Byron Howard, Rich Moore</v>
+      </c>
+      <c r="E547" t="str">
+        <v>Jared Bush, Phil Johnston, Byron Howard</v>
+      </c>
+      <c r="F547" t="str">
+        <v>Animacja, Przygodowy, Familijny, Komedia</v>
+      </c>
+      <c r="G547">
+        <v>108</v>
+      </c>
+      <c r="H547" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I547" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J547">
+        <v>7.757</v>
+      </c>
+      <c r="K547" t="str">
+        <v/>
+      </c>
+      <c r="L547">
+        <v>269149</v>
+      </c>
+      <c r="M547" t="str">
+        <v>tt2948356</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>Życie przed oczami</v>
+      </c>
+      <c r="B548" t="str">
+        <v>The Life Before Her Eyes</v>
+      </c>
+      <c r="C548">
+        <v>2007</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Вадим Перельман</v>
+      </c>
+      <c r="E548" t="str">
+        <v>Laura Kasischke, Emil Stern</v>
+      </c>
+      <c r="F548" t="str">
+        <v>Thriller, Dramat, Tajemnica</v>
+      </c>
+      <c r="G548">
+        <v>90</v>
+      </c>
+      <c r="H548" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I548" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J548">
+        <v>6.1</v>
+      </c>
+      <c r="K548" t="str">
+        <v/>
+      </c>
+      <c r="L548">
+        <v>13079</v>
+      </c>
+      <c r="M548" t="str">
+        <v>tt0815178</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>Życie za życie</v>
+      </c>
+      <c r="B549" t="str">
+        <v>Maiden Bridge</v>
+      </c>
+      <c r="C549">
+        <v>1976</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Miomir &amp;#x27;Miki&amp;#x27; Stamenković</v>
+      </c>
+      <c r="E549" t="str">
+        <v>Petar Dulović</v>
+      </c>
+      <c r="F549" t="str">
+        <v>Wojenny</v>
+      </c>
+      <c r="G549">
+        <v>95</v>
+      </c>
+      <c r="H549" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I549" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J549">
+        <v>6.3</v>
+      </c>
+      <c r="K549" t="str">
+        <v/>
+      </c>
+      <c r="L549">
+        <v>314211</v>
+      </c>
+      <c r="M549" t="str">
+        <v>tt0074405</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>Życie za życie</v>
+      </c>
+      <c r="B550" t="str">
+        <v>The Life of David Gale</v>
+      </c>
+      <c r="C550">
+        <v>2003</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Alan Parker</v>
+      </c>
+      <c r="E550" t="str">
+        <v>Charles Randolph</v>
+      </c>
+      <c r="F550" t="str">
+        <v>Dramat, Thriller, Kryminał</v>
+      </c>
+      <c r="G550">
+        <v>130</v>
+      </c>
+      <c r="H550" t="str">
+        <v>Posiadane</v>
+      </c>
+      <c r="I550" t="str">
+        <v>DVD</v>
+      </c>
+      <c r="J550">
+        <v>7.434</v>
+      </c>
+      <c r="K550" t="str">
+        <v/>
+      </c>
+      <c r="L550">
+        <v>11615</v>
+      </c>
+      <c r="M550" t="str">
+        <v>tt0289992</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>Życiowe rozterki</v>
+      </c>
+      <c r="B551" t="str">
+        <v>The Good Girl</v>
+      </c>
+      <c r="C551">
+        <v>2002</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Miguel Arteta</v>
+      </c>
+      <c r="E551" t="str">
+        <v>Mike White</v>
+      </c>
+      <c r="F551" t="str">
+        <v>Dramat, Komedia, Romans</v>
+      </c>
+      <c r="G551">
+        <v>93</v>
+      </c>
+      <c r="H551" t="str">
+        <v>Chciałabym dostać</v>
+      </c>
+      <c r="I551" t="str">
+        <v/>
+      </c>
+      <c r="J551">
         <v>6.222</v>
       </c>
-      <c r="K546" t="str">
-[...2 lines deleted...]
-      <c r="L546">
+      <c r="K551" t="str">
+        <v/>
+      </c>
+      <c r="L551">
         <v>9962</v>
       </c>
-      <c r="M546" t="str">
+      <c r="M551" t="str">
         <v>tt0279113</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M546"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M551"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kolekcja filmów</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 